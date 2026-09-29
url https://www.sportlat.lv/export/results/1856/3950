--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -6541,51 +6541,53 @@
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>657</v>
       </c>
       <c r="G122" t="s">
         <v>34</v>
       </c>
       <c r="H122">
         <v>2</v>
       </c>
       <c r="I122" t="s">
         <v>658</v>
       </c>
       <c r="J122" t="s">
         <v>659</v>
       </c>
       <c r="K122" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>122</v>
       </c>
-      <c r="B123"/>
+      <c r="B123" t="s">
+        <v>25</v>
+      </c>
       <c r="C123" t="s">
         <v>368</v>
       </c>
       <c r="D123" t="s">
         <v>661</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
         <v>662</v>
       </c>
       <c r="G123" t="s">
         <v>44</v>
       </c>
       <c r="H123">
         <v>2</v>
       </c>
       <c r="I123" t="s">
         <v>663</v>
       </c>
       <c r="J123" t="s">
         <v>648</v>
       </c>
       <c r="K123" t="s">
         <v>664</v>
       </c>