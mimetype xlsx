--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -101,1374 +101,1380 @@
   <si>
     <t>Rīga</t>
   </si>
   <si>
     <t>1:12:08</t>
   </si>
   <si>
     <t>01:12:08.00</t>
   </si>
   <si>
     <t>Endijs</t>
   </si>
   <si>
     <t>Blūms</t>
   </si>
   <si>
     <t>Sk Mitauer</t>
   </si>
   <si>
     <t>1:13:36</t>
   </si>
   <si>
     <t>01:13:36.00</t>
   </si>
   <si>
+    <t>Armands</t>
+  </si>
+  <si>
+    <t>Āriņš</t>
+  </si>
+  <si>
+    <t>Supervaroņu treniņi | ultrataka.lv</t>
+  </si>
+  <si>
+    <t>1:15:41</t>
+  </si>
+  <si>
+    <t>01:15:41.00</t>
+  </si>
+  <si>
+    <t>Matīss</t>
+  </si>
+  <si>
+    <t>Bērziņš</t>
+  </si>
+  <si>
+    <t>Talsi</t>
+  </si>
+  <si>
+    <t>21V40</t>
+  </si>
+  <si>
+    <t>1:16:47</t>
+  </si>
+  <si>
+    <t>01:16:47.00</t>
+  </si>
+  <si>
+    <t>Mārtiņš</t>
+  </si>
+  <si>
+    <t>Drāke</t>
+  </si>
+  <si>
+    <t>ASK Patria</t>
+  </si>
+  <si>
+    <t>1:17:07</t>
+  </si>
+  <si>
+    <t>01:17:07.00</t>
+  </si>
+  <si>
+    <t>Toms</t>
+  </si>
+  <si>
+    <t>Dreiblats</t>
+  </si>
+  <si>
+    <t>Liepāja</t>
+  </si>
+  <si>
+    <t>1:19:29</t>
+  </si>
+  <si>
+    <t>01:19:29.00</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Petras</t>
+  </si>
+  <si>
+    <t>Pranckūnas</t>
+  </si>
+  <si>
+    <t>Na, pagauk!</t>
+  </si>
+  <si>
+    <t>Vilnius</t>
+  </si>
+  <si>
+    <t>21V50</t>
+  </si>
+  <si>
+    <t>1:19:47</t>
+  </si>
+  <si>
+    <t>01:19:47.00</t>
+  </si>
+  <si>
+    <t>Baiba</t>
+  </si>
+  <si>
+    <t>Medne</t>
+  </si>
+  <si>
+    <t>TRI Ķekava</t>
+  </si>
+  <si>
+    <t>Ķekava</t>
+  </si>
+  <si>
+    <t>21S</t>
+  </si>
+  <si>
+    <t>1:21:32</t>
+  </si>
+  <si>
+    <t>01:21:32.00</t>
+  </si>
+  <si>
+    <t>Normunds</t>
+  </si>
+  <si>
+    <t>Dūda</t>
+  </si>
+  <si>
+    <t>Galerija Istaba</t>
+  </si>
+  <si>
+    <t>1:21:39</t>
+  </si>
+  <si>
+    <t>01:21:39.00</t>
+  </si>
+  <si>
+    <t>Jurģis</t>
+  </si>
+  <si>
+    <t>Mickus</t>
+  </si>
+  <si>
+    <t>Maratona Klubs</t>
+  </si>
+  <si>
+    <t>Aizpute</t>
+  </si>
+  <si>
+    <t>1:21:46</t>
+  </si>
+  <si>
+    <t>01:21:46.00</t>
+  </si>
+  <si>
+    <t>Oskars</t>
+  </si>
+  <si>
+    <t>Bigats</t>
+  </si>
+  <si>
+    <t>SK Ozolnieki</t>
+  </si>
+  <si>
+    <t>Jelgava</t>
+  </si>
+  <si>
+    <t>1:22:41</t>
+  </si>
+  <si>
+    <t>01:22:41.00</t>
+  </si>
+  <si>
+    <t>Edvard</t>
+  </si>
+  <si>
+    <t>Junda</t>
+  </si>
+  <si>
+    <t>Na, pagauk</t>
+  </si>
+  <si>
+    <t>1:23:46</t>
+  </si>
+  <si>
+    <t>01:23:46.00</t>
+  </si>
+  <si>
+    <t>Lauma</t>
+  </si>
+  <si>
+    <t>Izāka</t>
+  </si>
+  <si>
+    <t>21S40</t>
+  </si>
+  <si>
+    <t>1:23:51</t>
+  </si>
+  <si>
+    <t>01:23:51.00</t>
+  </si>
+  <si>
+    <t>Timurs</t>
+  </si>
+  <si>
+    <t>Čerkovskis</t>
+  </si>
+  <si>
+    <t>runningcoach.lv</t>
+  </si>
+  <si>
+    <t>1:24:05</t>
+  </si>
+  <si>
+    <t>01:24:05.00</t>
+  </si>
+  <si>
+    <t>Deividas</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Telšiai</t>
+  </si>
+  <si>
+    <t>1:24:11</t>
+  </si>
+  <si>
+    <t>01:24:11.00</t>
+  </si>
+  <si>
+    <t>Zanda</t>
+  </si>
+  <si>
+    <t>Malančuka</t>
+  </si>
+  <si>
+    <t>Jūrmala</t>
+  </si>
+  <si>
+    <t>1:25:52</t>
+  </si>
+  <si>
+    <t>01:25:52.00</t>
+  </si>
+  <si>
+    <t>Dairis</t>
+  </si>
+  <si>
+    <t>Mocāns</t>
+  </si>
+  <si>
+    <t>Stalbe</t>
+  </si>
+  <si>
+    <t>1:26:10</t>
+  </si>
+  <si>
+    <t>01:26:10.00</t>
+  </si>
+  <si>
+    <t>Eduards</t>
+  </si>
+  <si>
+    <t>Šimkovs</t>
+  </si>
+  <si>
+    <t>BORN2WIN</t>
+  </si>
+  <si>
+    <t>1:26:12</t>
+  </si>
+  <si>
+    <t>01:26:12.00</t>
+  </si>
+  <si>
+    <t>Zērnis</t>
+  </si>
+  <si>
+    <t>OK Saldus</t>
+  </si>
+  <si>
+    <t>Sadus</t>
+  </si>
+  <si>
+    <t>1:26:32</t>
+  </si>
+  <si>
+    <t>01:26:32.00</t>
+  </si>
+  <si>
+    <t>Andris</t>
+  </si>
+  <si>
+    <t>Vārpiņš</t>
+  </si>
+  <si>
+    <t>MRC Matisons</t>
+  </si>
+  <si>
+    <t>Ventspils novads</t>
+  </si>
+  <si>
+    <t>1:26:48</t>
+  </si>
+  <si>
+    <t>01:26:48.00</t>
+  </si>
+  <si>
+    <t>Guntars</t>
+  </si>
+  <si>
+    <t>Mankus</t>
+  </si>
+  <si>
+    <t>ZS 45.KNB</t>
+  </si>
+  <si>
+    <t>Saldus</t>
+  </si>
+  <si>
+    <t>1:26:57</t>
+  </si>
+  <si>
+    <t>01:26:57.00</t>
+  </si>
+  <si>
+    <t>Biders</t>
+  </si>
+  <si>
+    <t>Legs Miserables</t>
+  </si>
+  <si>
+    <t>1:27:19</t>
+  </si>
+  <si>
+    <t>01:27:19.00</t>
+  </si>
+  <si>
+    <t>Daiga</t>
+  </si>
+  <si>
+    <t>Hildebrante</t>
+  </si>
+  <si>
+    <t>1:28:01</t>
+  </si>
+  <si>
+    <t>01:28:01.00</t>
+  </si>
+  <si>
+    <t>Jaunķierpis</t>
+  </si>
+  <si>
+    <t>Maratona klubs</t>
+  </si>
+  <si>
+    <t>Pope, Ventspils novads</t>
+  </si>
+  <si>
+    <t>1:28:45</t>
+  </si>
+  <si>
+    <t>01:28:45.00</t>
+  </si>
+  <si>
+    <t>Rihards</t>
+  </si>
+  <si>
+    <t>Skuja</t>
+  </si>
+  <si>
+    <t>1:29:01</t>
+  </si>
+  <si>
+    <t>01:29:01.00</t>
+  </si>
+  <si>
+    <t>Romāns</t>
+  </si>
+  <si>
+    <t>Žabinskis</t>
+  </si>
+  <si>
+    <t>Ventspils</t>
+  </si>
+  <si>
+    <t>1:29:38</t>
+  </si>
+  <si>
+    <t>01:29:38.00</t>
+  </si>
+  <si>
+    <t>Dailis</t>
+  </si>
+  <si>
+    <t>Grinbergs</t>
+  </si>
+  <si>
+    <t>Matisons Runner's Club</t>
+  </si>
+  <si>
+    <t>1:29:39</t>
+  </si>
+  <si>
+    <t>01:29:39.00</t>
+  </si>
+  <si>
+    <t>Giedrius</t>
+  </si>
+  <si>
+    <t>Malinauskas</t>
+  </si>
+  <si>
+    <t>Mažeikiai</t>
+  </si>
+  <si>
+    <t>Gatis</t>
+  </si>
+  <si>
+    <t>Baumanis</t>
+  </si>
+  <si>
+    <t>Džudo klubs Saldus</t>
+  </si>
+  <si>
+    <t>1:30:33</t>
+  </si>
+  <si>
+    <t>01:30:33.00</t>
+  </si>
+  <si>
+    <t>Ģirts</t>
+  </si>
+  <si>
+    <t>Skore</t>
+  </si>
+  <si>
+    <t>Kuldīga</t>
+  </si>
+  <si>
+    <t>1:31:07</t>
+  </si>
+  <si>
+    <t>01:31:07.00</t>
+  </si>
+  <si>
+    <t>Ivars</t>
+  </si>
+  <si>
+    <t>Brauns</t>
+  </si>
+  <si>
+    <t>Sigulda</t>
+  </si>
+  <si>
+    <t>1:31:08</t>
+  </si>
+  <si>
+    <t>01:31:08.00</t>
+  </si>
+  <si>
+    <t>Darius</t>
+  </si>
+  <si>
+    <t>Jonaitis</t>
+  </si>
+  <si>
+    <t>1:31:23</t>
+  </si>
+  <si>
+    <t>01:31:23.00</t>
+  </si>
+  <si>
+    <t>Vaidas</t>
+  </si>
+  <si>
+    <t>Adamavičius</t>
+  </si>
+  <si>
+    <t>Žemaitija</t>
+  </si>
+  <si>
+    <t>1:32:03</t>
+  </si>
+  <si>
+    <t>01:32:03.00</t>
+  </si>
+  <si>
+    <t>Artem</t>
+  </si>
+  <si>
+    <t>Novikov</t>
+  </si>
+  <si>
+    <t>airBaltic</t>
+  </si>
+  <si>
+    <t>1:32:08</t>
+  </si>
+  <si>
+    <t>01:32:08.00</t>
+  </si>
+  <si>
+    <t>Nauris</t>
+  </si>
+  <si>
+    <t>Zeps</t>
+  </si>
+  <si>
+    <t>Somija</t>
+  </si>
+  <si>
+    <t>1:32:29</t>
+  </si>
+  <si>
+    <t>01:32:29.00</t>
+  </si>
+  <si>
+    <t>Jānis</t>
+  </si>
+  <si>
+    <t>Lācis</t>
+  </si>
+  <si>
+    <t>Lāči ieskrien</t>
+  </si>
+  <si>
+    <t>Rembate</t>
+  </si>
+  <si>
+    <t>1:32:40</t>
+  </si>
+  <si>
+    <t>01:32:40.00</t>
+  </si>
+  <si>
+    <t>Sigita</t>
+  </si>
+  <si>
+    <t>Vāce-Vecvagare</t>
+  </si>
+  <si>
+    <t>Rīga/Saldus</t>
+  </si>
+  <si>
+    <t>1:32:46</t>
+  </si>
+  <si>
+    <t>01:32:46.00</t>
+  </si>
+  <si>
+    <t>Mihails</t>
+  </si>
+  <si>
+    <t>Kohanovičs</t>
+  </si>
+  <si>
+    <t>Maratona klubs/Rīgas Satiksme</t>
+  </si>
+  <si>
+    <t>Iecava</t>
+  </si>
+  <si>
+    <t>1:33:04</t>
+  </si>
+  <si>
+    <t>01:33:04.00</t>
+  </si>
+  <si>
+    <t>Krista</t>
+  </si>
+  <si>
+    <t>Ozoliņa</t>
+  </si>
+  <si>
+    <t>Sergejevs</t>
+  </si>
+  <si>
+    <t>Brocēni</t>
+  </si>
+  <si>
+    <t>1:33:07</t>
+  </si>
+  <si>
+    <t>01:33:07.00</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Putninš</t>
+  </si>
+  <si>
+    <t>21V18</t>
+  </si>
+  <si>
+    <t>1:33:28</t>
+  </si>
+  <si>
+    <t>01:33:28.00</t>
+  </si>
+  <si>
+    <t>Egija</t>
+  </si>
+  <si>
+    <t>Tamsone</t>
+  </si>
+  <si>
+    <t>Azipute</t>
+  </si>
+  <si>
+    <t>1:33:42</t>
+  </si>
+  <si>
+    <t>01:33:42.00</t>
+  </si>
+  <si>
+    <t>Tauberis</t>
+  </si>
+  <si>
+    <t>1:33:50</t>
+  </si>
+  <si>
+    <t>01:33:50.00</t>
+  </si>
+  <si>
+    <t>Klāvs</t>
+  </si>
+  <si>
+    <t>Vasiļevskis</t>
+  </si>
+  <si>
+    <t>VSK Burkānciems&amp;Co</t>
+  </si>
+  <si>
+    <t>Valmiera</t>
+  </si>
+  <si>
+    <t>1:34:07</t>
+  </si>
+  <si>
+    <t>01:34:07.00</t>
+  </si>
+  <si>
+    <t>Aigars</t>
+  </si>
+  <si>
+    <t>Vitkovskis</t>
+  </si>
+  <si>
+    <t>Vitkovsky team</t>
+  </si>
+  <si>
+    <t>1:35:24</t>
+  </si>
+  <si>
+    <t>01:35:24.00</t>
+  </si>
+  <si>
+    <t>Veits</t>
+  </si>
+  <si>
+    <t>Durbes Karaliste</t>
+  </si>
+  <si>
+    <t>Durbe</t>
+  </si>
+  <si>
+    <t>1:35:27</t>
+  </si>
+  <si>
+    <t>01:35:27.00</t>
+  </si>
+  <si>
+    <t>Ričards</t>
+  </si>
+  <si>
+    <t>Vozkovs</t>
+  </si>
+  <si>
+    <t>A-Player</t>
+  </si>
+  <si>
+    <t>Riga</t>
+  </si>
+  <si>
+    <t>1:37:32</t>
+  </si>
+  <si>
+    <t>01:37:32.00</t>
+  </si>
+  <si>
+    <t>Kaspars</t>
+  </si>
+  <si>
+    <t>Miksons</t>
+  </si>
+  <si>
+    <t>SIA Joker Ltd</t>
+  </si>
+  <si>
+    <t>1:37:43</t>
+  </si>
+  <si>
+    <t>01:37:43.00</t>
+  </si>
+  <si>
+    <t>Vaģelis</t>
+  </si>
+  <si>
+    <t>Saldus NSS</t>
+  </si>
+  <si>
+    <t>1:38:24</t>
+  </si>
+  <si>
+    <t>01:38:24.00</t>
+  </si>
+  <si>
+    <t>Dainis</t>
+  </si>
+  <si>
+    <t>Muško</t>
+  </si>
+  <si>
+    <t>Kartavkalnu Buki</t>
+  </si>
+  <si>
+    <t>Jaunpils</t>
+  </si>
+  <si>
+    <t>1:38:25</t>
+  </si>
+  <si>
+    <t>01:38:25.00</t>
+  </si>
+  <si>
+    <t>Kuža</t>
+  </si>
+  <si>
+    <t>Veselības grupa</t>
+  </si>
+  <si>
+    <t>Druva</t>
+  </si>
+  <si>
+    <t>1:38:48</t>
+  </si>
+  <si>
+    <t>01:38:48.00</t>
+  </si>
+  <si>
+    <t>Stankunas</t>
+  </si>
+  <si>
+    <t>Legs siserbles</t>
+  </si>
+  <si>
+    <t>1:39:02</t>
+  </si>
+  <si>
+    <t>01:39:02.00</t>
+  </si>
+  <si>
+    <t>Modris</t>
+  </si>
+  <si>
+    <t>Ābelīts</t>
+  </si>
+  <si>
+    <t>Tīreļi</t>
+  </si>
+  <si>
+    <t>1:39:09</t>
+  </si>
+  <si>
+    <t>01:39:09.00</t>
+  </si>
+  <si>
+    <t>Daumants</t>
+  </si>
+  <si>
+    <t>Andersons</t>
+  </si>
+  <si>
+    <t>Saldus Florbols</t>
+  </si>
+  <si>
+    <t>1:39:35</t>
+  </si>
+  <si>
+    <t>01:39:35.00</t>
+  </si>
+  <si>
+    <t>Kalējs</t>
+  </si>
+  <si>
+    <t>Mountbatten School Badminton Club</t>
+  </si>
+  <si>
+    <t>Southampton</t>
+  </si>
+  <si>
+    <t>1:40:18</t>
+  </si>
+  <si>
+    <t>01:40:18.00</t>
+  </si>
+  <si>
+    <t>Pūpols</t>
+  </si>
+  <si>
+    <t>Saldus jaunsargi</t>
+  </si>
+  <si>
+    <t>1:40:23</t>
+  </si>
+  <si>
+    <t>01:40:23.00</t>
+  </si>
+  <si>
+    <t>Žydrūnas</t>
+  </si>
+  <si>
+    <t>Baltrušaitis</t>
+  </si>
+  <si>
+    <t>1:41:06</t>
+  </si>
+  <si>
+    <t>01:41:06.00</t>
+  </si>
+  <si>
+    <t>Ugne</t>
+  </si>
+  <si>
+    <t>Baltrusaityte</t>
+  </si>
+  <si>
+    <t>Andrejs</t>
+  </si>
+  <si>
+    <t>Bičkovs</t>
+  </si>
+  <si>
+    <t>1:42:16</t>
+  </si>
+  <si>
+    <t>01:42:16.00</t>
+  </si>
+  <si>
+    <t>Mareks</t>
+  </si>
+  <si>
+    <t>Vorobejs</t>
+  </si>
+  <si>
+    <t>Aizkraukle</t>
+  </si>
+  <si>
+    <t>1:42:23</t>
+  </si>
+  <si>
+    <t>01:42:23.00</t>
+  </si>
+  <si>
+    <t>Arturs</t>
+  </si>
+  <si>
+    <t>Lokmanis</t>
+  </si>
+  <si>
+    <t>1:43:14</t>
+  </si>
+  <si>
+    <t>01:43:14.00</t>
+  </si>
+  <si>
+    <t>Dzintars</t>
+  </si>
+  <si>
+    <t>Jaunzems</t>
+  </si>
+  <si>
+    <t>Rock'n'roll &amp; Latvju dainas</t>
+  </si>
+  <si>
+    <t>Skaņkalne</t>
+  </si>
+  <si>
+    <t>1:43:25</t>
+  </si>
+  <si>
+    <t>01:43:25.00</t>
+  </si>
+  <si>
+    <t>Rita</t>
+  </si>
+  <si>
+    <t>Meļķe</t>
+  </si>
+  <si>
+    <t>1:44:02</t>
+  </si>
+  <si>
+    <t>01:44:02.00</t>
+  </si>
+  <si>
+    <t>Anta</t>
+  </si>
+  <si>
+    <t>Veite</t>
+  </si>
+  <si>
+    <t>1:44:38</t>
+  </si>
+  <si>
+    <t>01:44:38.00</t>
+  </si>
+  <si>
+    <t>Augusts</t>
+  </si>
+  <si>
+    <t>Melderis</t>
+  </si>
+  <si>
+    <t>1:45:09</t>
+  </si>
+  <si>
+    <t>01:45:09.00</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>Aigare</t>
+  </si>
+  <si>
+    <t>1:46:23</t>
+  </si>
+  <si>
+    <t>01:46:23.00</t>
+  </si>
+  <si>
+    <t>Zane</t>
+  </si>
+  <si>
+    <t>Gruberte</t>
+  </si>
+  <si>
+    <t>21S50</t>
+  </si>
+  <si>
+    <t>1:46:37</t>
+  </si>
+  <si>
+    <t>01:46:37.00</t>
+  </si>
+  <si>
+    <t>Jēkabsons</t>
+  </si>
+  <si>
+    <t>Skatienam Liepājā</t>
+  </si>
+  <si>
+    <t>1:47:27</t>
+  </si>
+  <si>
+    <t>01:47:27.00</t>
+  </si>
+  <si>
+    <t>Miks</t>
+  </si>
+  <si>
+    <t>Štromanis</t>
+  </si>
+  <si>
+    <t>Gundars</t>
+  </si>
+  <si>
+    <t>Pečaks</t>
+  </si>
+  <si>
+    <t>1:49:14</t>
+  </si>
+  <si>
+    <t>01:49:14.00</t>
+  </si>
+  <si>
+    <t>Ilze</t>
+  </si>
+  <si>
+    <t>Kronberga</t>
+  </si>
+  <si>
+    <t>VK LIELAISCIEMS</t>
+  </si>
+  <si>
+    <t>Tukums</t>
+  </si>
+  <si>
+    <t>1:49:55</t>
+  </si>
+  <si>
+    <t>01:49:55.00</t>
+  </si>
+  <si>
+    <t>Dmitriy</t>
+  </si>
+  <si>
+    <t>Korabelnikov</t>
+  </si>
+  <si>
+    <t>Babīte</t>
+  </si>
+  <si>
+    <t>1:49:57</t>
+  </si>
+  <si>
+    <t>01:49:57.00</t>
+  </si>
+  <si>
+    <t>Deivids</t>
+  </si>
+  <si>
+    <t>Stupiņš</t>
+  </si>
+  <si>
+    <t>SK Katrīna</t>
+  </si>
+  <si>
+    <t>1:50:22</t>
+  </si>
+  <si>
+    <t>01:50:22.00</t>
+  </si>
+  <si>
+    <t>Aleksandrs</t>
+  </si>
+  <si>
+    <t>Jurovskis</t>
+  </si>
+  <si>
+    <t>1:50:34</t>
+  </si>
+  <si>
+    <t>01:50:34.00</t>
+  </si>
+  <si>
+    <t>Vidiņš</t>
+  </si>
+  <si>
+    <t>Rubas pag.</t>
+  </si>
+  <si>
+    <t>1:51:26</t>
+  </si>
+  <si>
+    <t>01:51:26.00</t>
+  </si>
+  <si>
+    <t>Anete</t>
+  </si>
+  <si>
+    <t>Mauerzaka</t>
+  </si>
+  <si>
+    <t>1:51:31</t>
+  </si>
+  <si>
+    <t>01:51:31.00</t>
+  </si>
+  <si>
+    <t>Čampa</t>
+  </si>
+  <si>
+    <t>Kustību Spēks</t>
+  </si>
+  <si>
+    <t>Saldus / Rīga</t>
+  </si>
+  <si>
+    <t>1:52:14</t>
+  </si>
+  <si>
+    <t>01:52:14.00</t>
+  </si>
+  <si>
+    <t>Sandis</t>
+  </si>
+  <si>
+    <t>Učaikins</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Stankuna</t>
+  </si>
+  <si>
+    <t>Legs Miserable</t>
+  </si>
+  <si>
+    <t>1:52:55</t>
+  </si>
+  <si>
+    <t>01:52:55.00</t>
+  </si>
+  <si>
+    <t>Elans</t>
+  </si>
+  <si>
+    <t>Pētersons</t>
+  </si>
+  <si>
+    <t>1:53:07</t>
+  </si>
+  <si>
+    <t>01:53:07.00</t>
+  </si>
+  <si>
+    <t>Raimonds</t>
+  </si>
+  <si>
+    <t>Kairšs</t>
+  </si>
+  <si>
+    <t>1:53:52</t>
+  </si>
+  <si>
+    <t>01:53:52.00</t>
+  </si>
+  <si>
+    <t>Edžus</t>
+  </si>
+  <si>
+    <t>Zakevics</t>
+  </si>
+  <si>
+    <t>1:54:01</t>
+  </si>
+  <si>
+    <t>01:54:01.00</t>
+  </si>
+  <si>
+    <t>Jankovskis</t>
+  </si>
+  <si>
+    <t>1:55:12</t>
+  </si>
+  <si>
+    <t>01:55:12.00</t>
+  </si>
+  <si>
+    <t>Agris</t>
+  </si>
+  <si>
+    <t>Teležis</t>
+  </si>
+  <si>
+    <t>Rīgas satiksme</t>
+  </si>
+  <si>
+    <t>Ogre</t>
+  </si>
+  <si>
+    <t>1:55:33</t>
+  </si>
+  <si>
+    <t>01:55:33.00</t>
+  </si>
+  <si>
+    <t>Vilnis</t>
+  </si>
+  <si>
+    <t>Liepāja / LAU</t>
+  </si>
+  <si>
+    <t>1:58:38</t>
+  </si>
+  <si>
+    <t>01:58:38.00</t>
+  </si>
+  <si>
+    <t>Rēzija</t>
+  </si>
+  <si>
+    <t>Blūma</t>
+  </si>
+  <si>
+    <t>21S18</t>
+  </si>
+  <si>
+    <t>1:59:39</t>
+  </si>
+  <si>
+    <t>01:59:39.00</t>
+  </si>
+  <si>
+    <t>Gints</t>
+  </si>
+  <si>
+    <t>Žumburs</t>
+  </si>
+  <si>
+    <t>2:00:25</t>
+  </si>
+  <si>
+    <t>02:00:25.00</t>
+  </si>
+  <si>
+    <t>Dāvis</t>
+  </si>
+  <si>
+    <t>Milts</t>
+  </si>
+  <si>
+    <t>2:01:04</t>
+  </si>
+  <si>
+    <t>02:01:04.00</t>
+  </si>
+  <si>
+    <t>Freibergs</t>
+  </si>
+  <si>
+    <t>Saldus, Nīgrandes pag.</t>
+  </si>
+  <si>
+    <t>2:01:40</t>
+  </si>
+  <si>
+    <t>02:01:40.00</t>
+  </si>
+  <si>
+    <t>Katerina</t>
+  </si>
+  <si>
+    <t>Prokopeņa</t>
+  </si>
+  <si>
+    <t>ALOHA!</t>
+  </si>
+  <si>
+    <t>OGRE</t>
+  </si>
+  <si>
+    <t>2:05:59</t>
+  </si>
+  <si>
+    <t>02:05:59.00</t>
+  </si>
+  <si>
+    <t>Sergejs</t>
+  </si>
+  <si>
+    <t>Trofimovs</t>
+  </si>
+  <si>
+    <t>2:14:04</t>
+  </si>
+  <si>
+    <t>02:14:04.00</t>
+  </si>
+  <si>
+    <t>Brizga</t>
+  </si>
+  <si>
+    <t>2:16:10</t>
+  </si>
+  <si>
+    <t>02:16:10.00</t>
+  </si>
+  <si>
+    <t>Romans</t>
+  </si>
+  <si>
+    <t>Lastovskis</t>
+  </si>
+  <si>
+    <t>2:18:40</t>
+  </si>
+  <si>
+    <t>02:18:40.00</t>
+  </si>
+  <si>
+    <t>Solveiga</t>
+  </si>
+  <si>
+    <t>Urnikyte</t>
+  </si>
+  <si>
+    <t>Klaipeda</t>
+  </si>
+  <si>
+    <t>2:18:41</t>
+  </si>
+  <si>
+    <t>02:18:41.00</t>
+  </si>
+  <si>
+    <t>Aiga</t>
+  </si>
+  <si>
+    <t>Kalniņa</t>
+  </si>
+  <si>
+    <t>2:36:46</t>
+  </si>
+  <si>
+    <t>02:36:46.00</t>
+  </si>
+  <si>
+    <t>Adrians</t>
+  </si>
+  <si>
+    <t>Sproģis</t>
+  </si>
+  <si>
+    <t>2:41:19</t>
+  </si>
+  <si>
+    <t>02:41:19.00</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Nils</t>
   </si>
   <si>
     <t>Sunepskis</t>
   </si>
   <si>
-    <t>Saldus NSS</t>
-[...5 lines deleted...]
-    <t>21V18</t>
+    <t>DSQ</t>
   </si>
   <si>
     <t>1:15:13</t>
   </si>
   <si>
     <t>01:15:13.00</t>
-  </si>
-[...1303 lines deleted...]
-    <t>02:41:19.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
@@ -1937,3232 +1943,3236 @@
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5">
+        <v>1</v>
+      </c>
+      <c r="I5" t="s">
         <v>32</v>
       </c>
-      <c r="G5" t="s">
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6">
+        <v>1</v>
+      </c>
+      <c r="I6" t="s">
         <v>38</v>
       </c>
-      <c r="F6" t="s">
-[...8 lines deleted...]
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
         <v>41</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7">
+        <v>1</v>
+      </c>
+      <c r="I7" t="s">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
+      <c r="J7" t="s">
         <v>43</v>
       </c>
-      <c r="G7" t="s">
+      <c r="K7" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9"/>
+      <c r="B9" t="s">
+        <v>50</v>
+      </c>
       <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>53</v>
       </c>
-      <c r="E9"/>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>60</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10" t="s">
         <v>62</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="K10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>65</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11">
+        <v>1</v>
+      </c>
+      <c r="I11" t="s">
         <v>68</v>
       </c>
-      <c r="G11" t="s">
+      <c r="J11" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
         <v>72</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>73</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12">
+        <v>1</v>
+      </c>
+      <c r="I12" t="s">
         <v>74</v>
       </c>
-      <c r="F12" t="s">
-[...8 lines deleted...]
-      <c r="I12" t="s">
+      <c r="J12" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" t="s">
         <v>77</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>78</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
-      <c r="B14"/>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
       <c r="C14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" t="s">
         <v>83</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>84</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>54</v>
+      </c>
+      <c r="G14" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14">
+        <v>1</v>
+      </c>
+      <c r="I14" t="s">
         <v>85</v>
       </c>
-      <c r="F14" t="s">
+      <c r="J14" t="s">
+        <v>85</v>
+      </c>
+      <c r="K14" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B15"/>
       <c r="C15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
         <v>89</v>
       </c>
-      <c r="D15" t="s">
+      <c r="H15">
+        <v>1</v>
+      </c>
+      <c r="I15" t="s">
         <v>90</v>
       </c>
-      <c r="E15" t="s">
+      <c r="J15" t="s">
+        <v>90</v>
+      </c>
+      <c r="K15" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
-      <c r="B16"/>
+      <c r="B16" t="s">
+        <v>11</v>
+      </c>
       <c r="C16" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
         <v>94</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16">
+        <v>1</v>
+      </c>
+      <c r="I16" t="s">
         <v>95</v>
       </c>
-      <c r="E16" t="s">
-[...5 lines deleted...]
-      <c r="G16" t="s">
+      <c r="J16" t="s">
+        <v>95</v>
+      </c>
+      <c r="K16" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B17"/>
       <c r="C17" t="s">
+        <v>97</v>
+      </c>
+      <c r="D17" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="J17" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="K17" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
-      <c r="B18"/>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
       <c r="C18" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D18" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
+        <v>104</v>
+      </c>
+      <c r="G18" t="s">
+        <v>62</v>
+      </c>
+      <c r="H18">
+        <v>1</v>
+      </c>
+      <c r="I18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18" t="s">
+        <v>105</v>
+      </c>
+      <c r="K18" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19"/>
       <c r="C19" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19">
+        <v>1</v>
+      </c>
+      <c r="I19" t="s">
+        <v>110</v>
+      </c>
+      <c r="J19" t="s">
+        <v>110</v>
+      </c>
+      <c r="K19" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20"/>
+      <c r="B20" t="s">
+        <v>11</v>
+      </c>
       <c r="C20" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" t="s">
         <v>114</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20"/>
       <c r="F20" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J20" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="K20" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" t="s">
+        <v>118</v>
+      </c>
+      <c r="F21" t="s">
         <v>119</v>
       </c>
-      <c r="D21" t="s">
+      <c r="G21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21">
+        <v>1</v>
+      </c>
+      <c r="I21" t="s">
         <v>120</v>
       </c>
-      <c r="E21" t="s">
+      <c r="J21" t="s">
+        <v>120</v>
+      </c>
+      <c r="K21" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
+        <v>123</v>
+      </c>
+      <c r="E22" t="s">
         <v>124</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>125</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G22" t="s">
+        <v>37</v>
+      </c>
+      <c r="H22">
+        <v>1</v>
+      </c>
+      <c r="I22" t="s">
         <v>126</v>
       </c>
-      <c r="G22" t="s">
-[...5 lines deleted...]
-      <c r="I22" t="s">
+      <c r="J22" t="s">
+        <v>126</v>
+      </c>
+      <c r="K22" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
+        <v>128</v>
+      </c>
+      <c r="D23" t="s">
         <v>129</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>130</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>131</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" t="s">
+        <v>55</v>
+      </c>
+      <c r="H23">
+        <v>1</v>
+      </c>
+      <c r="I23" t="s">
         <v>132</v>
       </c>
-      <c r="G23" t="s">
-[...5 lines deleted...]
-      <c r="I23" t="s">
+      <c r="J23" t="s">
+        <v>132</v>
+      </c>
+      <c r="K23" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" t="s">
+        <v>134</v>
+      </c>
+      <c r="E24" t="s">
         <v>135</v>
       </c>
-      <c r="D24" t="s">
+      <c r="F24" t="s">
+        <v>131</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
+      </c>
+      <c r="I24" t="s">
         <v>136</v>
       </c>
-      <c r="E24" t="s">
+      <c r="J24" t="s">
+        <v>136</v>
+      </c>
+      <c r="K24" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" t="s">
+        <v>62</v>
+      </c>
+      <c r="H25">
+        <v>1</v>
+      </c>
+      <c r="I25" t="s">
         <v>140</v>
       </c>
-      <c r="E25" t="s">
+      <c r="J25" t="s">
+        <v>140</v>
+      </c>
+      <c r="K25" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>142</v>
+      </c>
+      <c r="E26" t="s">
+        <v>143</v>
+      </c>
+      <c r="F26" t="s">
         <v>144</v>
       </c>
-      <c r="D26" t="s">
+      <c r="G26" t="s">
+        <v>55</v>
+      </c>
+      <c r="H26">
+        <v>1</v>
+      </c>
+      <c r="I26" t="s">
         <v>145</v>
       </c>
-      <c r="E26"/>
-[...9 lines deleted...]
-      <c r="I26" t="s">
+      <c r="J26" t="s">
+        <v>145</v>
+      </c>
+      <c r="K26" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="D27" t="s">
         <v>148</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27">
+        <v>1</v>
+      </c>
+      <c r="I27" t="s">
         <v>149</v>
       </c>
-      <c r="F27" t="s">
+      <c r="J27" t="s">
+        <v>149</v>
+      </c>
+      <c r="K27" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D28" t="s">
+        <v>152</v>
+      </c>
+      <c r="E28" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" t="s">
         <v>153</v>
-      </c>
-[...5 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
+        <v>154</v>
+      </c>
+      <c r="J28" t="s">
+        <v>154</v>
+      </c>
+      <c r="K28" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
+        <v>156</v>
+      </c>
+      <c r="D29" t="s">
         <v>157</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>158</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
+        <v>159</v>
+      </c>
+      <c r="J29" t="s">
+        <v>159</v>
+      </c>
+      <c r="K29" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="C30" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" t="s">
         <v>162</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30"/>
+      <c r="F30" t="s">
         <v>163</v>
       </c>
-      <c r="E30" t="s">
-[...2 lines deleted...]
-      <c r="F30" t="s">
+      <c r="G30" t="s">
+        <v>37</v>
+      </c>
+      <c r="H30">
+        <v>1</v>
+      </c>
+      <c r="I30" t="s">
         <v>159</v>
       </c>
-      <c r="G30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B31"/>
       <c r="C31" t="s">
+        <v>164</v>
+      </c>
+      <c r="D31" t="s">
+        <v>165</v>
+      </c>
+      <c r="E31" t="s">
+        <v>166</v>
+      </c>
+      <c r="F31" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" t="s">
+        <v>37</v>
+      </c>
+      <c r="H31">
+        <v>1</v>
+      </c>
+      <c r="I31" t="s">
         <v>167</v>
       </c>
-      <c r="D31" t="s">
+      <c r="J31" t="s">
+        <v>167</v>
+      </c>
+      <c r="K31" t="s">
         <v>168</v>
-      </c>
-[...17 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
       <c r="C32" t="s">
+        <v>169</v>
+      </c>
+      <c r="D32" t="s">
         <v>170</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
+        <v>143</v>
+      </c>
+      <c r="F32" t="s">
         <v>171</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
+        <v>55</v>
+      </c>
+      <c r="H32">
+        <v>1</v>
+      </c>
+      <c r="I32" t="s">
         <v>172</v>
       </c>
-      <c r="F32" t="s">
-[...8 lines deleted...]
-      <c r="I32" t="s">
+      <c r="J32" t="s">
+        <v>172</v>
+      </c>
+      <c r="K32" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B33"/>
       <c r="C33" t="s">
+        <v>174</v>
+      </c>
+      <c r="D33" t="s">
         <v>175</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" t="s">
         <v>176</v>
       </c>
-      <c r="E33" t="s">
-[...2 lines deleted...]
-      <c r="F33" t="s">
+      <c r="G33" t="s">
+        <v>37</v>
+      </c>
+      <c r="H33">
+        <v>1</v>
+      </c>
+      <c r="I33" t="s">
         <v>177</v>
       </c>
-      <c r="G33" t="s">
-[...5 lines deleted...]
-      <c r="I33" t="s">
+      <c r="J33" t="s">
+        <v>177</v>
+      </c>
+      <c r="K33" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
+        <v>179</v>
+      </c>
+      <c r="D34" t="s">
         <v>180</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>163</v>
+      </c>
+      <c r="G34" t="s">
+        <v>55</v>
+      </c>
+      <c r="H34">
+        <v>1</v>
+      </c>
+      <c r="I34" t="s">
         <v>181</v>
       </c>
-      <c r="E34" t="s">
-[...2 lines deleted...]
-      <c r="F34" t="s">
+      <c r="J34" t="s">
+        <v>181</v>
+      </c>
+      <c r="K34" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>34</v>
       </c>
-      <c r="B35"/>
+      <c r="B35" t="s">
+        <v>50</v>
+      </c>
       <c r="C35" t="s">
+        <v>183</v>
+      </c>
+      <c r="D35" t="s">
+        <v>184</v>
+      </c>
+      <c r="E35" t="s">
         <v>185</v>
       </c>
-      <c r="D35" t="s">
+      <c r="F35" t="s">
+        <v>163</v>
+      </c>
+      <c r="G35" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35">
+        <v>1</v>
+      </c>
+      <c r="I35" t="s">
         <v>186</v>
       </c>
-      <c r="E35"/>
-[...9 lines deleted...]
-      <c r="I35" t="s">
+      <c r="J35" t="s">
+        <v>186</v>
+      </c>
+      <c r="K35" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36"/>
       <c r="C36" t="s">
+        <v>188</v>
+      </c>
+      <c r="D36" t="s">
         <v>189</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>190</v>
       </c>
-      <c r="E36" t="s">
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
+        <v>37</v>
+      </c>
+      <c r="H36">
+        <v>1</v>
+      </c>
+      <c r="I36" t="s">
         <v>191</v>
       </c>
-      <c r="F36" t="s">
-[...8 lines deleted...]
-      <c r="I36" t="s">
+      <c r="J36" t="s">
+        <v>191</v>
+      </c>
+      <c r="K36" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
-      <c r="B37"/>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
       <c r="C37" t="s">
+        <v>193</v>
+      </c>
+      <c r="D37" t="s">
         <v>194</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37"/>
+      <c r="F37" t="s">
         <v>195</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
+        <v>37</v>
+      </c>
+      <c r="H37">
+        <v>1</v>
+      </c>
+      <c r="I37" t="s">
         <v>196</v>
       </c>
-      <c r="F37" t="s">
-[...8 lines deleted...]
-      <c r="I37" t="s">
+      <c r="J37" t="s">
+        <v>196</v>
+      </c>
+      <c r="K37" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
+        <v>198</v>
+      </c>
+      <c r="D38" t="s">
         <v>199</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>200</v>
       </c>
-      <c r="E38"/>
       <c r="F38" t="s">
         <v>201</v>
       </c>
       <c r="G38" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>202</v>
       </c>
       <c r="J38" t="s">
         <v>202</v>
       </c>
       <c r="K38" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>204</v>
       </c>
       <c r="D39" t="s">
         <v>205</v>
       </c>
       <c r="E39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" t="s">
         <v>206</v>
       </c>
-      <c r="F39" t="s">
+      <c r="G39" t="s">
+        <v>89</v>
+      </c>
+      <c r="H39">
+        <v>1</v>
+      </c>
+      <c r="I39" t="s">
         <v>207</v>
       </c>
-      <c r="G39" t="s">
-[...5 lines deleted...]
-      <c r="I39" t="s">
+      <c r="J39" t="s">
+        <v>207</v>
+      </c>
+      <c r="K39" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
+        <v>209</v>
+      </c>
+      <c r="D40" t="s">
         <v>210</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F40" t="s">
         <v>212</v>
       </c>
       <c r="G40" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>213</v>
       </c>
       <c r="J40" t="s">
         <v>213</v>
       </c>
       <c r="K40" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>40</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B41"/>
       <c r="C41" t="s">
         <v>215</v>
       </c>
       <c r="D41" t="s">
         <v>216</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E41"/>
       <c r="F41" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="J41" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="K41" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>221</v>
+        <v>65</v>
       </c>
       <c r="D42" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="G42" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>219</v>
       </c>
       <c r="J42" t="s">
         <v>219</v>
       </c>
       <c r="K42" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="D43" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
+        <v>212</v>
+      </c>
+      <c r="G43" t="s">
+        <v>223</v>
+      </c>
+      <c r="H43">
+        <v>1</v>
+      </c>
+      <c r="I43" t="s">
         <v>224</v>
       </c>
-      <c r="G43" t="s">
-[...5 lines deleted...]
-      <c r="I43" t="s">
+      <c r="J43" t="s">
+        <v>224</v>
+      </c>
+      <c r="K43" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>43</v>
       </c>
-      <c r="B44"/>
+      <c r="B44" t="s">
+        <v>11</v>
+      </c>
       <c r="C44" t="s">
+        <v>226</v>
+      </c>
+      <c r="D44" t="s">
         <v>227</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
+        <v>143</v>
+      </c>
+      <c r="F44" t="s">
         <v>228</v>
       </c>
-      <c r="E44"/>
-[...2 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>229</v>
       </c>
       <c r="J44" t="s">
         <v>229</v>
       </c>
       <c r="K44" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
+        <v>198</v>
+      </c>
+      <c r="D45" t="s">
         <v>231</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
+        <v>166</v>
+      </c>
+      <c r="F45" t="s">
+        <v>131</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45">
+        <v>1</v>
+      </c>
+      <c r="I45" t="s">
         <v>232</v>
       </c>
-      <c r="E45" t="s">
-[...2 lines deleted...]
-      <c r="F45" t="s">
+      <c r="J45" t="s">
+        <v>232</v>
+      </c>
+      <c r="K45" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="D46" t="s">
+        <v>235</v>
+      </c>
+      <c r="E46" t="s">
         <v>236</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>32</v>
+        <v>237</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J46" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="K46" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D47" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E47" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F47" t="s">
-        <v>242</v>
+        <v>171</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47" t="s">
         <v>243</v>
       </c>
       <c r="K47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
         <v>245</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>246</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>247</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48" t="s">
         <v>248</v>
       </c>
       <c r="K48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>48</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49"/>
       <c r="C49" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="D49" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E49" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F49" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G49" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J49" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="K49" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
-      <c r="B50"/>
+      <c r="B50" t="s">
+        <v>11</v>
+      </c>
       <c r="C50" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D50" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E50" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F50" t="s">
-        <v>258</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>259</v>
       </c>
       <c r="J50" t="s">
         <v>259</v>
       </c>
       <c r="K50" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
         <v>261</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>262</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
+        <v>263</v>
+      </c>
+      <c r="J51" t="s">
+        <v>263</v>
+      </c>
+      <c r="K51" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>265</v>
       </c>
       <c r="D52" t="s">
         <v>266</v>
       </c>
       <c r="E52" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>268</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="J52" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="K52" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
-        <v>269</v>
+        <v>40</v>
       </c>
       <c r="D53" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E53" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G53" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="K53" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
-        <v>47</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E54" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F54" t="s">
-        <v>277</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54" t="s">
         <v>278</v>
       </c>
       <c r="K54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>204</v>
+        <v>280</v>
       </c>
       <c r="D55" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="E55" t="s">
         <v>281</v>
       </c>
+      <c r="E55"/>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J55" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="K55" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D56" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="E56"/>
+        <v>286</v>
+      </c>
+      <c r="E56" t="s">
+        <v>287</v>
+      </c>
       <c r="F56" t="s">
-        <v>286</v>
+        <v>131</v>
       </c>
       <c r="G56" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J56" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="K56" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>56</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B57"/>
       <c r="C57" t="s">
-        <v>289</v>
+        <v>198</v>
       </c>
       <c r="D57" t="s">
         <v>290</v>
       </c>
       <c r="E57" t="s">
         <v>291</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>292</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J57" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="K57" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D58" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E58" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F58" t="s">
-        <v>296</v>
+        <v>131</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>297</v>
       </c>
       <c r="J58" t="s">
         <v>297</v>
       </c>
       <c r="K58" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
-      <c r="B59"/>
+      <c r="B59" t="s">
+        <v>50</v>
+      </c>
       <c r="C59" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="D59" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E59" t="s">
-        <v>300</v>
+        <v>53</v>
       </c>
       <c r="F59" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>301</v>
       </c>
       <c r="J59" t="s">
         <v>301</v>
       </c>
       <c r="K59" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C60" t="s">
         <v>303</v>
       </c>
       <c r="D60" t="s">
         <v>304</v>
       </c>
       <c r="E60" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="F60" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="G60" t="s">
         <v>62</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="J60" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="K60" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B61"/>
       <c r="C61" t="s">
+        <v>305</v>
+      </c>
+      <c r="D61" t="s">
+        <v>306</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>253</v>
+      </c>
+      <c r="G61" t="s">
+        <v>37</v>
+      </c>
+      <c r="H61">
+        <v>1</v>
+      </c>
+      <c r="I61" t="s">
         <v>307</v>
       </c>
-      <c r="D61" t="s">
+      <c r="J61" t="s">
+        <v>307</v>
+      </c>
+      <c r="K61" t="s">
         <v>308</v>
-      </c>
-[...19 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
-      <c r="B62"/>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
       <c r="C62" t="s">
         <v>309</v>
       </c>
       <c r="D62" t="s">
         <v>310</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>258</v>
+        <v>311</v>
       </c>
       <c r="G62" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J62" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="K62" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D63" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="E63"/>
+        <v>315</v>
+      </c>
+      <c r="E63" t="s">
+        <v>114</v>
+      </c>
       <c r="F63" t="s">
-        <v>315</v>
+        <v>47</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>316</v>
       </c>
       <c r="J63" t="s">
         <v>316</v>
       </c>
       <c r="K63" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
         <v>318</v>
       </c>
       <c r="D64" t="s">
         <v>319</v>
       </c>
       <c r="E64" t="s">
-        <v>121</v>
+        <v>320</v>
       </c>
       <c r="F64" t="s">
-        <v>54</v>
+        <v>321</v>
       </c>
       <c r="G64" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="J64" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="K64" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B65"/>
       <c r="C65" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D65" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E65" t="s">
-        <v>324</v>
+        <v>166</v>
       </c>
       <c r="F65" t="s">
-        <v>325</v>
+        <v>131</v>
       </c>
       <c r="G65" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>326</v>
       </c>
       <c r="J65" t="s">
         <v>326</v>
       </c>
       <c r="K65" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66"/>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
       <c r="C66" t="s">
         <v>328</v>
       </c>
       <c r="D66" t="s">
         <v>329</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E66"/>
       <c r="F66" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>330</v>
       </c>
       <c r="J66" t="s">
         <v>330</v>
       </c>
       <c r="K66" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B67"/>
       <c r="C67" t="s">
         <v>332</v>
       </c>
       <c r="D67" t="s">
         <v>333</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="G67" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>334</v>
       </c>
       <c r="J67" t="s">
         <v>334</v>
       </c>
       <c r="K67" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
-      <c r="B68"/>
+      <c r="B68" t="s">
+        <v>11</v>
+      </c>
       <c r="C68" t="s">
         <v>336</v>
       </c>
       <c r="D68" t="s">
         <v>337</v>
       </c>
-      <c r="E68"/>
+      <c r="E68" t="s">
+        <v>114</v>
+      </c>
       <c r="F68" t="s">
-        <v>224</v>
+        <v>47</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>338</v>
       </c>
       <c r="J68" t="s">
         <v>338</v>
       </c>
       <c r="K68" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
         <v>340</v>
       </c>
       <c r="D69" t="s">
         <v>341</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E69"/>
       <c r="F69" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="G69" t="s">
-        <v>96</v>
+        <v>342</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J69" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="K69" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B70"/>
       <c r="C70" t="s">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="D70" t="s">
         <v>345</v>
       </c>
-      <c r="E70"/>
+      <c r="E70" t="s">
+        <v>346</v>
+      </c>
       <c r="F70" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="G70" t="s">
-        <v>346</v>
+        <v>55</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>347</v>
       </c>
       <c r="J70" t="s">
         <v>347</v>
       </c>
       <c r="K70" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>135</v>
+        <v>349</v>
       </c>
       <c r="D71" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="E71" t="s">
         <v>350</v>
       </c>
+      <c r="E71"/>
       <c r="F71" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="G71" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="J71" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="K71" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
-      <c r="B72"/>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
       <c r="C72" t="s">
+        <v>351</v>
+      </c>
+      <c r="D72" t="s">
+        <v>352</v>
+      </c>
+      <c r="E72" t="s">
+        <v>166</v>
+      </c>
+      <c r="F72" t="s">
+        <v>131</v>
+      </c>
+      <c r="G72" t="s">
+        <v>37</v>
+      </c>
+      <c r="H72">
+        <v>1</v>
+      </c>
+      <c r="I72" t="s">
         <v>353</v>
       </c>
-      <c r="D72" t="s">
+      <c r="J72" t="s">
+        <v>353</v>
+      </c>
+      <c r="K72" t="s">
         <v>354</v>
-      </c>
-[...17 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>355</v>
       </c>
       <c r="D73" t="s">
         <v>356</v>
       </c>
       <c r="E73" t="s">
-        <v>172</v>
+        <v>357</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>358</v>
       </c>
       <c r="G73" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="J73" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="K73" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D74" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="E74"/>
       <c r="F74" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G74" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="J74" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="K74" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D75" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="E75"/>
+        <v>367</v>
+      </c>
+      <c r="E75" t="s">
+        <v>368</v>
+      </c>
       <c r="F75" t="s">
-        <v>367</v>
+        <v>171</v>
       </c>
       <c r="G75" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J75" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="K75" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B76"/>
       <c r="C76" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D76" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="E76" t="s">
         <v>372</v>
       </c>
+      <c r="E76"/>
       <c r="F76" t="s">
-        <v>177</v>
+        <v>253</v>
       </c>
       <c r="G76" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>373</v>
       </c>
       <c r="J76" t="s">
         <v>373</v>
       </c>
       <c r="K76" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
-      <c r="B77"/>
+      <c r="B77" t="s">
+        <v>11</v>
+      </c>
       <c r="C77" t="s">
+        <v>240</v>
+      </c>
+      <c r="D77" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>258</v>
+        <v>376</v>
       </c>
       <c r="G77" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>377</v>
       </c>
       <c r="J77" t="s">
         <v>377</v>
       </c>
       <c r="K77" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
-        <v>245</v>
+        <v>379</v>
       </c>
       <c r="D78" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>380</v>
+        <v>47</v>
       </c>
       <c r="G78" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>381</v>
       </c>
       <c r="J78" t="s">
         <v>381</v>
       </c>
       <c r="K78" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>78</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B79"/>
       <c r="C79" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79" t="s">
         <v>383</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>384</v>
       </c>
-      <c r="E79"/>
       <c r="F79" t="s">
-        <v>54</v>
+        <v>385</v>
       </c>
       <c r="G79" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J79" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="K79" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
-      <c r="B80"/>
+      <c r="B80" t="s">
+        <v>11</v>
+      </c>
       <c r="C80" t="s">
-        <v>47</v>
+        <v>388</v>
       </c>
       <c r="D80" t="s">
+        <v>389</v>
+      </c>
+      <c r="E80" t="s">
+        <v>384</v>
+      </c>
+      <c r="F80" t="s">
+        <v>131</v>
+      </c>
+      <c r="G80" t="s">
+        <v>37</v>
+      </c>
+      <c r="H80">
+        <v>1</v>
+      </c>
+      <c r="I80" t="s">
+        <v>386</v>
+      </c>
+      <c r="J80" t="s">
+        <v>386</v>
+      </c>
+      <c r="K80" t="s">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
+        <v>390</v>
+      </c>
+      <c r="D81" t="s">
+        <v>391</v>
+      </c>
+      <c r="E81" t="s">
         <v>392</v>
       </c>
-      <c r="D81" t="s">
+      <c r="F81" t="s">
+        <v>104</v>
+      </c>
+      <c r="G81" t="s">
+        <v>62</v>
+      </c>
+      <c r="H81">
+        <v>1</v>
+      </c>
+      <c r="I81" t="s">
         <v>393</v>
       </c>
-      <c r="E81" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J81" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="K81" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D82" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="E82" t="s">
         <v>396</v>
       </c>
+      <c r="E82"/>
       <c r="F82" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="G82" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>397</v>
       </c>
       <c r="J82" t="s">
         <v>397</v>
       </c>
       <c r="K82" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>82</v>
       </c>
-      <c r="B83"/>
+      <c r="B83" t="s">
+        <v>11</v>
+      </c>
       <c r="C83" t="s">
         <v>399</v>
       </c>
       <c r="D83" t="s">
         <v>400</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G83" t="s">
         <v>15</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
         <v>401</v>
       </c>
       <c r="J83" t="s">
         <v>401</v>
       </c>
       <c r="K83" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>83</v>
       </c>
-      <c r="B84"/>
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
       <c r="C84" t="s">
         <v>403</v>
       </c>
       <c r="D84" t="s">
         <v>404</v>
       </c>
-      <c r="E84"/>
+      <c r="E84" t="s">
+        <v>296</v>
+      </c>
       <c r="F84" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="G84" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>405</v>
       </c>
       <c r="J84" t="s">
         <v>405</v>
       </c>
       <c r="K84" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
+        <v>256</v>
+      </c>
+      <c r="D85" t="s">
         <v>407</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85"/>
+      <c r="F85" t="s">
+        <v>131</v>
+      </c>
+      <c r="G85" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85">
+        <v>1</v>
+      </c>
+      <c r="I85" t="s">
         <v>408</v>
       </c>
-      <c r="E85" t="s">
-[...11 lines deleted...]
-      <c r="I85" t="s">
+      <c r="J85" t="s">
+        <v>408</v>
+      </c>
+      <c r="K85" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
-        <v>261</v>
+        <v>410</v>
       </c>
       <c r="D86" t="s">
         <v>411</v>
       </c>
-      <c r="E86"/>
+      <c r="E86" t="s">
+        <v>412</v>
+      </c>
       <c r="F86" t="s">
-        <v>32</v>
+        <v>413</v>
       </c>
       <c r="G86" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="J86" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="K86" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D87" t="s">
-        <v>415</v>
+        <v>241</v>
       </c>
       <c r="E87" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F87" t="s">
-        <v>417</v>
+        <v>47</v>
       </c>
       <c r="G87" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>418</v>
       </c>
       <c r="J87" t="s">
         <v>418</v>
       </c>
       <c r="K87" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
         <v>420</v>
       </c>
       <c r="D88" t="s">
-        <v>246</v>
+        <v>421</v>
       </c>
       <c r="E88" t="s">
-        <v>421</v>
+        <v>166</v>
       </c>
       <c r="F88" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="G88" t="s">
-        <v>62</v>
+        <v>422</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J88" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K88" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D89" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E89" t="s">
-        <v>172</v>
+        <v>135</v>
       </c>
       <c r="F89" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G89" t="s">
-        <v>426</v>
+        <v>55</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>427</v>
       </c>
       <c r="J89" t="s">
         <v>427</v>
       </c>
       <c r="K89" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B90"/>
       <c r="C90" t="s">
         <v>429</v>
       </c>
       <c r="D90" t="s">
         <v>430</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E90"/>
       <c r="F90" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="G90" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>431</v>
       </c>
       <c r="J90" t="s">
         <v>431</v>
       </c>
       <c r="K90" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
+        <v>65</v>
+      </c>
+      <c r="D91" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>54</v>
+        <v>434</v>
       </c>
       <c r="G91" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>435</v>
       </c>
       <c r="J91" t="s">
         <v>435</v>
       </c>
       <c r="K91" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>91</v>
       </c>
-      <c r="B92"/>
+      <c r="B92" t="s">
+        <v>11</v>
+      </c>
       <c r="C92" t="s">
-        <v>72</v>
+        <v>437</v>
       </c>
       <c r="D92" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="E92"/>
+        <v>438</v>
+      </c>
+      <c r="E92" t="s">
+        <v>439</v>
+      </c>
       <c r="F92" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="G92" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="J92" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="K92" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D93" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E93" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="F93" t="s">
-        <v>444</v>
+        <v>413</v>
       </c>
       <c r="G93" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>445</v>
       </c>
       <c r="J93" t="s">
         <v>445</v>
       </c>
       <c r="K93" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>93</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B94"/>
       <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94" t="s">
         <v>447</v>
       </c>
-      <c r="D94" t="s">
+      <c r="E94" t="s">
+        <v>296</v>
+      </c>
+      <c r="F94" t="s">
+        <v>131</v>
+      </c>
+      <c r="G94" t="s">
+        <v>37</v>
+      </c>
+      <c r="H94">
+        <v>1</v>
+      </c>
+      <c r="I94" t="s">
         <v>448</v>
       </c>
-      <c r="E94" t="s">
-[...11 lines deleted...]
-      <c r="I94" t="s">
+      <c r="J94" t="s">
+        <v>448</v>
+      </c>
+      <c r="K94" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>94</v>
       </c>
-      <c r="B95"/>
+      <c r="B95" t="s">
+        <v>11</v>
+      </c>
       <c r="C95" t="s">
-        <v>47</v>
+        <v>450</v>
       </c>
       <c r="D95" t="s">
         <v>451</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E95"/>
       <c r="F95" t="s">
-        <v>32</v>
+        <v>253</v>
       </c>
       <c r="G95" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>452</v>
       </c>
       <c r="J95" t="s">
         <v>452</v>
       </c>
       <c r="K95" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="C96" t="s">
         <v>454</v>
       </c>
       <c r="D96" t="s">
         <v>455</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>258</v>
+        <v>456</v>
       </c>
       <c r="G96" t="s">
-        <v>15</v>
+        <v>342</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="J96" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K96" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B97"/>
       <c r="C97" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D97" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>460</v>
+        <v>131</v>
       </c>
       <c r="G97" t="s">
-        <v>346</v>
+        <v>62</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>461</v>
       </c>
       <c r="J97" t="s">
         <v>461</v>
       </c>
       <c r="K97" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
         <v>463</v>
       </c>
       <c r="D98" t="s">
         <v>464</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>32</v>
+        <v>218</v>
       </c>
       <c r="G98" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
         <v>465</v>
       </c>
       <c r="J98" t="s">
         <v>465</v>
       </c>
       <c r="K98" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="99" spans="1:11">
-      <c r="A99">
-[...2 lines deleted...]
-      <c r="B99"/>
+      <c r="A99" t="s">
+        <v>467</v>
+      </c>
+      <c r="B99" t="s">
+        <v>11</v>
+      </c>
       <c r="C99" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D99" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="E99"/>
+        <v>469</v>
+      </c>
+      <c r="E99" t="s">
+        <v>262</v>
+      </c>
       <c r="F99" t="s">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="G99" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="J99" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="K99" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">