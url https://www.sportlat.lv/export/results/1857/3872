--- v1 (2026-05-06)
+++ v2 (2026-08-05)
@@ -2206,51 +2206,53 @@
         <v>72</v>
       </c>
       <c r="F12" t="s">
         <v>73</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
       <c r="K12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
-      <c r="B13"/>
+      <c r="B13" t="s">
+        <v>11</v>
+      </c>
       <c r="C13" t="s">
         <v>76</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>78</v>
       </c>
       <c r="F13" t="s">
         <v>79</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>80</v>
       </c>
       <c r="J13" t="s">
         <v>80</v>
       </c>
       <c r="K13" t="s">
@@ -4335,51 +4337,53 @@
         <v>368</v>
       </c>
       <c r="F75" t="s">
         <v>171</v>
       </c>
       <c r="G75" t="s">
         <v>15</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>369</v>
       </c>
       <c r="J75" t="s">
         <v>369</v>
       </c>
       <c r="K75" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
-      <c r="B76"/>
+      <c r="B76" t="s">
+        <v>11</v>
+      </c>
       <c r="C76" t="s">
         <v>371</v>
       </c>
       <c r="D76" t="s">
         <v>372</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>253</v>
       </c>
       <c r="G76" t="s">
         <v>55</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>373</v>
       </c>
       <c r="J76" t="s">
         <v>373</v>
       </c>
       <c r="K76" t="s">
         <v>374</v>
       </c>