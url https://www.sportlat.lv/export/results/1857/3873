--- v3 (2026-08-05)
+++ v4 (2026-09-19)
@@ -7845,51 +7845,53 @@
         <v>175</v>
       </c>
       <c r="F134" t="s">
         <v>80</v>
       </c>
       <c r="G134" t="s">
         <v>41</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
         <v>573</v>
       </c>
       <c r="J134" t="s">
         <v>573</v>
       </c>
       <c r="K134" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>134</v>
       </c>
-      <c r="B135"/>
+      <c r="B135" t="s">
+        <v>11</v>
+      </c>
       <c r="C135" t="s">
         <v>575</v>
       </c>
       <c r="D135" t="s">
         <v>576</v>
       </c>
       <c r="E135" t="s">
         <v>46</v>
       </c>
       <c r="F135" t="s">
         <v>47</v>
       </c>
       <c r="G135" t="s">
         <v>41</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
         <v>577</v>
       </c>
       <c r="J135" t="s">
         <v>577</v>
       </c>
       <c r="K135" t="s">
@@ -11014,51 +11016,53 @@
         <v>255</v>
       </c>
       <c r="F229" t="s">
         <v>910</v>
       </c>
       <c r="G229" t="s">
         <v>139</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229" t="s">
         <v>906</v>
       </c>
       <c r="J229" t="s">
         <v>906</v>
       </c>
       <c r="K229" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
         <v>229</v>
       </c>
-      <c r="B230"/>
+      <c r="B230" t="s">
+        <v>11</v>
+      </c>
       <c r="C230" t="s">
         <v>376</v>
       </c>
       <c r="D230" t="s">
         <v>911</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
         <v>27</v>
       </c>
       <c r="G230" t="s">
         <v>139</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230" t="s">
         <v>912</v>
       </c>
       <c r="J230" t="s">
         <v>912</v>
       </c>
       <c r="K230" t="s">
         <v>913</v>
       </c>