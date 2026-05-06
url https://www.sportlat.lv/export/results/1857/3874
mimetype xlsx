--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -14473,51 +14473,53 @@
       </c>
       <c r="E302"/>
       <c r="F302" t="s">
         <v>27</v>
       </c>
       <c r="G302" t="s">
         <v>67</v>
       </c>
       <c r="H302">
         <v>1</v>
       </c>
       <c r="I302" t="s">
         <v>1148</v>
       </c>
       <c r="J302" t="s">
         <v>1148</v>
       </c>
       <c r="K302" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
         <v>302</v>
       </c>
-      <c r="B303"/>
+      <c r="B303" t="s">
+        <v>11</v>
+      </c>
       <c r="C303" t="s">
         <v>1150</v>
       </c>
       <c r="D303" t="s">
         <v>1151</v>
       </c>
       <c r="E303"/>
       <c r="F303" t="s">
         <v>1152</v>
       </c>
       <c r="G303" t="s">
         <v>138</v>
       </c>
       <c r="H303">
         <v>1</v>
       </c>
       <c r="I303" t="s">
         <v>1153</v>
       </c>
       <c r="J303" t="s">
         <v>1153</v>
       </c>
       <c r="K303" t="s">
         <v>1154</v>
       </c>