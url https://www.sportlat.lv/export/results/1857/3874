--- v1 (2026-05-06)
+++ v2 (2026-06-21)
@@ -3248,51 +3248,51 @@
   <si>
     <t>RVSK</t>
   </si>
   <si>
     <t>0:48:26</t>
   </si>
   <si>
     <t>00:48:26.00</t>
   </si>
   <si>
     <t>Natālija</t>
   </si>
   <si>
     <t>Besere</t>
   </si>
   <si>
     <t>0:48:44</t>
   </si>
   <si>
     <t>00:48:44.00</t>
   </si>
   <si>
     <t>Katrīna</t>
   </si>
   <si>
-    <t>Bindere-Čodere</t>
+    <t>Bindere</t>
   </si>
   <si>
     <t>0:48:45</t>
   </si>
   <si>
     <t>00:48:45.00</t>
   </si>
   <si>
     <t>Andra</t>
   </si>
   <si>
     <t>Ekmane</t>
   </si>
   <si>
     <t>AkvaVitamīns</t>
   </si>
   <si>
     <t>0:48:55</t>
   </si>
   <si>
     <t>00:48:55.00</t>
   </si>
   <si>
     <t>Sigita</t>
   </si>
@@ -8615,51 +8615,53 @@
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>27</v>
       </c>
       <c r="G126" t="s">
         <v>144</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
         <v>559</v>
       </c>
       <c r="J126" t="s">
         <v>559</v>
       </c>
       <c r="K126" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>126</v>
       </c>
-      <c r="B127"/>
+      <c r="B127" t="s">
+        <v>11</v>
+      </c>
       <c r="C127" t="s">
         <v>561</v>
       </c>
       <c r="D127" t="s">
         <v>562</v>
       </c>
       <c r="E127" t="s">
         <v>563</v>
       </c>
       <c r="F127" t="s">
         <v>154</v>
       </c>
       <c r="G127" t="s">
         <v>138</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
         <v>559</v>
       </c>
       <c r="J127" t="s">
         <v>559</v>
       </c>
       <c r="K127" t="s">
@@ -9413,51 +9415,53 @@
         <v>214</v>
       </c>
       <c r="F150" t="s">
         <v>56</v>
       </c>
       <c r="G150" t="s">
         <v>28</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
         <v>639</v>
       </c>
       <c r="J150" t="s">
         <v>639</v>
       </c>
       <c r="K150" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>150</v>
       </c>
-      <c r="B151"/>
+      <c r="B151" t="s">
+        <v>11</v>
+      </c>
       <c r="C151" t="s">
         <v>581</v>
       </c>
       <c r="D151" t="s">
         <v>641</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
         <v>34</v>
       </c>
       <c r="G151" t="s">
         <v>144</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
         <v>642</v>
       </c>
       <c r="J151" t="s">
         <v>642</v>
       </c>
       <c r="K151" t="s">
         <v>643</v>
       </c>