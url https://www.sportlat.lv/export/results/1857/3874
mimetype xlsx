--- v2 (2026-06-21)
+++ v3 (2026-08-05)
@@ -860,51 +860,51 @@
   <si>
     <t>Saldus boksa klubs</t>
   </si>
   <si>
     <t>0:30:48</t>
   </si>
   <si>
     <t>00:30:48.00</t>
   </si>
   <si>
     <t>Kristers-Ernests</t>
   </si>
   <si>
     <t>Brikmanis</t>
   </si>
   <si>
     <t>0:30:49</t>
   </si>
   <si>
     <t>00:30:49.00</t>
   </si>
   <si>
     <t>Guntis</t>
   </si>
   <si>
-    <t>Strautins</t>
+    <t>Strautiņš</t>
   </si>
   <si>
     <t>Maratona klubs/ Born2win</t>
   </si>
   <si>
     <t>Liepaja</t>
   </si>
   <si>
     <t>0:30:54</t>
   </si>
   <si>
     <t>00:30:54.00</t>
   </si>
   <si>
     <t>Priedītis</t>
   </si>
   <si>
     <t>Saldus vidusskola</t>
   </si>
   <si>
     <t>0:30:56</t>
   </si>
   <si>
     <t>00:30:56.00</t>
   </si>
@@ -4990,51 +4990,53 @@
         <v>66</v>
       </c>
       <c r="F19" t="s">
         <v>27</v>
       </c>
       <c r="G19" t="s">
         <v>28</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>100</v>
       </c>
       <c r="J19" t="s">
         <v>100</v>
       </c>
       <c r="K19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20"/>
+      <c r="B20" t="s">
+        <v>11</v>
+      </c>
       <c r="C20" t="s">
         <v>104</v>
       </c>
       <c r="D20" t="s">
         <v>105</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>28</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>107</v>
       </c>
       <c r="J20" t="s">
         <v>107</v>
       </c>
       <c r="K20" t="s">
         <v>108</v>
       </c>
@@ -6284,51 +6286,53 @@
         <v>122</v>
       </c>
       <c r="F57" t="s">
         <v>56</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>279</v>
       </c>
       <c r="J57" t="s">
         <v>279</v>
       </c>
       <c r="K57" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>57</v>
       </c>
-      <c r="B58"/>
+      <c r="B58" t="s">
+        <v>11</v>
+      </c>
       <c r="C58" t="s">
         <v>281</v>
       </c>
       <c r="D58" t="s">
         <v>282</v>
       </c>
       <c r="E58" t="s">
         <v>283</v>
       </c>
       <c r="F58" t="s">
         <v>284</v>
       </c>
       <c r="G58" t="s">
         <v>16</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>285</v>
       </c>
       <c r="J58" t="s">
         <v>285</v>
       </c>
       <c r="K58" t="s">
@@ -7609,51 +7613,53 @@
         <v>341</v>
       </c>
       <c r="F96" t="s">
         <v>342</v>
       </c>
       <c r="G96" t="s">
         <v>46</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>441</v>
       </c>
       <c r="J96" t="s">
         <v>441</v>
       </c>
       <c r="K96" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
-      <c r="B97"/>
+      <c r="B97" t="s">
+        <v>11</v>
+      </c>
       <c r="C97" t="s">
         <v>422</v>
       </c>
       <c r="D97" t="s">
         <v>443</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>444</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>445</v>
       </c>
       <c r="J97" t="s">
         <v>445</v>
       </c>
       <c r="K97" t="s">
         <v>446</v>
       </c>
@@ -12460,51 +12466,53 @@
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
         <v>56</v>
       </c>
       <c r="G241" t="s">
         <v>16</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" t="s">
         <v>940</v>
       </c>
       <c r="J241" t="s">
         <v>940</v>
       </c>
       <c r="K241" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242"/>
+      <c r="B242" t="s">
+        <v>11</v>
+      </c>
       <c r="C242" t="s">
         <v>942</v>
       </c>
       <c r="D242" t="s">
         <v>893</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
         <v>106</v>
       </c>
       <c r="G242" t="s">
         <v>236</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
         <v>943</v>
       </c>
       <c r="J242" t="s">
         <v>943</v>
       </c>
       <c r="K242" t="s">
         <v>944</v>
       </c>