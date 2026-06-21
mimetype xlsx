--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -12406,51 +12406,53 @@
       </c>
       <c r="E248"/>
       <c r="F248" t="s">
         <v>60</v>
       </c>
       <c r="G248" t="s">
         <v>35</v>
       </c>
       <c r="H248">
         <v>1</v>
       </c>
       <c r="I248" t="s">
         <v>867</v>
       </c>
       <c r="J248" t="s">
         <v>867</v>
       </c>
       <c r="K248" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>248</v>
       </c>
-      <c r="B249"/>
+      <c r="B249" t="s">
+        <v>11</v>
+      </c>
       <c r="C249" t="s">
         <v>729</v>
       </c>
       <c r="D249" t="s">
         <v>871</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
         <v>872</v>
       </c>
       <c r="G249" t="s">
         <v>67</v>
       </c>
       <c r="H249">
         <v>1</v>
       </c>
       <c r="I249" t="s">
         <v>873</v>
       </c>
       <c r="J249" t="s">
         <v>873</v>
       </c>
       <c r="K249" t="s">
         <v>874</v>
       </c>