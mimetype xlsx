--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -11078,51 +11078,53 @@
         <v>425</v>
       </c>
       <c r="F208" t="s">
         <v>60</v>
       </c>
       <c r="G208" t="s">
         <v>67</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" t="s">
         <v>749</v>
       </c>
       <c r="J208" t="s">
         <v>749</v>
       </c>
       <c r="K208" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
         <v>208</v>
       </c>
-      <c r="B209"/>
+      <c r="B209" t="s">
+        <v>11</v>
+      </c>
       <c r="C209" t="s">
         <v>753</v>
       </c>
       <c r="D209" t="s">
         <v>754</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
         <v>746</v>
       </c>
       <c r="G209" t="s">
         <v>35</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209" t="s">
         <v>755</v>
       </c>
       <c r="J209" t="s">
         <v>755</v>
       </c>
       <c r="K209" t="s">
         <v>756</v>
       </c>