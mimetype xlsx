--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1957,51 +1957,53 @@
         <v>110</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>111</v>
       </c>
       <c r="J19" t="s">
         <v>111</v>
       </c>
       <c r="K19" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20"/>
+      <c r="B20" t="s">
+        <v>11</v>
+      </c>
       <c r="C20" t="s">
         <v>113</v>
       </c>
       <c r="D20" t="s">
         <v>114</v>
       </c>
       <c r="E20" t="s">
         <v>115</v>
       </c>
       <c r="F20" t="s">
         <v>116</v>
       </c>
       <c r="G20" t="s">
         <v>47</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>117</v>
       </c>
       <c r="J20" t="s">
         <v>117</v>
       </c>
       <c r="K20" t="s">