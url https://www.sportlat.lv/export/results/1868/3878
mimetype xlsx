--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -3078,51 +3078,53 @@
         <v>268</v>
       </c>
       <c r="F52" t="s">
         <v>269</v>
       </c>
       <c r="G52" t="s">
         <v>47</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>270</v>
       </c>
       <c r="J52" t="s">
         <v>270</v>
       </c>
       <c r="K52" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>52</v>
       </c>
-      <c r="B53"/>
+      <c r="B53" t="s">
+        <v>11</v>
+      </c>
       <c r="C53" t="s">
         <v>71</v>
       </c>
       <c r="D53" t="s">
         <v>272</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>273</v>
       </c>
       <c r="G53" t="s">
         <v>47</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>274</v>
       </c>
       <c r="J53" t="s">
         <v>274</v>
       </c>
       <c r="K53" t="s">
         <v>275</v>
       </c>