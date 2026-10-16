--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="575">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="574">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -1407,53 +1407,50 @@
     <t>Kņaževa</t>
   </si>
   <si>
     <t>Daugavpils Runners</t>
   </si>
   <si>
     <t>0:49:54</t>
   </si>
   <si>
     <t>0:25:27</t>
   </si>
   <si>
     <t>Ringolds</t>
   </si>
   <si>
     <t>Ozoliņš</t>
   </si>
   <si>
     <t>0:50:05</t>
   </si>
   <si>
     <t>0:24:22</t>
   </si>
   <si>
     <t>Alise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reimane</t>
   </si>
   <si>
     <t>0:50:13</t>
   </si>
   <si>
     <t>0:23:38</t>
   </si>
   <si>
     <t>Anete</t>
   </si>
   <si>
     <t>Astaševska</t>
   </si>
   <si>
     <t>0:50:21</t>
   </si>
   <si>
     <t>0:24:51</t>
   </si>
   <si>
     <t>Jēkabsons</t>
   </si>
   <si>
     <t>0:50:22</t>
   </si>
@@ -5360,1036 +5357,1038 @@
         <v>167</v>
       </c>
       <c r="F96" t="s">
         <v>115</v>
       </c>
       <c r="G96" t="s">
         <v>227</v>
       </c>
       <c r="H96">
         <v>2</v>
       </c>
       <c r="I96" t="s">
         <v>462</v>
       </c>
       <c r="J96" t="s">
         <v>463</v>
       </c>
       <c r="K96" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
-      <c r="B97"/>
+      <c r="B97" t="s">
+        <v>11</v>
+      </c>
       <c r="C97" t="s">
         <v>464</v>
       </c>
       <c r="D97" t="s">
-        <v>465</v>
+        <v>343</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>28</v>
       </c>
       <c r="G97" t="s">
         <v>77</v>
       </c>
       <c r="H97">
         <v>2</v>
       </c>
       <c r="I97" t="s">
+        <v>465</v>
+      </c>
+      <c r="J97" t="s">
         <v>466</v>
       </c>
-      <c r="J97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K97" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
+        <v>467</v>
+      </c>
+      <c r="D98" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E98" t="s">
         <v>375</v>
       </c>
       <c r="F98" t="s">
         <v>28</v>
       </c>
       <c r="G98" t="s">
         <v>163</v>
       </c>
       <c r="H98">
         <v>2</v>
       </c>
       <c r="I98" t="s">
+        <v>469</v>
+      </c>
+      <c r="J98" t="s">
         <v>470</v>
       </c>
-      <c r="J98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K98" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99"/>
       <c r="C99" t="s">
         <v>401</v>
       </c>
       <c r="D99" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>63</v>
       </c>
       <c r="G99" t="s">
         <v>15</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99" t="s">
+        <v>472</v>
+      </c>
+      <c r="J99" t="s">
         <v>473</v>
       </c>
-      <c r="J99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K99" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
+        <v>474</v>
+      </c>
+      <c r="D100" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>63</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100" t="s">
+        <v>476</v>
+      </c>
+      <c r="J100" t="s">
         <v>477</v>
       </c>
-      <c r="J100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K100" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
         <v>151</v>
       </c>
       <c r="D101" t="s">
         <v>370</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>115</v>
       </c>
       <c r="G101" t="s">
         <v>64</v>
       </c>
       <c r="H101">
         <v>2</v>
       </c>
       <c r="I101" t="s">
+        <v>478</v>
+      </c>
+      <c r="J101" t="s">
         <v>479</v>
       </c>
-      <c r="J101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K101" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
+        <v>480</v>
+      </c>
+      <c r="D102" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>115</v>
       </c>
       <c r="G102" t="s">
         <v>81</v>
       </c>
       <c r="H102">
         <v>2</v>
       </c>
       <c r="I102" t="s">
+        <v>482</v>
+      </c>
+      <c r="J102" t="s">
         <v>483</v>
       </c>
-      <c r="J102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K102" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
         <v>373</v>
       </c>
       <c r="D103" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>37</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2</v>
       </c>
       <c r="I103" t="s">
+        <v>485</v>
+      </c>
+      <c r="J103" t="s">
         <v>486</v>
       </c>
-      <c r="J103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K103" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>105</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
+        <v>487</v>
+      </c>
+      <c r="D104" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E104" t="s">
         <v>449</v>
       </c>
       <c r="F104" t="s">
         <v>115</v>
       </c>
       <c r="G104" t="s">
         <v>110</v>
       </c>
       <c r="H104">
         <v>2</v>
       </c>
       <c r="I104" t="s">
+        <v>489</v>
+      </c>
+      <c r="J104" t="s">
         <v>490</v>
       </c>
-      <c r="J104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K104" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105"/>
       <c r="C105" t="s">
+        <v>491</v>
+      </c>
+      <c r="D105" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
         <v>163</v>
       </c>
       <c r="H105">
         <v>2</v>
       </c>
       <c r="I105" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="J105" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="K105" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
+        <v>494</v>
+      </c>
+      <c r="D106" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="E106" t="s">
         <v>449</v>
       </c>
       <c r="F106" t="s">
         <v>115</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>2</v>
       </c>
       <c r="I106" t="s">
+        <v>489</v>
+      </c>
+      <c r="J106" t="s">
         <v>490</v>
       </c>
-      <c r="J106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K106" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
+        <v>496</v>
+      </c>
+      <c r="D107" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>115</v>
       </c>
       <c r="G107" t="s">
         <v>81</v>
       </c>
       <c r="H107">
         <v>2</v>
       </c>
       <c r="I107" t="s">
+        <v>498</v>
+      </c>
+      <c r="J107" t="s">
         <v>499</v>
       </c>
-      <c r="J107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K107" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
         <v>133</v>
       </c>
       <c r="D108" t="s">
+        <v>500</v>
+      </c>
+      <c r="E108" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="F108" t="s">
         <v>63</v>
       </c>
       <c r="G108" t="s">
         <v>227</v>
       </c>
       <c r="H108">
         <v>2</v>
       </c>
       <c r="I108" t="s">
+        <v>502</v>
+      </c>
+      <c r="J108" t="s">
         <v>503</v>
       </c>
-      <c r="J108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K108" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
+        <v>504</v>
+      </c>
+      <c r="D109" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="E109" t="s">
         <v>147</v>
       </c>
       <c r="F109" t="s">
         <v>115</v>
       </c>
       <c r="G109" t="s">
         <v>163</v>
       </c>
       <c r="H109">
         <v>2</v>
       </c>
       <c r="I109" t="s">
+        <v>506</v>
+      </c>
+      <c r="J109" t="s">
         <v>507</v>
       </c>
-      <c r="J109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K109" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
+        <v>508</v>
+      </c>
+      <c r="D110" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>163</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110" t="s">
+        <v>510</v>
+      </c>
+      <c r="J110" t="s">
         <v>511</v>
       </c>
-      <c r="J110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K110" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111"/>
       <c r="C111" t="s">
+        <v>512</v>
+      </c>
+      <c r="D111" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>63</v>
       </c>
       <c r="G111" t="s">
         <v>316</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="s">
+        <v>514</v>
+      </c>
+      <c r="J111" t="s">
         <v>515</v>
       </c>
-      <c r="J111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K111" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D112" t="s">
         <v>113</v>
       </c>
       <c r="E112" t="s">
         <v>167</v>
       </c>
       <c r="F112" t="s">
         <v>115</v>
       </c>
       <c r="G112" t="s">
         <v>227</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
       <c r="I112" t="s">
+        <v>517</v>
+      </c>
+      <c r="J112" t="s">
         <v>518</v>
       </c>
-      <c r="J112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K112" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
+        <v>519</v>
+      </c>
+      <c r="D113" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="E113" t="s">
         <v>299</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>77</v>
       </c>
       <c r="H113">
         <v>2</v>
       </c>
       <c r="I113" t="s">
+        <v>521</v>
+      </c>
+      <c r="J113" t="s">
         <v>522</v>
       </c>
-      <c r="J113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K113" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114"/>
       <c r="C114" t="s">
+        <v>523</v>
+      </c>
+      <c r="D114" t="s">
         <v>524</v>
       </c>
-      <c r="D114" t="s">
+      <c r="E114" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="F114" t="s">
         <v>204</v>
       </c>
       <c r="G114" t="s">
         <v>110</v>
       </c>
       <c r="H114">
         <v>2</v>
       </c>
       <c r="I114" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="J114" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="K114" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
+        <v>527</v>
+      </c>
+      <c r="D115" t="s">
         <v>528</v>
       </c>
-      <c r="D115" t="s">
+      <c r="E115" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="F115" t="s">
         <v>450</v>
       </c>
       <c r="G115" t="s">
         <v>316</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115" t="s">
+        <v>530</v>
+      </c>
+      <c r="J115" t="s">
         <v>531</v>
       </c>
-      <c r="J115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K115" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
+        <v>532</v>
+      </c>
+      <c r="D116" t="s">
         <v>533</v>
       </c>
-      <c r="D116" t="s">
+      <c r="E116" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="F116" t="s">
         <v>28</v>
       </c>
       <c r="G116" t="s">
         <v>227</v>
       </c>
       <c r="H116">
         <v>2</v>
       </c>
       <c r="I116" t="s">
+        <v>535</v>
+      </c>
+      <c r="J116" t="s">
         <v>536</v>
       </c>
-      <c r="J116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K116" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117"/>
       <c r="C117" t="s">
         <v>270</v>
       </c>
       <c r="D117" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2</v>
       </c>
       <c r="I117" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="J117" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="K117" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118"/>
       <c r="C118" t="s">
+        <v>540</v>
+      </c>
+      <c r="D118" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="E118" t="s">
         <v>299</v>
       </c>
       <c r="F118" t="s">
         <v>300</v>
       </c>
       <c r="G118" t="s">
         <v>121</v>
       </c>
       <c r="H118">
         <v>2</v>
       </c>
       <c r="I118" t="s">
+        <v>542</v>
+      </c>
+      <c r="J118" t="s">
         <v>543</v>
       </c>
-      <c r="J118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K118" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
+        <v>544</v>
+      </c>
+      <c r="D119" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>349</v>
       </c>
       <c r="G119" t="s">
         <v>121</v>
       </c>
       <c r="H119">
         <v>2</v>
       </c>
       <c r="I119" t="s">
+        <v>546</v>
+      </c>
+      <c r="J119" t="s">
         <v>547</v>
       </c>
-      <c r="J119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K119" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="D120" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="E120" t="s">
         <v>449</v>
       </c>
       <c r="F120" t="s">
         <v>450</v>
       </c>
       <c r="G120" t="s">
         <v>227</v>
       </c>
       <c r="H120">
         <v>2</v>
       </c>
       <c r="I120" t="s">
+        <v>549</v>
+      </c>
+      <c r="J120" t="s">
         <v>550</v>
       </c>
-      <c r="J120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K120" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D121" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>115</v>
       </c>
       <c r="G121" t="s">
         <v>77</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
       <c r="I121" t="s">
+        <v>552</v>
+      </c>
+      <c r="J121" t="s">
         <v>553</v>
       </c>
-      <c r="J121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K121" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>11</v>
       </c>
       <c r="C122" t="s">
+        <v>554</v>
+      </c>
+      <c r="D122" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2</v>
       </c>
       <c r="I122" t="s">
+        <v>557</v>
+      </c>
+      <c r="J122" t="s">
         <v>558</v>
       </c>
-      <c r="J122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K122" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123"/>
       <c r="C123" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D123" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
         <v>115</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
       <c r="H123">
         <v>2</v>
       </c>
       <c r="I123" t="s">
+        <v>560</v>
+      </c>
+      <c r="J123" t="s">
         <v>561</v>
       </c>
-      <c r="J123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K123" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124" t="s">
+        <v>562</v>
+      </c>
+      <c r="D124" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="G124" t="s">
         <v>316</v>
       </c>
       <c r="H124">
         <v>2</v>
       </c>
       <c r="I124" t="s">
+        <v>565</v>
+      </c>
+      <c r="J124" t="s">
         <v>566</v>
       </c>
-      <c r="J124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K124" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>11</v>
       </c>
       <c r="C125" t="s">
         <v>365</v>
       </c>
       <c r="D125" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>115</v>
       </c>
       <c r="G125" t="s">
         <v>77</v>
       </c>
       <c r="H125">
         <v>2</v>
       </c>
       <c r="I125" t="s">
+        <v>568</v>
+      </c>
+      <c r="J125" t="s">
         <v>569</v>
       </c>
-      <c r="J125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K125" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>11</v>
       </c>
       <c r="C126" t="s">
+        <v>570</v>
+      </c>
+      <c r="D126" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>115</v>
       </c>
       <c r="G126" t="s">
         <v>163</v>
       </c>
       <c r="H126">
         <v>2</v>
       </c>
       <c r="I126" t="s">
+        <v>572</v>
+      </c>
+      <c r="J126" t="s">
         <v>573</v>
       </c>
-      <c r="J126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K126" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">