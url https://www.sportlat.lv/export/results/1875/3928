--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -1061,51 +1061,53 @@
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>53</v>
       </c>
       <c r="G10" t="s">
         <v>25</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>54</v>
       </c>
       <c r="J10" t="s">
         <v>54</v>
       </c>
       <c r="K10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11"/>
+      <c r="B11" t="s">
+        <v>11</v>
+      </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>56</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>25</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>57</v>
       </c>
       <c r="J11" t="s">
         <v>57</v>
       </c>
       <c r="K11" t="s">