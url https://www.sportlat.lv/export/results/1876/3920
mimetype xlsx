--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -2977,51 +2977,53 @@
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>149</v>
       </c>
       <c r="G50" t="s">
         <v>63</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>252</v>
       </c>
       <c r="J50" t="s">
         <v>252</v>
       </c>
       <c r="K50" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
       <c r="C51" t="s">
         <v>254</v>
       </c>
       <c r="D51" t="s">
         <v>255</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" t="s">
         <v>90</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>256</v>
       </c>
       <c r="J51" t="s">
         <v>256</v>
       </c>
       <c r="K51" t="s">
         <v>257</v>
       </c>