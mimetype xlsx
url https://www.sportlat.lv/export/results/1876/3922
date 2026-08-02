--- v0 (2026-05-01)
+++ v1 (2026-08-02)
@@ -2876,51 +2876,53 @@
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>154</v>
       </c>
       <c r="G35" t="s">
         <v>40</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35" t="s">
         <v>155</v>
       </c>
       <c r="J35" t="s">
         <v>155</v>
       </c>
       <c r="K35" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
-      <c r="B36"/>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
       <c r="C36" t="s">
         <v>157</v>
       </c>
       <c r="D36" t="s">
         <v>158</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>99</v>
       </c>
       <c r="G36" t="s">
         <v>103</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36" t="s">
         <v>159</v>
       </c>
       <c r="J36" t="s">
         <v>159</v>
       </c>
       <c r="K36" t="s">
         <v>160</v>
       </c>
@@ -3838,51 +3840,53 @@
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>78</v>
       </c>
       <c r="G65" t="s">
         <v>103</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>258</v>
       </c>
       <c r="J65" t="s">
         <v>258</v>
       </c>
       <c r="K65" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66"/>
+      <c r="B66" t="s">
+        <v>30</v>
+      </c>
       <c r="C66" t="s">
         <v>260</v>
       </c>
       <c r="D66" t="s">
         <v>261</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>53</v>
       </c>
       <c r="G66" t="s">
         <v>130</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>262</v>
       </c>
       <c r="J66" t="s">
         <v>262</v>
       </c>
       <c r="K66" t="s">
         <v>263</v>
       </c>