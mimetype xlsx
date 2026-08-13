--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -533,96 +533,102 @@
   <si>
     <t>Jelgava</t>
   </si>
   <si>
     <t>0:54:25</t>
   </si>
   <si>
     <t>0:09:03</t>
   </si>
   <si>
     <t>0:17:48</t>
   </si>
   <si>
     <t>0:26:51</t>
   </si>
   <si>
     <t>0:36:16</t>
   </si>
   <si>
     <t>0:45:08</t>
   </si>
   <si>
     <t>00:54:25.00</t>
   </si>
   <si>
+    <t>Knuts</t>
+  </si>
+  <si>
+    <t>RRS</t>
+  </si>
+  <si>
+    <t>VT12</t>
+  </si>
+  <si>
+    <t>0:55:49</t>
+  </si>
+  <si>
+    <t>0:08:58</t>
+  </si>
+  <si>
+    <t>0:27:13</t>
+  </si>
+  <si>
+    <t>0:36:37</t>
+  </si>
+  <si>
+    <t>0:46:27</t>
+  </si>
+  <si>
+    <t>00:55:49.00</t>
+  </si>
+  <si>
     <t>Emīls</t>
   </si>
   <si>
     <t>Dimza</t>
   </si>
   <si>
     <t>Oleg's School Balozi</t>
   </si>
   <si>
     <t>Ķekava</t>
   </si>
   <si>
-    <t>VT12</t>
-[...5 lines deleted...]
-    <t>0:08:58</t>
+    <t>0:55:50</t>
   </si>
   <si>
     <t>0:18:08</t>
   </si>
   <si>
     <t>0:27:26</t>
   </si>
   <si>
     <t>0:36:38</t>
   </si>
   <si>
-    <t>0:46:27</t>
-[...14 lines deleted...]
-    <t>0:36:37</t>
+    <t>00:55:50.00</t>
   </si>
   <si>
     <t>Oļegs-Maigurs</t>
   </si>
   <si>
     <t>Otava</t>
   </si>
   <si>
     <t>SmartCars.lv/Amserv Motors</t>
   </si>
   <si>
     <t>0:09:48</t>
   </si>
   <si>
     <t>0:18:58</t>
   </si>
   <si>
     <t>0:28:10</t>
   </si>
   <si>
     <t>0:37:30</t>
   </si>
   <si>
     <t>0:46:53</t>
   </si>
@@ -2515,1660 +2521,1660 @@
         <v>169</v>
       </c>
       <c r="M16" t="s">
         <v>170</v>
       </c>
       <c r="N16" t="s">
         <v>171</v>
       </c>
       <c r="O16" t="s">
         <v>166</v>
       </c>
       <c r="P16"/>
       <c r="Q16" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
         <v>173</v>
       </c>
       <c r="D17" t="s">
+        <v>140</v>
+      </c>
+      <c r="E17" t="s">
         <v>174</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>141</v>
+      </c>
+      <c r="G17" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="H17">
         <v>6</v>
       </c>
       <c r="I17" t="s">
+        <v>176</v>
+      </c>
+      <c r="J17" t="s">
+        <v>177</v>
+      </c>
+      <c r="K17" t="s">
+        <v>135</v>
+      </c>
+      <c r="L17" t="s">
         <v>178</v>
       </c>
-      <c r="J17" t="s">
+      <c r="M17" t="s">
         <v>179</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>180</v>
       </c>
-      <c r="L17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O17" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="P17"/>
       <c r="Q17" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
+        <v>182</v>
+      </c>
+      <c r="D18" t="s">
+        <v>183</v>
+      </c>
+      <c r="E18" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" t="s">
         <v>185</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H18">
         <v>6</v>
       </c>
       <c r="I18" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="J18" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="K18" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="L18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N18" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="O18" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="P18"/>
       <c r="Q18" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E19" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F19" t="s">
         <v>141</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>6</v>
       </c>
       <c r="I19" t="s">
         <v>46</v>
       </c>
       <c r="J19" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="K19" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M19" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N19" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O19" t="s">
         <v>46</v>
       </c>
       <c r="P19"/>
       <c r="Q19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>17</v>
       </c>
       <c r="C20" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G20" t="s">
         <v>58</v>
       </c>
       <c r="H20">
         <v>6</v>
       </c>
       <c r="I20" t="s">
         <v>59</v>
       </c>
       <c r="J20" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M20" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="N20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="O20" t="s">
         <v>59</v>
       </c>
       <c r="P20"/>
       <c r="Q20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>6</v>
       </c>
       <c r="I21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="J21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="K21" t="s">
+        <v>212</v>
+      </c>
+      <c r="L21" t="s">
+        <v>213</v>
+      </c>
+      <c r="M21" t="s">
+        <v>214</v>
+      </c>
+      <c r="N21" t="s">
+        <v>215</v>
+      </c>
+      <c r="O21" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>208</v>
       </c>
       <c r="P21"/>
       <c r="Q21" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>17</v>
       </c>
       <c r="C22" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D22" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E22" t="s">
         <v>164</v>
       </c>
       <c r="F22" t="s">
         <v>165</v>
       </c>
       <c r="G22" t="s">
         <v>101</v>
       </c>
       <c r="H22">
         <v>6</v>
       </c>
       <c r="I22" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J22" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="K22" t="s">
+        <v>221</v>
+      </c>
+      <c r="L22" t="s">
+        <v>222</v>
+      </c>
+      <c r="M22" t="s">
+        <v>223</v>
+      </c>
+      <c r="N22" t="s">
+        <v>224</v>
+      </c>
+      <c r="O22" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
       <c r="P22"/>
       <c r="Q22" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D23" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G23" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H23">
         <v>6</v>
       </c>
       <c r="I23" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="J23" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="K23" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L23" t="s">
+        <v>231</v>
+      </c>
+      <c r="M23" t="s">
+        <v>232</v>
+      </c>
+      <c r="N23" t="s">
+        <v>233</v>
+      </c>
+      <c r="O23" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>227</v>
       </c>
       <c r="P23"/>
       <c r="Q23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D24" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E24" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F24" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G24" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H24">
         <v>6</v>
       </c>
       <c r="I24" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J24" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="K24" t="s">
+        <v>242</v>
+      </c>
+      <c r="L24" t="s">
+        <v>243</v>
+      </c>
+      <c r="M24" t="s">
+        <v>244</v>
+      </c>
+      <c r="N24" t="s">
+        <v>245</v>
+      </c>
+      <c r="O24" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
       <c r="P24"/>
       <c r="Q24" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>17</v>
       </c>
       <c r="C25" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D25" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E25" t="s">
         <v>69</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>112</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="J25" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="K25" t="s">
+        <v>251</v>
+      </c>
+      <c r="L25" t="s">
+        <v>252</v>
+      </c>
+      <c r="M25" t="s">
+        <v>253</v>
+      </c>
+      <c r="N25" t="s">
+        <v>254</v>
+      </c>
+      <c r="O25" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
       <c r="P25"/>
       <c r="Q25" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>17</v>
       </c>
       <c r="C26" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D26" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E26" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F26" t="s">
         <v>111</v>
       </c>
       <c r="G26" t="s">
         <v>101</v>
       </c>
       <c r="H26">
         <v>6</v>
       </c>
       <c r="I26" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="J26" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="K26" t="s">
+        <v>261</v>
+      </c>
+      <c r="L26" t="s">
+        <v>262</v>
+      </c>
+      <c r="M26" t="s">
+        <v>263</v>
+      </c>
+      <c r="N26" t="s">
+        <v>264</v>
+      </c>
+      <c r="O26" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>257</v>
       </c>
       <c r="P26"/>
       <c r="Q26" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>17</v>
       </c>
       <c r="C27" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D27" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E27" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27" t="s">
         <v>58</v>
       </c>
       <c r="H27">
         <v>5</v>
       </c>
       <c r="I27" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="K27" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="L27" t="s">
+        <v>270</v>
+      </c>
+      <c r="M27" t="s">
+        <v>271</v>
+      </c>
+      <c r="N27" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>17</v>
       </c>
       <c r="C28" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D28" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>141</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>5</v>
       </c>
       <c r="I28" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="J28" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="K28" t="s">
+        <v>277</v>
+      </c>
+      <c r="L28" t="s">
+        <v>278</v>
+      </c>
+      <c r="M28" t="s">
+        <v>279</v>
+      </c>
+      <c r="N28" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E29" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F29" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G29" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H29">
         <v>5</v>
       </c>
       <c r="I29" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="J29" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="K29" t="s">
+        <v>286</v>
+      </c>
+      <c r="L29" t="s">
+        <v>287</v>
+      </c>
+      <c r="M29" t="s">
+        <v>288</v>
+      </c>
+      <c r="N29" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>17</v>
       </c>
       <c r="C30" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D30" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E30" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F30" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G30" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H30">
         <v>5</v>
       </c>
       <c r="I30" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="J30" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K30" t="s">
+        <v>296</v>
+      </c>
+      <c r="L30" t="s">
+        <v>297</v>
+      </c>
+      <c r="M30" t="s">
+        <v>298</v>
+      </c>
+      <c r="N30" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>17</v>
       </c>
       <c r="C31" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D31" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E31" t="s">
         <v>164</v>
       </c>
       <c r="F31" t="s">
         <v>165</v>
       </c>
       <c r="G31" t="s">
         <v>133</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J31" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="K31" t="s">
+        <v>304</v>
+      </c>
+      <c r="L31" t="s">
+        <v>305</v>
+      </c>
+      <c r="M31" t="s">
+        <v>306</v>
+      </c>
+      <c r="N31" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="F32" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="G32" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H32">
         <v>5</v>
       </c>
       <c r="I32" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="J32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K32" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="L32" t="s">
+        <v>312</v>
+      </c>
+      <c r="M32" t="s">
+        <v>313</v>
+      </c>
+      <c r="N32" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="C33" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D33" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E33" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F33" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>5</v>
       </c>
       <c r="I33" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="J33" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="K33" t="s">
+        <v>319</v>
+      </c>
+      <c r="L33" t="s">
+        <v>320</v>
+      </c>
+      <c r="M33" t="s">
+        <v>321</v>
+      </c>
+      <c r="N33" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>17</v>
       </c>
       <c r="C34" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D34" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E34" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F34" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G34" t="s">
         <v>112</v>
       </c>
       <c r="H34">
         <v>5</v>
       </c>
       <c r="I34" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="J34" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="K34" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="L34" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M34" t="s">
         <v>52</v>
       </c>
       <c r="N34" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D35" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G35" t="s">
         <v>58</v>
       </c>
       <c r="H35">
         <v>4</v>
       </c>
       <c r="I35" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="J35" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="K35" t="s">
+        <v>337</v>
+      </c>
+      <c r="L35" t="s">
+        <v>338</v>
+      </c>
+      <c r="M35" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>17</v>
       </c>
       <c r="C36" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D36" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E36" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F36" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G36" t="s">
         <v>112</v>
       </c>
       <c r="H36">
         <v>4</v>
       </c>
       <c r="I36" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="J36" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="K36" t="s">
+        <v>345</v>
+      </c>
+      <c r="L36" t="s">
+        <v>346</v>
+      </c>
+      <c r="M36" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D37" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E37" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F37" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="G37" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J37" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="K37" t="s">
+        <v>354</v>
+      </c>
+      <c r="L37" t="s">
+        <v>355</v>
+      </c>
+      <c r="M37" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D38" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="G38" t="s">
         <v>112</v>
       </c>
       <c r="H38">
         <v>4</v>
       </c>
       <c r="I38" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="J38" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="K38" t="s">
+        <v>362</v>
+      </c>
+      <c r="L38" t="s">
+        <v>363</v>
+      </c>
+      <c r="M38" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D39" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E39" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F39" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G39" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
       <c r="I39" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="J39" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="K39" t="s">
+        <v>368</v>
+      </c>
+      <c r="L39" t="s">
+        <v>369</v>
+      </c>
+      <c r="M39" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>17</v>
       </c>
       <c r="C40" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D40" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="G40" t="s">
         <v>133</v>
       </c>
       <c r="H40">
         <v>4</v>
       </c>
       <c r="I40" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="J40" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="K40" t="s">
+        <v>376</v>
+      </c>
+      <c r="L40" t="s">
+        <v>377</v>
+      </c>
+      <c r="M40" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D41" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="G41" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="H41">
         <v>4</v>
       </c>
       <c r="I41" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="J41" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="K41" t="s">
         <v>38</v>
       </c>
       <c r="L41" t="s">
+        <v>384</v>
+      </c>
+      <c r="M41" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>17</v>
       </c>
       <c r="C42" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D42" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E42" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F42" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>4</v>
       </c>
       <c r="I42" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="J42" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="K42" t="s">
         <v>150</v>
       </c>
       <c r="L42" t="s">
+        <v>391</v>
+      </c>
+      <c r="M42" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>17</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E43" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F43" t="s">
         <v>111</v>
       </c>
       <c r="G43" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H43">
         <v>4</v>
       </c>
       <c r="I43" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="J43" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="K43" t="s">
+        <v>397</v>
+      </c>
+      <c r="L43" t="s">
+        <v>398</v>
+      </c>
+      <c r="M43" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>17</v>
       </c>
       <c r="C44" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D44" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E44" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F44" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="G44" t="s">
         <v>58</v>
       </c>
       <c r="H44">
         <v>3</v>
       </c>
       <c r="I44" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="J44" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="K44" t="s">
+        <v>406</v>
+      </c>
+      <c r="L44" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D45" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G45" t="s">
         <v>101</v>
       </c>
       <c r="H45">
         <v>3</v>
       </c>
       <c r="I45" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="J45" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="K45" t="s">
+        <v>412</v>
+      </c>
+      <c r="L45" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>17</v>
       </c>
       <c r="C46" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D46" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>141</v>
       </c>
       <c r="G46" t="s">
         <v>133</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="J46" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="K46" t="s">
+        <v>418</v>
+      </c>
+      <c r="L46" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D47" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G47" t="s">
         <v>133</v>
       </c>
       <c r="H47">
         <v>3</v>
       </c>
       <c r="I47" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="J47" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="K47" t="s">
+        <v>424</v>
+      </c>
+      <c r="L47" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D48" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G48" t="s">
         <v>133</v>
       </c>
       <c r="H48">
         <v>3</v>
       </c>
       <c r="I48" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="J48" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="K48" t="s">
+        <v>424</v>
+      </c>
+      <c r="L48" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D49" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G49" t="s">
         <v>133</v>
       </c>
       <c r="H49">
         <v>3</v>
       </c>
       <c r="I49" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="J49" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="K49" t="s">
+        <v>432</v>
+      </c>
+      <c r="L49" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D50" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G50" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="J50" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="K50" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>17</v>
       </c>
       <c r="C51" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D51" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G51" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="J51" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">