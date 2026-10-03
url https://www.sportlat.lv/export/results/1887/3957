--- v1 (2026-08-19)
+++ v2 (2026-10-03)
@@ -14497,51 +14497,53 @@
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
         <v>29</v>
       </c>
       <c r="G296" t="s">
         <v>220</v>
       </c>
       <c r="H296">
         <v>1</v>
       </c>
       <c r="I296" t="s">
         <v>1182</v>
       </c>
       <c r="J296" t="s">
         <v>1182</v>
       </c>
       <c r="K296" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
         <v>296</v>
       </c>
-      <c r="B297"/>
+      <c r="B297" t="s">
+        <v>11</v>
+      </c>
       <c r="C297" t="s">
         <v>217</v>
       </c>
       <c r="D297" t="s">
         <v>985</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
         <v>56</v>
       </c>
       <c r="G297" t="s">
         <v>786</v>
       </c>
       <c r="H297">
         <v>1</v>
       </c>
       <c r="I297" t="s">
         <v>1186</v>
       </c>
       <c r="J297" t="s">
         <v>1186</v>
       </c>
       <c r="K297" t="s">
         <v>1187</v>
       </c>