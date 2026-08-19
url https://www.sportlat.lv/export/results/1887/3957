--- v0 (2026-07-05)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1412">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1418">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -2978,50 +2978,65 @@
   <si>
     <t>01:03:48.62</t>
   </si>
   <si>
     <t>Markevics</t>
   </si>
   <si>
     <t>1:04:16</t>
   </si>
   <si>
     <t>01:04:07.99</t>
   </si>
   <si>
     <t>Anda</t>
   </si>
   <si>
     <t>Grīviņa</t>
   </si>
   <si>
     <t>1:04:22</t>
   </si>
   <si>
     <t>01:04:13.27</t>
   </si>
   <si>
+    <t>Viktorija</t>
+  </si>
+  <si>
+    <t>Putniņa</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>1:04:35</t>
+  </si>
+  <si>
+    <t>1:04:33</t>
+  </si>
+  <si>
     <t>Eduards</t>
   </si>
   <si>
     <t>Baumanis</t>
   </si>
   <si>
     <t>1:04:47</t>
   </si>
   <si>
     <t>01:04:22.37</t>
   </si>
   <si>
     <t>Straume</t>
   </si>
   <si>
     <t>Maratona klubs/VSK</t>
   </si>
   <si>
     <t>Krustpils</t>
   </si>
   <si>
     <t>1:04:52</t>
   </si>
   <si>
     <t>01:04:36.16</t>
@@ -3173,50 +3188,62 @@
   <si>
     <t>01:06:28.42</t>
   </si>
   <si>
     <t>Tumulis</t>
   </si>
   <si>
     <t>1:06:39</t>
   </si>
   <si>
     <t>01:06:21.65</t>
   </si>
   <si>
     <t>01:06:27.11</t>
   </si>
   <si>
     <t>old crabs</t>
   </si>
   <si>
     <t>1:06:51</t>
   </si>
   <si>
     <t>01:06:21.19</t>
   </si>
   <si>
+    <t>Salacgrìvas Avantùristi</t>
+  </si>
+  <si>
+    <t>Salacgrìva</t>
+  </si>
+  <si>
+    <t>1:07:05</t>
+  </si>
+  <si>
+    <t>01:07:02.99</t>
+  </si>
+  <si>
     <t>Ķibilds</t>
   </si>
   <si>
     <t>Zibenīgās zeķes</t>
   </si>
   <si>
     <t>1:07:09</t>
   </si>
   <si>
     <t>01:06:44.39</t>
   </si>
   <si>
     <t>Kalvāne</t>
   </si>
   <si>
     <t>1:07:16</t>
   </si>
   <si>
     <t>01:06:51.86</t>
   </si>
   <si>
     <t>Tālis</t>
   </si>
   <si>
     <t>Zāns</t>
@@ -3687,59 +3714,50 @@
     <t>01:13:49.75</t>
   </si>
   <si>
     <t>Liene</t>
   </si>
   <si>
     <t>Nikolajeva</t>
   </si>
   <si>
     <t>Kocēnu sporta klubs</t>
   </si>
   <si>
     <t>1:14:23</t>
   </si>
   <si>
     <t>01:13:57.31</t>
   </si>
   <si>
     <t>Nikolajevs</t>
   </si>
   <si>
     <t>1:14:24</t>
   </si>
   <si>
     <t>01:13:57.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>01:14:06.99</t>
   </si>
   <si>
     <t>Tauriņa</t>
   </si>
   <si>
     <t>1:14:33</t>
   </si>
   <si>
     <t>01:14:22.54</t>
   </si>
   <si>
     <t>Akūlovs</t>
   </si>
   <si>
     <t>1:14:50</t>
   </si>
   <si>
     <t>01:14:06.72</t>
   </si>
   <si>
     <t>1:14:51</t>
   </si>
   <si>
     <t>01:14:08.77</t>
   </si>
@@ -4597,51 +4615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K365"/>
+  <dimension ref="A1:K366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6977,51 +6995,53 @@
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>29</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>341</v>
       </c>
       <c r="J70" t="s">
         <v>341</v>
       </c>
       <c r="K70" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>69</v>
       </c>
-      <c r="B71"/>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
       <c r="C71" t="s">
         <v>257</v>
       </c>
       <c r="D71" t="s">
         <v>343</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>344</v>
       </c>
       <c r="G71" t="s">
         <v>16</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>341</v>
       </c>
       <c r="J71" t="s">
         <v>341</v>
       </c>
       <c r="K71" t="s">
         <v>345</v>
       </c>
@@ -10895,84 +10915,84 @@
       </c>
       <c r="E188" t="s">
         <v>807</v>
       </c>
       <c r="F188" t="s">
         <v>808</v>
       </c>
       <c r="G188" t="s">
         <v>171</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188" t="s">
         <v>802</v>
       </c>
       <c r="J188" t="s">
         <v>802</v>
       </c>
       <c r="K188" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>11</v>
       </c>
       <c r="C189" t="s">
         <v>713</v>
       </c>
       <c r="D189" t="s">
         <v>810</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
         <v>120</v>
       </c>
       <c r="G189" t="s">
         <v>30</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189" t="s">
         <v>811</v>
       </c>
       <c r="J189" t="s">
         <v>811</v>
       </c>
       <c r="K189" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>11</v>
       </c>
       <c r="C190" t="s">
         <v>217</v>
       </c>
       <c r="D190" t="s">
         <v>813</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
         <v>29</v>
       </c>
       <c r="G190" t="s">
         <v>149</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190" t="s">
         <v>811</v>
       </c>
       <c r="J190" t="s">
         <v>811</v>
@@ -12539,4267 +12559,4304 @@
         <v>1</v>
       </c>
       <c r="I237" t="s">
         <v>986</v>
       </c>
       <c r="J237" t="s">
         <v>986</v>
       </c>
       <c r="K237" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>11</v>
       </c>
       <c r="C238" t="s">
         <v>988</v>
       </c>
       <c r="D238" t="s">
         <v>989</v>
       </c>
-      <c r="E238"/>
+      <c r="E238" t="s">
+        <v>990</v>
+      </c>
       <c r="F238" t="s">
         <v>46</v>
       </c>
       <c r="G238" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="J238" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="K238" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>11</v>
       </c>
       <c r="C239" t="s">
-        <v>512</v>
+        <v>993</v>
       </c>
       <c r="D239" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      </c>
+        <v>994</v>
+      </c>
+      <c r="E239"/>
       <c r="F239" t="s">
-        <v>994</v>
+        <v>46</v>
       </c>
       <c r="G239" t="s">
-        <v>260</v>
+        <v>58</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
       <c r="I239" t="s">
         <v>995</v>
       </c>
       <c r="J239" t="s">
         <v>995</v>
       </c>
       <c r="K239" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
         <v>239</v>
       </c>
-      <c r="B240"/>
+      <c r="B240" t="s">
+        <v>11</v>
+      </c>
       <c r="C240" t="s">
-        <v>217</v>
+        <v>512</v>
       </c>
       <c r="D240" t="s">
         <v>997</v>
       </c>
-      <c r="E240"/>
+      <c r="E240" t="s">
+        <v>998</v>
+      </c>
       <c r="F240" t="s">
-        <v>29</v>
+        <v>999</v>
       </c>
       <c r="G240" t="s">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="H240">
         <v>1</v>
       </c>
       <c r="I240" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="J240" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="K240" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
         <v>240</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B241"/>
       <c r="C241" t="s">
-        <v>704</v>
+        <v>217</v>
       </c>
       <c r="D241" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1002</v>
+      </c>
+      <c r="E241"/>
       <c r="F241" t="s">
         <v>29</v>
       </c>
       <c r="G241" t="s">
-        <v>65</v>
+        <v>149</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="J241" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="K241" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>11</v>
       </c>
       <c r="C242" t="s">
-        <v>400</v>
+        <v>704</v>
       </c>
       <c r="D242" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E242" t="s">
-        <v>126</v>
+        <v>1006</v>
       </c>
       <c r="F242" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="G242" t="s">
-        <v>260</v>
+        <v>65</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="J242" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="K242" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>11</v>
       </c>
       <c r="C243" t="s">
-        <v>1007</v>
+        <v>400</v>
       </c>
       <c r="D243" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="E243" t="s">
-        <v>1009</v>
+        <v>126</v>
       </c>
       <c r="F243" t="s">
-        <v>959</v>
+        <v>126</v>
       </c>
       <c r="G243" t="s">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="H243">
         <v>1</v>
       </c>
       <c r="I243" t="s">
         <v>1010</v>
       </c>
       <c r="J243" t="s">
         <v>1010</v>
       </c>
       <c r="K243" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
         <v>243</v>
       </c>
-      <c r="B244"/>
+      <c r="B244" t="s">
+        <v>11</v>
+      </c>
       <c r="C244" t="s">
-        <v>38</v>
+        <v>1012</v>
       </c>
       <c r="D244" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E244"/>
+        <v>1013</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1014</v>
+      </c>
       <c r="F244" t="s">
-        <v>57</v>
+        <v>959</v>
       </c>
       <c r="G244" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="H244">
         <v>1</v>
       </c>
       <c r="I244" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="J244" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="K244" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
         <v>244</v>
       </c>
-      <c r="B245" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B245"/>
       <c r="C245" t="s">
-        <v>129</v>
+        <v>38</v>
       </c>
       <c r="D245" t="s">
-        <v>1014</v>
+        <v>55</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="G245" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="H245">
         <v>1</v>
       </c>
       <c r="I245" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="J245" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="K245" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>245</v>
       </c>
-      <c r="B246"/>
+      <c r="B246" t="s">
+        <v>11</v>
+      </c>
       <c r="C246" t="s">
-        <v>460</v>
+        <v>129</v>
       </c>
       <c r="D246" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="E246"/>
       <c r="F246" t="s">
-        <v>437</v>
+        <v>29</v>
       </c>
       <c r="G246" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="H246">
         <v>1</v>
       </c>
       <c r="I246" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="J246" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="K246" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247"/>
       <c r="C247" t="s">
-        <v>1020</v>
+        <v>460</v>
       </c>
       <c r="D247" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E247"/>
       <c r="F247" t="s">
-        <v>1022</v>
+        <v>437</v>
       </c>
       <c r="G247" t="s">
         <v>149</v>
       </c>
       <c r="H247">
         <v>1</v>
       </c>
       <c r="I247" t="s">
         <v>1023</v>
       </c>
       <c r="J247" t="s">
         <v>1023</v>
       </c>
       <c r="K247" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>247</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B248"/>
       <c r="C248" t="s">
         <v>1025</v>
       </c>
       <c r="D248" t="s">
-        <v>958</v>
-[...1 lines deleted...]
-      <c r="E248" t="s">
         <v>1026</v>
       </c>
+      <c r="E248"/>
       <c r="F248" t="s">
-        <v>46</v>
+        <v>1027</v>
       </c>
       <c r="G248" t="s">
-        <v>786</v>
+        <v>149</v>
       </c>
       <c r="H248">
         <v>1</v>
       </c>
       <c r="I248" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="J248" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="K248" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>11</v>
       </c>
       <c r="C249" t="s">
-        <v>378</v>
+        <v>1030</v>
       </c>
       <c r="D249" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="E249"/>
+        <v>958</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1031</v>
+      </c>
       <c r="F249" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G249" t="s">
-        <v>23</v>
+        <v>786</v>
       </c>
       <c r="H249">
         <v>1</v>
       </c>
       <c r="I249" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="J249" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="K249" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>11</v>
       </c>
       <c r="C250" t="s">
-        <v>795</v>
+        <v>378</v>
       </c>
       <c r="D250" t="s">
-        <v>233</v>
+        <v>103</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="G250" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="H250">
         <v>1</v>
       </c>
       <c r="I250" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="J250" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="K250" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
         <v>250</v>
       </c>
-      <c r="B251"/>
+      <c r="B251" t="s">
+        <v>11</v>
+      </c>
       <c r="C251" t="s">
-        <v>1033</v>
+        <v>795</v>
       </c>
       <c r="D251" t="s">
-        <v>1034</v>
+        <v>233</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G251" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="H251">
         <v>1</v>
       </c>
       <c r="I251" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="J251" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="K251" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252"/>
       <c r="C252" t="s">
-        <v>346</v>
+        <v>1038</v>
       </c>
       <c r="D252" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G252" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="H252">
         <v>1</v>
       </c>
       <c r="I252" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="J252" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="K252" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
         <v>252</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B253"/>
       <c r="C253" t="s">
-        <v>1039</v>
+        <v>346</v>
       </c>
       <c r="D253" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G253" t="s">
         <v>65</v>
       </c>
       <c r="H253">
         <v>1</v>
       </c>
       <c r="I253" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="J253" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="K253" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
         <v>253</v>
       </c>
-      <c r="B254"/>
+      <c r="B254" t="s">
+        <v>11</v>
+      </c>
       <c r="C254" t="s">
-        <v>460</v>
+        <v>1044</v>
       </c>
       <c r="D254" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G254" t="s">
-        <v>166</v>
+        <v>65</v>
       </c>
       <c r="H254">
         <v>1</v>
       </c>
       <c r="I254" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="J254" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="K254" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
         <v>254</v>
       </c>
-      <c r="B255" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B255"/>
       <c r="C255" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="D255" t="s">
-        <v>1046</v>
-[...3 lines deleted...]
-      </c>
+        <v>1048</v>
+      </c>
+      <c r="E255"/>
       <c r="F255" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G255" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H255">
         <v>1</v>
       </c>
       <c r="I255" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="J255" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="K255" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B256" t="s">
         <v>11</v>
       </c>
       <c r="C256" t="s">
-        <v>75</v>
+        <v>471</v>
       </c>
       <c r="D256" t="s">
-        <v>351</v>
+        <v>1051</v>
       </c>
       <c r="E256" t="s">
-        <v>844</v>
+        <v>125</v>
       </c>
       <c r="F256" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G256" t="s">
-        <v>260</v>
+        <v>171</v>
       </c>
       <c r="H256">
         <v>1</v>
       </c>
       <c r="I256" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="J256" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="K256" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B257" t="s">
         <v>11</v>
       </c>
       <c r="C257" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D257" t="s">
-        <v>103</v>
+        <v>351</v>
       </c>
       <c r="E257" t="s">
-        <v>1050</v>
+        <v>844</v>
       </c>
       <c r="F257" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G257" t="s">
-        <v>65</v>
+        <v>260</v>
       </c>
       <c r="H257">
         <v>1</v>
       </c>
       <c r="I257" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="J257" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="K257" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>11</v>
       </c>
       <c r="C258" t="s">
-        <v>424</v>
+        <v>107</v>
       </c>
       <c r="D258" t="s">
-        <v>1053</v>
+        <v>103</v>
       </c>
       <c r="E258" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="F258" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G258" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="H258">
         <v>1</v>
       </c>
       <c r="I258" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="J258" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="K258" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
         <v>258</v>
       </c>
-      <c r="B259"/>
+      <c r="B259" t="s">
+        <v>11</v>
+      </c>
       <c r="C259" t="s">
         <v>641</v>
       </c>
       <c r="D259" t="s">
-        <v>1057</v>
+        <v>110</v>
       </c>
       <c r="E259" t="s">
-        <v>161</v>
+        <v>1058</v>
       </c>
       <c r="F259" t="s">
-        <v>161</v>
+        <v>1059</v>
       </c>
       <c r="G259" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="H259">
         <v>1</v>
       </c>
       <c r="I259" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="J259" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="K259" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>11</v>
       </c>
       <c r="C260" t="s">
-        <v>1060</v>
+        <v>424</v>
       </c>
       <c r="D260" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="E260"/>
+        <v>1062</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1063</v>
+      </c>
       <c r="F260" t="s">
         <v>46</v>
       </c>
       <c r="G260" t="s">
-        <v>180</v>
+        <v>23</v>
       </c>
       <c r="H260">
         <v>1</v>
       </c>
       <c r="I260" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="J260" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="K260" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261"/>
       <c r="C261" t="s">
-        <v>217</v>
+        <v>641</v>
       </c>
       <c r="D261" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="E261"/>
+        <v>1066</v>
+      </c>
+      <c r="E261" t="s">
+        <v>161</v>
+      </c>
       <c r="F261" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="G261" t="s">
-        <v>220</v>
+        <v>149</v>
       </c>
       <c r="H261">
         <v>1</v>
       </c>
       <c r="I261" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="J261" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="K261" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>11</v>
       </c>
       <c r="C262" t="s">
-        <v>75</v>
+        <v>1069</v>
       </c>
       <c r="D262" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="E262"/>
       <c r="F262" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G262" t="s">
-        <v>65</v>
+        <v>180</v>
       </c>
       <c r="H262">
         <v>1</v>
       </c>
       <c r="I262" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="J262" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="K262" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263"/>
       <c r="C263" t="s">
-        <v>1070</v>
+        <v>217</v>
       </c>
       <c r="D263" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="G263" t="s">
         <v>220</v>
       </c>
       <c r="H263">
         <v>1</v>
       </c>
       <c r="I263" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="J263" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="K263" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>11</v>
       </c>
       <c r="C264" t="s">
-        <v>1074</v>
+        <v>75</v>
       </c>
       <c r="D264" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="E264"/>
+        <v>303</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1076</v>
+      </c>
       <c r="F264" t="s">
-        <v>1075</v>
+        <v>22</v>
       </c>
       <c r="G264" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="H264">
         <v>1</v>
       </c>
       <c r="I264" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="J264" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="K264" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
         <v>264</v>
       </c>
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B265"/>
       <c r="C265" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D265" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="E265"/>
       <c r="F265" t="s">
         <v>57</v>
       </c>
       <c r="G265" t="s">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="H265">
         <v>1</v>
       </c>
       <c r="I265" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="J265" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="K265" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
         <v>265</v>
       </c>
-      <c r="B266"/>
+      <c r="B266" t="s">
+        <v>11</v>
+      </c>
       <c r="C266" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D266" t="s">
-        <v>566</v>
-[...3 lines deleted...]
-      </c>
+        <v>905</v>
+      </c>
+      <c r="E266"/>
       <c r="F266" t="s">
-        <v>57</v>
+        <v>1084</v>
       </c>
       <c r="G266" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="H266">
         <v>1</v>
       </c>
       <c r="I266" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="J266" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="K266" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
         <v>266</v>
       </c>
-      <c r="B267"/>
+      <c r="B267" t="s">
+        <v>11</v>
+      </c>
       <c r="C267" t="s">
-        <v>832</v>
+        <v>1087</v>
       </c>
       <c r="D267" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="G267" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="H267">
         <v>1</v>
       </c>
       <c r="I267" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="J267" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="K267" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268"/>
       <c r="C268" t="s">
-        <v>641</v>
+        <v>1091</v>
       </c>
       <c r="D268" t="s">
-        <v>1088</v>
-[...1 lines deleted...]
-      <c r="E268"/>
+        <v>566</v>
+      </c>
+      <c r="E268" t="s">
+        <v>567</v>
+      </c>
       <c r="F268" t="s">
-        <v>427</v>
+        <v>57</v>
       </c>
       <c r="G268" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="H268">
         <v>1</v>
       </c>
       <c r="I268" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="J268" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="K268" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>268</v>
       </c>
-      <c r="B269" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B269"/>
       <c r="C269" t="s">
-        <v>1091</v>
+        <v>832</v>
       </c>
       <c r="D269" t="s">
-        <v>965</v>
+        <v>1094</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>333</v>
+        <v>29</v>
       </c>
       <c r="G269" t="s">
-        <v>786</v>
+        <v>149</v>
       </c>
       <c r="H269">
         <v>1</v>
       </c>
       <c r="I269" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="J269" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="K269" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B270"/>
       <c r="C270" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
       <c r="D270" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="E270"/>
       <c r="F270" t="s">
-        <v>29</v>
+        <v>427</v>
       </c>
       <c r="G270" t="s">
-        <v>149</v>
+        <v>220</v>
       </c>
       <c r="H270">
         <v>1</v>
       </c>
       <c r="I270" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="J270" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="K270" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="B271"/>
+        <v>270</v>
+      </c>
+      <c r="B271" t="s">
+        <v>11</v>
+      </c>
       <c r="C271" t="s">
-        <v>129</v>
+        <v>1100</v>
       </c>
       <c r="D271" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>965</v>
+      </c>
+      <c r="E271"/>
       <c r="F271" t="s">
-        <v>94</v>
+        <v>333</v>
       </c>
       <c r="G271" t="s">
-        <v>23</v>
+        <v>786</v>
       </c>
       <c r="H271">
         <v>1</v>
       </c>
       <c r="I271" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="J271" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="K271" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B272"/>
       <c r="C272" t="s">
-        <v>1099</v>
+        <v>624</v>
       </c>
       <c r="D272" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="E272"/>
+        <v>1103</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1104</v>
+      </c>
       <c r="F272" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="G272" t="s">
-        <v>786</v>
+        <v>149</v>
       </c>
       <c r="H272">
         <v>1</v>
       </c>
       <c r="I272" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="J272" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="K272" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="B273"/>
       <c r="C273" t="s">
-        <v>1103</v>
+        <v>129</v>
       </c>
       <c r="D273" t="s">
+        <v>340</v>
+      </c>
+      <c r="E273" t="s">
         <v>1104</v>
       </c>
-      <c r="E273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="G273" t="s">
-        <v>220</v>
+        <v>23</v>
       </c>
       <c r="H273">
         <v>1</v>
       </c>
       <c r="I273" t="s">
         <v>1105</v>
       </c>
       <c r="J273" t="s">
         <v>1105</v>
       </c>
       <c r="K273" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274"/>
       <c r="C274" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D274" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
         <v>110</v>
       </c>
       <c r="G274" t="s">
-        <v>166</v>
+        <v>786</v>
       </c>
       <c r="H274">
         <v>1</v>
       </c>
       <c r="I274" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="J274" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="K274" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>11</v>
       </c>
       <c r="C275" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D275" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="E275"/>
+        <v>1113</v>
+      </c>
+      <c r="E275" t="s">
+        <v>125</v>
+      </c>
       <c r="F275" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G275" t="s">
         <v>220</v>
       </c>
       <c r="H275">
         <v>1</v>
       </c>
       <c r="I275" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="J275" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="K275" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
         <v>275</v>
       </c>
-      <c r="B276" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B276"/>
       <c r="C276" t="s">
-        <v>75</v>
+        <v>1116</v>
       </c>
       <c r="D276" t="s">
-        <v>1115</v>
-[...3 lines deleted...]
-      </c>
+        <v>1117</v>
+      </c>
+      <c r="E276"/>
       <c r="F276" t="s">
         <v>110</v>
       </c>
       <c r="G276" t="s">
-        <v>23</v>
+        <v>166</v>
       </c>
       <c r="H276">
         <v>1</v>
       </c>
       <c r="I276" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="J276" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="K276" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>11</v>
       </c>
       <c r="C277" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D277" t="s">
-        <v>1119</v>
-[...3 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="E277"/>
       <c r="F277" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G277" t="s">
-        <v>716</v>
+        <v>220</v>
       </c>
       <c r="H277">
         <v>1</v>
       </c>
       <c r="I277" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="J277" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="K277" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>11</v>
       </c>
       <c r="C278" t="s">
-        <v>217</v>
+        <v>75</v>
       </c>
       <c r="D278" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E278" t="s">
-        <v>1120</v>
+        <v>325</v>
       </c>
       <c r="F278" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="G278" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H278">
         <v>1</v>
       </c>
       <c r="I278" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="J278" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="K278" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B279" t="s">
         <v>11</v>
       </c>
       <c r="C279" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="D279" t="s">
-        <v>1126</v>
-[...1 lines deleted...]
-      <c r="E279"/>
+        <v>1128</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1129</v>
+      </c>
       <c r="F279" t="s">
         <v>29</v>
       </c>
       <c r="G279" t="s">
-        <v>149</v>
+        <v>716</v>
       </c>
       <c r="H279">
         <v>1</v>
       </c>
       <c r="I279" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="J279" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="K279" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B280" t="s">
         <v>11</v>
       </c>
       <c r="C280" t="s">
+        <v>217</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E280" t="s">
         <v>1129</v>
-      </c>
-[...4 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="F280" t="s">
         <v>29</v>
       </c>
       <c r="G280" t="s">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="H280">
         <v>1</v>
       </c>
       <c r="I280" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="J280" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="K280" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
         <v>281</v>
       </c>
       <c r="B281" t="s">
         <v>11</v>
       </c>
       <c r="C281" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D281" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="G281" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
       <c r="H281">
         <v>1</v>
       </c>
       <c r="I281" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="J281" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="K281" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
         <v>280</v>
       </c>
-      <c r="B282"/>
+      <c r="B282" t="s">
+        <v>11</v>
+      </c>
       <c r="C282" t="s">
-        <v>832</v>
+        <v>1138</v>
       </c>
       <c r="D282" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="E282"/>
+        <v>1139</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1140</v>
+      </c>
       <c r="F282" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G282" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="H282">
         <v>1</v>
       </c>
       <c r="I282" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="J282" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="K282" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>11</v>
       </c>
       <c r="C283" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="D283" t="s">
-        <v>1140</v>
-[...3 lines deleted...]
-      </c>
+        <v>1143</v>
+      </c>
+      <c r="E283"/>
       <c r="F283" t="s">
         <v>57</v>
       </c>
       <c r="G283" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="H283">
         <v>1</v>
       </c>
       <c r="I283" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="J283" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="K283" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
         <v>283</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B284"/>
       <c r="C284" t="s">
-        <v>984</v>
+        <v>832</v>
       </c>
       <c r="D284" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
         <v>46</v>
       </c>
       <c r="G284" t="s">
         <v>149</v>
       </c>
       <c r="H284">
         <v>1</v>
       </c>
       <c r="I284" t="s">
         <v>1144</v>
       </c>
       <c r="J284" t="s">
         <v>1144</v>
       </c>
       <c r="K284" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>11</v>
       </c>
       <c r="C285" t="s">
-        <v>443</v>
+        <v>1148</v>
       </c>
       <c r="D285" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="E285"/>
+        <v>1149</v>
+      </c>
+      <c r="E285" t="s">
+        <v>57</v>
+      </c>
       <c r="F285" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="G285" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H285">
         <v>1</v>
       </c>
       <c r="I285" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="J285" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="K285" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
         <v>285</v>
       </c>
-      <c r="B286"/>
+      <c r="B286" t="s">
+        <v>11</v>
+      </c>
       <c r="C286" t="s">
-        <v>158</v>
+        <v>984</v>
       </c>
       <c r="D286" t="s">
-        <v>228</v>
+        <v>1152</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>344</v>
+        <v>46</v>
       </c>
       <c r="G286" t="s">
-        <v>65</v>
+        <v>149</v>
       </c>
       <c r="H286">
         <v>1</v>
       </c>
       <c r="I286" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="J286" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="K286" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>11</v>
       </c>
       <c r="C287" t="s">
-        <v>792</v>
+        <v>443</v>
       </c>
       <c r="D287" t="s">
-        <v>1150</v>
-[...3 lines deleted...]
-      </c>
+        <v>1155</v>
+      </c>
+      <c r="E287"/>
       <c r="F287" t="s">
         <v>29</v>
       </c>
       <c r="G287" t="s">
-        <v>65</v>
+        <v>171</v>
       </c>
       <c r="H287">
         <v>1</v>
       </c>
       <c r="I287" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="J287" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="K287" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
         <v>287</v>
       </c>
-      <c r="B288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B288"/>
       <c r="C288" t="s">
-        <v>1154</v>
+        <v>158</v>
       </c>
       <c r="D288" t="s">
-        <v>1155</v>
+        <v>228</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>161</v>
+        <v>344</v>
       </c>
       <c r="G288" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="H288">
         <v>1</v>
       </c>
       <c r="I288" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="J288" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="K288" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
         <v>288</v>
       </c>
-      <c r="B289"/>
+      <c r="B289" t="s">
+        <v>11</v>
+      </c>
       <c r="C289" t="s">
-        <v>1158</v>
+        <v>792</v>
       </c>
       <c r="D289" t="s">
         <v>1159</v>
       </c>
-      <c r="E289"/>
+      <c r="E289" t="s">
+        <v>1160</v>
+      </c>
       <c r="F289" t="s">
         <v>29</v>
       </c>
       <c r="G289" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="H289">
         <v>1</v>
       </c>
       <c r="I289" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="J289" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="K289" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
         <v>289</v>
       </c>
-      <c r="B290"/>
+      <c r="B290" t="s">
+        <v>11</v>
+      </c>
       <c r="C290" t="s">
-        <v>307</v>
+        <v>1163</v>
       </c>
       <c r="D290" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="G290" t="s">
-        <v>220</v>
+        <v>149</v>
       </c>
       <c r="H290">
         <v>1</v>
       </c>
       <c r="I290" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="J290" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="K290" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291"/>
       <c r="C291" t="s">
-        <v>19</v>
+        <v>1167</v>
       </c>
       <c r="D291" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
         <v>29</v>
       </c>
       <c r="G291" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="H291">
         <v>1</v>
       </c>
       <c r="I291" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="J291" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="K291" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
         <v>291</v>
       </c>
-      <c r="B292" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B292"/>
       <c r="C292" t="s">
-        <v>1166</v>
+        <v>307</v>
       </c>
       <c r="D292" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="E292" t="s">
         <v>1168</v>
       </c>
+      <c r="E292"/>
       <c r="F292" t="s">
         <v>29</v>
       </c>
       <c r="G292" t="s">
-        <v>58</v>
+        <v>220</v>
       </c>
       <c r="H292">
         <v>1</v>
       </c>
       <c r="I292" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="J292" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="K292" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B293"/>
       <c r="C293" t="s">
-        <v>1171</v>
+        <v>19</v>
       </c>
       <c r="D293" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="E293"/>
       <c r="F293" t="s">
         <v>29</v>
       </c>
       <c r="G293" t="s">
-        <v>166</v>
+        <v>58</v>
       </c>
       <c r="H293">
         <v>1</v>
       </c>
       <c r="I293" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="J293" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="K293" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="B294"/>
+        <v>293</v>
+      </c>
+      <c r="B294" t="s">
+        <v>11</v>
+      </c>
       <c r="C294" t="s">
         <v>1175</v>
       </c>
       <c r="D294" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="E294"/>
+        <v>1176</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1177</v>
+      </c>
       <c r="F294" t="s">
         <v>29</v>
       </c>
       <c r="G294" t="s">
-        <v>220</v>
+        <v>58</v>
       </c>
       <c r="H294">
         <v>1</v>
       </c>
       <c r="I294" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="J294" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="K294" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B295"/>
       <c r="C295" t="s">
-        <v>217</v>
+        <v>1180</v>
       </c>
       <c r="D295" t="s">
-        <v>985</v>
+        <v>1181</v>
       </c>
       <c r="E295"/>
       <c r="F295" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="G295" t="s">
-        <v>786</v>
+        <v>166</v>
       </c>
       <c r="H295">
         <v>1</v>
       </c>
       <c r="I295" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="J295" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="K295" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="B296"/>
       <c r="C296" t="s">
-        <v>440</v>
+        <v>1184</v>
       </c>
       <c r="D296" t="s">
-        <v>958</v>
+        <v>894</v>
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
-        <v>1179</v>
+        <v>29</v>
       </c>
       <c r="G296" t="s">
-        <v>408</v>
+        <v>220</v>
       </c>
       <c r="H296">
         <v>1</v>
       </c>
       <c r="I296" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="J296" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="K296" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
         <v>296</v>
       </c>
-      <c r="B297" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B297"/>
       <c r="C297" t="s">
-        <v>1182</v>
+        <v>217</v>
       </c>
       <c r="D297" t="s">
-        <v>1183</v>
-[...3 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="E297"/>
       <c r="F297" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G297" t="s">
         <v>786</v>
       </c>
       <c r="H297">
         <v>1</v>
       </c>
       <c r="I297" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="J297" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="K297" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
         <v>297</v>
       </c>
-      <c r="B298"/>
+      <c r="B298" t="s">
+        <v>11</v>
+      </c>
       <c r="C298" t="s">
-        <v>934</v>
+        <v>440</v>
       </c>
       <c r="D298" t="s">
-        <v>1186</v>
+        <v>958</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>46</v>
+        <v>1188</v>
       </c>
       <c r="G298" t="s">
-        <v>149</v>
+        <v>408</v>
       </c>
       <c r="H298">
         <v>1</v>
       </c>
       <c r="I298" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="J298" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="K298" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
         <v>298</v>
       </c>
-      <c r="B299"/>
+      <c r="B299" t="s">
+        <v>11</v>
+      </c>
       <c r="C299" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="D299" t="s">
-        <v>1190</v>
-[...1 lines deleted...]
-      <c r="E299"/>
+        <v>1192</v>
+      </c>
+      <c r="E299" t="s">
+        <v>520</v>
+      </c>
       <c r="F299" t="s">
-        <v>1191</v>
+        <v>57</v>
       </c>
       <c r="G299" t="s">
-        <v>260</v>
+        <v>786</v>
       </c>
       <c r="H299">
         <v>1</v>
       </c>
       <c r="I299" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="J299" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="K299" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
         <v>299</v>
       </c>
-      <c r="B300" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B300"/>
       <c r="C300" t="s">
-        <v>784</v>
+        <v>934</v>
       </c>
       <c r="D300" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E300"/>
       <c r="F300" t="s">
         <v>46</v>
       </c>
       <c r="G300" t="s">
-        <v>220</v>
+        <v>149</v>
       </c>
       <c r="H300">
         <v>1</v>
       </c>
       <c r="I300" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="J300" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="K300" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B301"/>
       <c r="C301" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="D301" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="E301"/>
       <c r="F301" t="s">
-        <v>29</v>
+        <v>1200</v>
       </c>
       <c r="G301" t="s">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="H301">
         <v>1</v>
       </c>
       <c r="I301" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="J301" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="K301" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
-        <v>346</v>
+        <v>784</v>
       </c>
       <c r="D302" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="E302"/>
       <c r="F302" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G302" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
       <c r="H302">
         <v>1</v>
       </c>
       <c r="I302" t="s">
         <v>1201</v>
       </c>
       <c r="J302" t="s">
         <v>1201</v>
       </c>
       <c r="K302" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
         <v>302</v>
       </c>
-      <c r="B303" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B303"/>
       <c r="C303" t="s">
-        <v>400</v>
+        <v>1205</v>
       </c>
       <c r="D303" t="s">
-        <v>1203</v>
-[...3 lines deleted...]
-      </c>
+        <v>1206</v>
+      </c>
+      <c r="E303"/>
       <c r="F303" t="s">
         <v>29</v>
       </c>
       <c r="G303" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
       <c r="H303">
         <v>1</v>
       </c>
       <c r="I303" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="J303" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="K303" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304">
         <v>303</v>
       </c>
-      <c r="B304"/>
+      <c r="B304" t="s">
+        <v>11</v>
+      </c>
       <c r="C304" t="s">
-        <v>1207</v>
+        <v>346</v>
       </c>
       <c r="D304" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="E304"/>
       <c r="F304" t="s">
-        <v>1209</v>
+        <v>29</v>
       </c>
       <c r="G304" t="s">
-        <v>260</v>
+        <v>23</v>
       </c>
       <c r="H304">
         <v>1</v>
       </c>
       <c r="I304" t="s">
         <v>1210</v>
       </c>
       <c r="J304" t="s">
         <v>1210</v>
       </c>
       <c r="K304" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
-        <v>38</v>
+        <v>400</v>
       </c>
       <c r="D305" t="s">
-        <v>1079</v>
-[...1 lines deleted...]
-      <c r="E305"/>
+        <v>1212</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1213</v>
+      </c>
       <c r="F305" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="G305" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="H305">
         <v>1</v>
       </c>
       <c r="I305" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="J305" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="K305" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
         <v>305</v>
       </c>
-      <c r="B306" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B306"/>
       <c r="C306" t="s">
-        <v>440</v>
+        <v>1216</v>
       </c>
       <c r="D306" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="E306"/>
       <c r="F306" t="s">
-        <v>46</v>
+        <v>1218</v>
       </c>
       <c r="G306" t="s">
-        <v>408</v>
+        <v>260</v>
       </c>
       <c r="H306">
         <v>1</v>
       </c>
       <c r="I306" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="J306" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="K306" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>1217</v>
+        <v>38</v>
       </c>
       <c r="D307" t="s">
-        <v>1218</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="E307"/>
       <c r="F307" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="G307" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="H307">
         <v>1</v>
       </c>
       <c r="I307" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="J307" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="K307" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
         <v>307</v>
       </c>
-      <c r="B308"/>
+      <c r="B308" t="s">
+        <v>11</v>
+      </c>
       <c r="C308" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="D308" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="E308"/>
       <c r="F308" t="s">
         <v>46</v>
       </c>
       <c r="G308" t="s">
-        <v>23</v>
+        <v>408</v>
       </c>
       <c r="H308">
         <v>1</v>
       </c>
       <c r="I308" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="J308" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="K308" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
         <v>308</v>
       </c>
-      <c r="B309"/>
+      <c r="B309" t="s">
+        <v>11</v>
+      </c>
       <c r="C309" t="s">
-        <v>641</v>
+        <v>1226</v>
       </c>
       <c r="D309" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F309" t="s">
         <v>110</v>
       </c>
-      <c r="E309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G309" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="H309">
         <v>1</v>
       </c>
       <c r="I309" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="J309" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="K309" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310"/>
       <c r="C310" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="D310" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="E310"/>
       <c r="F310" t="s">
-        <v>437</v>
+        <v>46</v>
       </c>
       <c r="G310" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="H310">
         <v>1</v>
       </c>
       <c r="I310" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="J310" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="K310" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311"/>
       <c r="C311" t="s">
-        <v>485</v>
+        <v>440</v>
       </c>
       <c r="D311" t="s">
-        <v>1231</v>
-[...3 lines deleted...]
-      </c>
+        <v>1234</v>
+      </c>
+      <c r="E311"/>
       <c r="F311" t="s">
-        <v>110</v>
+        <v>437</v>
       </c>
       <c r="G311" t="s">
-        <v>433</v>
+        <v>166</v>
       </c>
       <c r="H311">
         <v>1</v>
       </c>
       <c r="I311" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="J311" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="K311" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312"/>
       <c r="C312" t="s">
-        <v>528</v>
+        <v>485</v>
       </c>
       <c r="D312" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="E312" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="F312" t="s">
         <v>110</v>
       </c>
       <c r="G312" t="s">
-        <v>23</v>
+        <v>433</v>
       </c>
       <c r="H312">
         <v>1</v>
       </c>
       <c r="I312" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="J312" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="K312" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313"/>
       <c r="C313" t="s">
-        <v>613</v>
+        <v>528</v>
       </c>
       <c r="D313" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="E313" t="s">
-        <v>279</v>
+        <v>1228</v>
       </c>
       <c r="F313" t="s">
-        <v>1237</v>
+        <v>110</v>
       </c>
       <c r="G313" t="s">
-        <v>786</v>
+        <v>23</v>
       </c>
       <c r="H313">
         <v>1</v>
       </c>
       <c r="I313" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="J313" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="K313" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
         <v>313</v>
       </c>
-      <c r="B314" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B314"/>
       <c r="C314" t="s">
-        <v>1240</v>
+        <v>613</v>
       </c>
       <c r="D314" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="E314" t="s">
-        <v>50</v>
+        <v>279</v>
       </c>
       <c r="F314" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="G314" t="s">
-        <v>408</v>
+        <v>786</v>
       </c>
       <c r="H314">
         <v>1</v>
       </c>
       <c r="I314" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="J314" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="K314" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>346</v>
+        <v>1246</v>
       </c>
       <c r="D315" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="E315" t="s">
-        <v>693</v>
+        <v>50</v>
       </c>
       <c r="F315" t="s">
-        <v>29</v>
+        <v>1248</v>
       </c>
       <c r="G315" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="H315">
         <v>1</v>
       </c>
       <c r="I315" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="J315" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="K315" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>315</v>
       </c>
-      <c r="B316"/>
+      <c r="B316" t="s">
+        <v>11</v>
+      </c>
       <c r="C316" t="s">
-        <v>1182</v>
+        <v>346</v>
       </c>
       <c r="D316" t="s">
-        <v>1248</v>
-[...1 lines deleted...]
-      <c r="E316"/>
+        <v>1251</v>
+      </c>
+      <c r="E316" t="s">
+        <v>693</v>
+      </c>
       <c r="F316" t="s">
         <v>29</v>
       </c>
       <c r="G316" t="s">
-        <v>786</v>
+        <v>16</v>
       </c>
       <c r="H316">
         <v>1</v>
       </c>
       <c r="I316" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="J316" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="K316" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317"/>
       <c r="C317" t="s">
-        <v>978</v>
+        <v>1191</v>
       </c>
       <c r="D317" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="E317"/>
       <c r="F317" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="G317" t="s">
         <v>786</v>
       </c>
       <c r="H317">
         <v>1</v>
       </c>
       <c r="I317" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="J317" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="K317" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B318"/>
       <c r="C318" t="s">
-        <v>1254</v>
+        <v>978</v>
       </c>
       <c r="D318" t="s">
-        <v>1100</v>
+        <v>1257</v>
       </c>
       <c r="E318"/>
       <c r="F318" t="s">
         <v>110</v>
       </c>
       <c r="G318" t="s">
         <v>786</v>
       </c>
       <c r="H318">
         <v>1</v>
       </c>
       <c r="I318" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="J318" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="K318" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B319"/>
       <c r="C319" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="D319" t="s">
-        <v>638</v>
+        <v>1109</v>
       </c>
       <c r="E319"/>
       <c r="F319" t="s">
-        <v>333</v>
+        <v>110</v>
       </c>
       <c r="G319" t="s">
-        <v>65</v>
+        <v>786</v>
       </c>
       <c r="H319">
         <v>1</v>
       </c>
       <c r="I319" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="J319" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="K319" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
         <v>319</v>
       </c>
-      <c r="B320" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B320"/>
       <c r="C320" t="s">
-        <v>547</v>
+        <v>1262</v>
       </c>
       <c r="D320" t="s">
-        <v>1259</v>
-[...3 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="E320"/>
       <c r="F320" t="s">
-        <v>57</v>
+        <v>333</v>
       </c>
       <c r="G320" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="H320">
         <v>1</v>
       </c>
       <c r="I320" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="J320" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="K320" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>1262</v>
+        <v>547</v>
       </c>
       <c r="D321" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="E321" t="s">
-        <v>242</v>
+        <v>57</v>
       </c>
       <c r="F321" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="G321" t="s">
-        <v>220</v>
+        <v>23</v>
       </c>
       <c r="H321">
         <v>1</v>
       </c>
       <c r="I321" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="J321" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="K321" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D322" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="E322"/>
+        <v>1269</v>
+      </c>
+      <c r="E322" t="s">
+        <v>242</v>
+      </c>
       <c r="F322" t="s">
         <v>29</v>
       </c>
       <c r="G322" t="s">
-        <v>166</v>
+        <v>220</v>
       </c>
       <c r="H322">
         <v>1</v>
       </c>
       <c r="I322" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="J322" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="K322" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>11</v>
       </c>
       <c r="C323" t="s">
-        <v>577</v>
+        <v>1272</v>
       </c>
       <c r="D323" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      </c>
+        <v>922</v>
+      </c>
+      <c r="E323"/>
       <c r="F323" t="s">
-        <v>1269</v>
+        <v>29</v>
       </c>
       <c r="G323" t="s">
-        <v>65</v>
+        <v>166</v>
       </c>
       <c r="H323">
         <v>1</v>
       </c>
       <c r="I323" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="J323" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="K323" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324">
         <v>323</v>
       </c>
-      <c r="B324"/>
+      <c r="B324" t="s">
+        <v>11</v>
+      </c>
       <c r="C324" t="s">
-        <v>904</v>
+        <v>577</v>
       </c>
       <c r="D324" t="s">
-        <v>1272</v>
-[...1 lines deleted...]
-      <c r="E324"/>
+        <v>472</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1275</v>
+      </c>
       <c r="F324" t="s">
-        <v>46</v>
+        <v>1275</v>
       </c>
       <c r="G324" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="H324">
         <v>1</v>
       </c>
       <c r="I324" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="J324" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="K324" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325">
         <v>324</v>
       </c>
-      <c r="B325" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B325"/>
       <c r="C325" t="s">
-        <v>38</v>
+        <v>904</v>
       </c>
       <c r="D325" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="E325"/>
       <c r="F325" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="G325" t="s">
-        <v>171</v>
+        <v>149</v>
       </c>
       <c r="H325">
         <v>1</v>
       </c>
       <c r="I325" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="J325" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="K325" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>1278</v>
+        <v>38</v>
       </c>
       <c r="D326" t="s">
-        <v>1279</v>
-[...3 lines deleted...]
-      </c>
+        <v>1281</v>
+      </c>
+      <c r="E326"/>
       <c r="F326" t="s">
-        <v>384</v>
+        <v>78</v>
       </c>
       <c r="G326" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="H326">
         <v>1</v>
       </c>
       <c r="I326" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="J326" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="K326" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>1283</v>
+        <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>158</v>
+        <v>1284</v>
       </c>
       <c r="D327" t="s">
-        <v>1284</v>
-[...1 lines deleted...]
-      <c r="E327"/>
+        <v>1285</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1286</v>
+      </c>
       <c r="F327" t="s">
-        <v>46</v>
+        <v>384</v>
       </c>
       <c r="G327" t="s">
-        <v>65</v>
+        <v>180</v>
       </c>
       <c r="H327">
         <v>1</v>
       </c>
       <c r="I327" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="J327" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="K327" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
         <v>327</v>
       </c>
-      <c r="B328"/>
+      <c r="B328" t="s">
+        <v>1289</v>
+      </c>
       <c r="C328" t="s">
-        <v>1287</v>
+        <v>158</v>
       </c>
       <c r="D328" t="s">
-        <v>1288</v>
-[...3 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="E328"/>
       <c r="F328" t="s">
-        <v>1289</v>
+        <v>46</v>
       </c>
       <c r="G328" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="H328">
         <v>1</v>
       </c>
       <c r="I328" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="J328" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="K328" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329">
         <v>328</v>
       </c>
-      <c r="B329" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B329"/>
       <c r="C329" t="s">
-        <v>38</v>
+        <v>1293</v>
       </c>
       <c r="D329" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="E329"/>
+        <v>1294</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1295</v>
+      </c>
       <c r="F329" t="s">
-        <v>131</v>
+        <v>1295</v>
       </c>
       <c r="G329" t="s">
-        <v>260</v>
+        <v>30</v>
       </c>
       <c r="H329">
         <v>1</v>
       </c>
       <c r="I329" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="J329" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="K329" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>11</v>
       </c>
       <c r="C330" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="D330" t="s">
-        <v>1275</v>
+        <v>130</v>
       </c>
       <c r="E330"/>
       <c r="F330" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="G330" t="s">
-        <v>23</v>
+        <v>260</v>
       </c>
       <c r="H330">
         <v>1</v>
       </c>
       <c r="I330" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="J330" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="K330" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
         <v>330</v>
       </c>
-      <c r="B331"/>
+      <c r="B331" t="s">
+        <v>11</v>
+      </c>
       <c r="C331" t="s">
-        <v>1296</v>
+        <v>158</v>
       </c>
       <c r="D331" t="s">
-        <v>1297</v>
+        <v>1281</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
         <v>46</v>
       </c>
       <c r="G331" t="s">
-        <v>716</v>
+        <v>23</v>
       </c>
       <c r="H331">
         <v>1</v>
       </c>
       <c r="I331" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="J331" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="K331" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
         <v>331</v>
       </c>
-      <c r="B332" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B332"/>
       <c r="C332" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D332" t="s">
-        <v>1301</v>
-[...3 lines deleted...]
-      </c>
+        <v>1303</v>
+      </c>
+      <c r="E332"/>
       <c r="F332" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G332" t="s">
-        <v>260</v>
+        <v>716</v>
       </c>
       <c r="H332">
         <v>1</v>
       </c>
       <c r="I332" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="J332" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="K332" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>11</v>
       </c>
       <c r="C333" t="s">
-        <v>1118</v>
+        <v>1306</v>
       </c>
       <c r="D333" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="E333" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="F333" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="G333" t="s">
-        <v>786</v>
+        <v>260</v>
       </c>
       <c r="H333">
         <v>1</v>
       </c>
       <c r="I333" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="J333" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="K333" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>11</v>
       </c>
       <c r="C334" t="s">
-        <v>509</v>
+        <v>1127</v>
       </c>
       <c r="D334" t="s">
-        <v>941</v>
+        <v>1311</v>
       </c>
       <c r="E334" t="s">
-        <v>57</v>
+        <v>1312</v>
       </c>
       <c r="F334" t="s">
-        <v>437</v>
+        <v>56</v>
       </c>
       <c r="G334" t="s">
-        <v>23</v>
+        <v>786</v>
       </c>
       <c r="H334">
         <v>1</v>
       </c>
       <c r="I334" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="J334" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="K334" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>11</v>
       </c>
       <c r="C335" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D335" t="s">
         <v>941</v>
       </c>
       <c r="E335" t="s">
         <v>57</v>
       </c>
       <c r="F335" t="s">
-        <v>29</v>
+        <v>437</v>
       </c>
       <c r="G335" t="s">
-        <v>433</v>
+        <v>23</v>
       </c>
       <c r="H335">
         <v>1</v>
       </c>
       <c r="I335" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="J335" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="K335" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
         <v>335</v>
       </c>
-      <c r="B336"/>
+      <c r="B336" t="s">
+        <v>11</v>
+      </c>
       <c r="C336" t="s">
-        <v>1313</v>
+        <v>482</v>
       </c>
       <c r="D336" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="E336"/>
+        <v>941</v>
+      </c>
+      <c r="E336" t="s">
+        <v>57</v>
+      </c>
       <c r="F336" t="s">
-        <v>437</v>
+        <v>29</v>
       </c>
       <c r="G336" t="s">
-        <v>149</v>
+        <v>433</v>
       </c>
       <c r="H336">
         <v>1</v>
       </c>
       <c r="I336" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="J336" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="K336" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
         <v>336</v>
       </c>
-      <c r="B337" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B337"/>
       <c r="C337" t="s">
-        <v>569</v>
+        <v>1319</v>
       </c>
       <c r="D337" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="E337"/>
       <c r="F337" t="s">
-        <v>57</v>
+        <v>437</v>
       </c>
       <c r="G337" t="s">
-        <v>30</v>
+        <v>149</v>
       </c>
       <c r="H337">
         <v>1</v>
       </c>
       <c r="I337" t="s">
         <v>1317</v>
       </c>
       <c r="J337" t="s">
         <v>1317</v>
       </c>
       <c r="K337" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>11</v>
       </c>
       <c r="C338" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="D338" t="s">
-        <v>857</v>
-[...3 lines deleted...]
-      </c>
+        <v>1322</v>
+      </c>
+      <c r="E338"/>
       <c r="F338" t="s">
-        <v>427</v>
+        <v>57</v>
       </c>
       <c r="G338" t="s">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="H338">
         <v>1</v>
       </c>
       <c r="I338" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="J338" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="K338" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>11</v>
       </c>
       <c r="C339" t="s">
-        <v>320</v>
+        <v>562</v>
       </c>
       <c r="D339" t="s">
-        <v>1321</v>
+        <v>857</v>
       </c>
       <c r="E339" t="s">
-        <v>110</v>
+        <v>426</v>
       </c>
       <c r="F339" t="s">
-        <v>110</v>
+        <v>427</v>
       </c>
       <c r="G339" t="s">
-        <v>23</v>
+        <v>166</v>
       </c>
       <c r="H339">
         <v>1</v>
       </c>
       <c r="I339" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="J339" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="K339" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>11</v>
       </c>
       <c r="C340" t="s">
-        <v>624</v>
+        <v>320</v>
       </c>
       <c r="D340" t="s">
-        <v>1324</v>
-[...1 lines deleted...]
-      <c r="E340"/>
+        <v>1327</v>
+      </c>
+      <c r="E340" t="s">
+        <v>110</v>
+      </c>
       <c r="F340" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="G340" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="H340">
         <v>1</v>
       </c>
       <c r="I340" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="J340" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="K340" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341">
         <v>340</v>
       </c>
-      <c r="B341"/>
+      <c r="B341" t="s">
+        <v>11</v>
+      </c>
       <c r="C341" t="s">
-        <v>12</v>
+        <v>624</v>
       </c>
       <c r="D341" t="s">
-        <v>1327</v>
-[...3 lines deleted...]
-      </c>
+        <v>1330</v>
+      </c>
+      <c r="E341"/>
       <c r="F341" t="s">
-        <v>1329</v>
+        <v>29</v>
       </c>
       <c r="G341" t="s">
-        <v>23</v>
+        <v>166</v>
       </c>
       <c r="H341">
         <v>1</v>
       </c>
       <c r="I341" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="J341" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="K341" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342">
         <v>341</v>
       </c>
-      <c r="B342" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B342"/>
       <c r="C342" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>577</v>
+        <v>1333</v>
       </c>
       <c r="E342" t="s">
-        <v>279</v>
+        <v>1334</v>
       </c>
       <c r="F342" t="s">
-        <v>57</v>
+        <v>1335</v>
       </c>
       <c r="G342" t="s">
-        <v>171</v>
+        <v>23</v>
       </c>
       <c r="H342">
         <v>1</v>
       </c>
       <c r="I342" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="J342" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="K342" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>11</v>
       </c>
       <c r="C343" t="s">
-        <v>213</v>
+        <v>38</v>
       </c>
       <c r="D343" t="s">
-        <v>1334</v>
+        <v>577</v>
       </c>
       <c r="E343" t="s">
-        <v>1335</v>
+        <v>279</v>
       </c>
       <c r="F343" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="G343" t="s">
-        <v>65</v>
+        <v>171</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="J343" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="K343" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>11</v>
       </c>
       <c r="C344" t="s">
-        <v>502</v>
+        <v>213</v>
       </c>
       <c r="D344" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="E344"/>
+        <v>1340</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1341</v>
+      </c>
       <c r="F344" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G344" t="s">
-        <v>260</v>
+        <v>65</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="J344" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="K344" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
         <v>344</v>
       </c>
-      <c r="B345"/>
+      <c r="B345" t="s">
+        <v>11</v>
+      </c>
       <c r="C345" t="s">
-        <v>624</v>
+        <v>502</v>
       </c>
       <c r="D345" t="s">
-        <v>1340</v>
+        <v>214</v>
       </c>
       <c r="E345"/>
       <c r="F345" t="s">
         <v>57</v>
       </c>
       <c r="G345" t="s">
-        <v>408</v>
+        <v>260</v>
       </c>
       <c r="H345">
         <v>1</v>
       </c>
       <c r="I345" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="J345" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="K345" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346"/>
       <c r="C346" t="s">
-        <v>1343</v>
+        <v>624</v>
       </c>
       <c r="D346" t="s">
-        <v>1344</v>
-[...3 lines deleted...]
-      </c>
+        <v>1346</v>
+      </c>
+      <c r="E346"/>
       <c r="F346" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="G346" t="s">
-        <v>220</v>
+        <v>408</v>
       </c>
       <c r="H346">
         <v>1</v>
       </c>
       <c r="I346" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="J346" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="K346" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347"/>
       <c r="C347" t="s">
-        <v>1111</v>
+        <v>1349</v>
       </c>
       <c r="D347" t="s">
-        <v>822</v>
+        <v>1350</v>
       </c>
       <c r="E347" t="s">
-        <v>1347</v>
+        <v>936</v>
       </c>
       <c r="F347" t="s">
         <v>46</v>
       </c>
       <c r="G347" t="s">
         <v>220</v>
       </c>
       <c r="H347">
         <v>1</v>
       </c>
       <c r="I347" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="J347" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="K347" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
         <v>347</v>
       </c>
-      <c r="B348" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B348"/>
       <c r="C348" t="s">
-        <v>1349</v>
+        <v>1120</v>
       </c>
       <c r="D348" t="s">
-        <v>283</v>
+        <v>822</v>
       </c>
       <c r="E348" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="F348" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G348" t="s">
-        <v>433</v>
+        <v>220</v>
       </c>
       <c r="H348">
         <v>1</v>
       </c>
       <c r="I348" t="s">
         <v>1351</v>
       </c>
       <c r="J348" t="s">
         <v>1351</v>
       </c>
       <c r="K348" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>11</v>
       </c>
       <c r="C349" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="D349" t="s">
-        <v>351</v>
+        <v>283</v>
       </c>
       <c r="E349" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="F349" t="s">
         <v>29</v>
       </c>
       <c r="G349" t="s">
         <v>433</v>
       </c>
       <c r="H349">
         <v>1</v>
       </c>
       <c r="I349" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="J349" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="K349" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>11</v>
       </c>
       <c r="C350" t="s">
-        <v>1025</v>
+        <v>1359</v>
       </c>
       <c r="D350" t="s">
-        <v>1356</v>
+        <v>351</v>
       </c>
       <c r="E350" t="s">
-        <v>589</v>
+        <v>1360</v>
       </c>
       <c r="F350" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G350" t="s">
-        <v>408</v>
+        <v>433</v>
       </c>
       <c r="H350">
         <v>1</v>
       </c>
       <c r="I350" t="s">
         <v>1357</v>
       </c>
       <c r="J350" t="s">
         <v>1357</v>
       </c>
       <c r="K350" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="B351"/>
+        <v>351</v>
+      </c>
+      <c r="B351" t="s">
+        <v>11</v>
+      </c>
       <c r="C351" t="s">
-        <v>424</v>
+        <v>1030</v>
       </c>
       <c r="D351" t="s">
-        <v>464</v>
+        <v>1362</v>
       </c>
       <c r="E351" t="s">
         <v>589</v>
       </c>
       <c r="F351" t="s">
         <v>22</v>
       </c>
       <c r="G351" t="s">
-        <v>260</v>
+        <v>408</v>
       </c>
       <c r="H351">
         <v>1</v>
       </c>
       <c r="I351" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="J351" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="K351" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="B352"/>
       <c r="C352" t="s">
-        <v>1360</v>
+        <v>424</v>
       </c>
       <c r="D352" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="E352"/>
+        <v>464</v>
+      </c>
+      <c r="E352" t="s">
+        <v>589</v>
+      </c>
       <c r="F352" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G352" t="s">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="H352">
         <v>1</v>
       </c>
       <c r="I352" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="J352" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="K352" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>11</v>
       </c>
       <c r="C353" t="s">
-        <v>237</v>
+        <v>1366</v>
       </c>
       <c r="D353" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="E353"/>
       <c r="F353" t="s">
         <v>29</v>
       </c>
       <c r="G353" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="H353">
         <v>1</v>
       </c>
       <c r="I353" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="J353" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="K353" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>11</v>
       </c>
       <c r="C354" t="s">
-        <v>307</v>
+        <v>237</v>
       </c>
       <c r="D354" t="s">
-        <v>1367</v>
-[...3 lines deleted...]
-      </c>
+        <v>1370</v>
+      </c>
+      <c r="E354"/>
       <c r="F354" t="s">
         <v>29</v>
       </c>
       <c r="G354" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="H354">
         <v>1</v>
       </c>
       <c r="I354" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="J354" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="K354" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="B355"/>
+        <v>355</v>
+      </c>
+      <c r="B355" t="s">
+        <v>11</v>
+      </c>
       <c r="C355" t="s">
-        <v>81</v>
+        <v>307</v>
       </c>
       <c r="D355" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="E355" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="F355" t="s">
         <v>29</v>
       </c>
       <c r="G355" t="s">
-        <v>433</v>
+        <v>149</v>
       </c>
       <c r="H355">
         <v>1</v>
       </c>
       <c r="I355" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
       <c r="J355" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
       <c r="K355" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B356"/>
       <c r="C356" t="s">
-        <v>1175</v>
+        <v>81</v>
       </c>
       <c r="D356" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="E356" t="s">
-        <v>1280</v>
+        <v>1374</v>
       </c>
       <c r="F356" t="s">
         <v>29</v>
       </c>
       <c r="G356" t="s">
-        <v>166</v>
+        <v>433</v>
       </c>
       <c r="H356">
         <v>1</v>
       </c>
       <c r="I356" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="J356" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="K356" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357">
         <v>356</v>
       </c>
-      <c r="B357" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B357"/>
       <c r="C357" t="s">
-        <v>118</v>
+        <v>1184</v>
       </c>
       <c r="D357" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="E357" t="s">
-        <v>1377</v>
+        <v>1286</v>
       </c>
       <c r="F357" t="s">
-        <v>1378</v>
+        <v>29</v>
       </c>
       <c r="G357" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H357">
         <v>1</v>
       </c>
       <c r="I357" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="J357" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="K357" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>11</v>
       </c>
       <c r="C358" t="s">
-        <v>1381</v>
+        <v>118</v>
       </c>
       <c r="D358" t="s">
         <v>1382</v>
       </c>
       <c r="E358" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="F358" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="G358" t="s">
-        <v>1383</v>
+        <v>171</v>
       </c>
       <c r="H358">
         <v>1</v>
       </c>
       <c r="I358" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="J358" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="K358" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359">
         <v>358</v>
       </c>
-      <c r="B359"/>
+      <c r="B359" t="s">
+        <v>11</v>
+      </c>
       <c r="C359" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G359" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H359">
+        <v>1</v>
+      </c>
+      <c r="I359" t="s">
         <v>1385</v>
       </c>
-      <c r="D359" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J359" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="K359" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360">
         <v>359</v>
       </c>
-      <c r="B360" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B360"/>
       <c r="C360" t="s">
-        <v>1207</v>
+        <v>1391</v>
       </c>
       <c r="D360" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="E360" t="s">
-        <v>1391</v>
+        <v>589</v>
       </c>
       <c r="F360" t="s">
-        <v>29</v>
+        <v>1393</v>
       </c>
       <c r="G360" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="H360">
         <v>1</v>
       </c>
       <c r="I360" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="J360" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="K360" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361">
         <v>360</v>
       </c>
-      <c r="B361"/>
+      <c r="B361" t="s">
+        <v>11</v>
+      </c>
       <c r="C361" t="s">
-        <v>1020</v>
+        <v>1216</v>
       </c>
       <c r="D361" t="s">
-        <v>1394</v>
-[...1 lines deleted...]
-      <c r="E361"/>
+        <v>1396</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1397</v>
+      </c>
       <c r="F361" t="s">
         <v>29</v>
       </c>
       <c r="G361" t="s">
-        <v>30</v>
+        <v>171</v>
       </c>
       <c r="H361">
         <v>1</v>
       </c>
       <c r="I361" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="J361" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="K361" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362">
         <v>361</v>
       </c>
-      <c r="B362" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B362"/>
       <c r="C362" t="s">
-        <v>547</v>
+        <v>1025</v>
       </c>
       <c r="D362" t="s">
-        <v>351</v>
+        <v>1400</v>
       </c>
       <c r="E362"/>
       <c r="F362" t="s">
-        <v>1397</v>
+        <v>29</v>
       </c>
       <c r="G362" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="H362">
         <v>1</v>
       </c>
       <c r="I362" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="J362" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="K362" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363">
         <v>362</v>
       </c>
-      <c r="B363"/>
+      <c r="B363" t="s">
+        <v>11</v>
+      </c>
       <c r="C363" t="s">
-        <v>1400</v>
+        <v>547</v>
       </c>
       <c r="D363" t="s">
-        <v>1401</v>
+        <v>351</v>
       </c>
       <c r="E363"/>
       <c r="F363" t="s">
-        <v>29</v>
+        <v>1403</v>
       </c>
       <c r="G363" t="s">
-        <v>166</v>
+        <v>65</v>
       </c>
       <c r="H363">
         <v>1</v>
       </c>
       <c r="I363" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="J363" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="K363" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364"/>
       <c r="C364" t="s">
-        <v>569</v>
+        <v>1406</v>
       </c>
       <c r="D364" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="E364"/>
       <c r="F364" t="s">
         <v>29</v>
       </c>
       <c r="G364" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="H364">
         <v>1</v>
       </c>
       <c r="I364" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="J364" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="K364" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365">
         <v>364</v>
       </c>
-      <c r="B365" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B365"/>
       <c r="C365" t="s">
-        <v>1407</v>
+        <v>569</v>
       </c>
       <c r="D365" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="E365"/>
       <c r="F365" t="s">
-        <v>1409</v>
+        <v>29</v>
       </c>
       <c r="G365" t="s">
+        <v>149</v>
+      </c>
+      <c r="H365">
+        <v>1</v>
+      </c>
+      <c r="I365" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J365" t="s">
+        <v>1411</v>
+      </c>
+      <c r="K365" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11">
+      <c r="A366">
+        <v>365</v>
+      </c>
+      <c r="B366" t="s">
+        <v>11</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G366" t="s">
         <v>166</v>
       </c>
-      <c r="H365">
-[...9 lines deleted...]
-        <v>1411</v>
+      <c r="H366">
+        <v>1</v>
+      </c>
+      <c r="I366" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J366" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K366" t="s">
+        <v>1417</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">