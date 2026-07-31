--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -5236,51 +5236,53 @@
         <v>61</v>
       </c>
       <c r="H48">
         <v>4</v>
       </c>
       <c r="I48" t="s">
         <v>384</v>
       </c>
       <c r="J48" t="s">
         <v>385</v>
       </c>
       <c r="K48" t="s">
         <v>386</v>
       </c>
       <c r="L48" t="s">
         <v>387</v>
       </c>
       <c r="M48" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>48</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
       <c r="C49" t="s">
         <v>389</v>
       </c>
       <c r="D49" t="s">
         <v>390</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>391</v>
       </c>
       <c r="G49" t="s">
         <v>18</v>
       </c>
       <c r="H49">
         <v>4</v>
       </c>
       <c r="I49" t="s">
         <v>392</v>
       </c>
       <c r="J49" t="s">
         <v>393</v>
       </c>
       <c r="K49" t="s">
         <v>394</v>
       </c>
@@ -6607,51 +6609,53 @@
         <v>400</v>
       </c>
       <c r="H83">
         <v>4</v>
       </c>
       <c r="I83" t="s">
         <v>635</v>
       </c>
       <c r="J83" t="s">
         <v>636</v>
       </c>
       <c r="K83" t="s">
         <v>637</v>
       </c>
       <c r="L83" t="s">
         <v>638</v>
       </c>
       <c r="M83" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84">
         <v>83</v>
       </c>
-      <c r="B84"/>
+      <c r="B84" t="s">
+        <v>13</v>
+      </c>
       <c r="C84" t="s">
         <v>205</v>
       </c>
       <c r="D84" t="s">
         <v>640</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>92</v>
       </c>
       <c r="G84" t="s">
         <v>18</v>
       </c>
       <c r="H84">
         <v>4</v>
       </c>
       <c r="I84" t="s">
         <v>641</v>
       </c>
       <c r="J84" t="s">
         <v>642</v>
       </c>
       <c r="K84" t="s">
         <v>643</v>
       </c>
@@ -6683,51 +6687,53 @@
         <v>116</v>
       </c>
       <c r="H85">
         <v>4</v>
       </c>
       <c r="I85" t="s">
         <v>649</v>
       </c>
       <c r="J85" t="s">
         <v>650</v>
       </c>
       <c r="K85" t="s">
         <v>651</v>
       </c>
       <c r="L85" t="s">
         <v>652</v>
       </c>
       <c r="M85" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86">
         <v>85</v>
       </c>
-      <c r="B86"/>
+      <c r="B86" t="s">
+        <v>13</v>
+      </c>
       <c r="C86" t="s">
         <v>654</v>
       </c>
       <c r="D86" t="s">
         <v>655</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>108</v>
       </c>
       <c r="G86" t="s">
         <v>116</v>
       </c>
       <c r="H86">
         <v>4</v>
       </c>
       <c r="I86" t="s">
         <v>656</v>
       </c>
       <c r="J86" t="s">
         <v>657</v>
       </c>
       <c r="K86" t="s">
         <v>658</v>
       </c>
@@ -7028,51 +7034,53 @@
         <v>143</v>
       </c>
       <c r="H94">
         <v>4</v>
       </c>
       <c r="I94" t="s">
         <v>710</v>
       </c>
       <c r="J94" t="s">
         <v>711</v>
       </c>
       <c r="K94" t="s">
         <v>712</v>
       </c>
       <c r="L94" t="s">
         <v>713</v>
       </c>
       <c r="M94" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
         <v>94</v>
       </c>
-      <c r="B95"/>
+      <c r="B95" t="s">
+        <v>13</v>
+      </c>
       <c r="C95" t="s">
         <v>715</v>
       </c>
       <c r="D95" t="s">
         <v>716</v>
       </c>
       <c r="E95" t="s">
         <v>717</v>
       </c>
       <c r="F95" t="s">
         <v>718</v>
       </c>
       <c r="G95" t="s">
         <v>183</v>
       </c>
       <c r="H95">
         <v>4</v>
       </c>
       <c r="I95" t="s">
         <v>719</v>
       </c>
       <c r="J95" t="s">
         <v>720</v>
       </c>
       <c r="K95" t="s">