--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1423">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -3231,50 +3231,62 @@
     <t>Rūdolfs</t>
   </si>
   <si>
     <t>Upenieks</t>
   </si>
   <si>
     <t>1:06:22</t>
   </si>
   <si>
     <t>0:34:41</t>
   </si>
   <si>
     <t>01:06:22.00</t>
   </si>
   <si>
     <t>Kļaviņa</t>
   </si>
   <si>
     <t>1:06:40</t>
   </si>
   <si>
     <t>0:34:04</t>
   </si>
   <si>
     <t>01:06:40.00</t>
+  </si>
+  <si>
+    <t>Krišjānis</t>
+  </si>
+  <si>
+    <t>Sola</t>
+  </si>
+  <si>
+    <t>1:06:42</t>
+  </si>
+  <si>
+    <t>01:06:42.00</t>
   </si>
   <si>
     <t>Ragnars</t>
   </si>
   <si>
     <t>1:07:05</t>
   </si>
   <si>
     <t>0:32:10</t>
   </si>
   <si>
     <t>01:07:05.00</t>
   </si>
   <si>
     <t>Ieva</t>
   </si>
   <si>
     <t>1:07:07</t>
   </si>
   <si>
     <t>0:33:44</t>
   </si>
   <si>
     <t>01:07:07.00</t>
   </si>
@@ -4618,51 +4630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K297"/>
+  <dimension ref="A1:K298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -11840,2759 +11852,2796 @@
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
         <v>15</v>
       </c>
       <c r="G216" t="s">
         <v>117</v>
       </c>
       <c r="H216">
         <v>2</v>
       </c>
       <c r="I216" t="s">
         <v>1070</v>
       </c>
       <c r="J216" t="s">
         <v>1071</v>
       </c>
       <c r="K216" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>216</v>
       </c>
-      <c r="B217"/>
+      <c r="B217" t="s">
+        <v>11</v>
+      </c>
       <c r="C217" t="s">
         <v>1073</v>
       </c>
       <c r="D217" t="s">
-        <v>147</v>
+        <v>1074</v>
       </c>
       <c r="E217" t="s">
-        <v>465</v>
+        <v>699</v>
       </c>
       <c r="F217" t="s">
         <v>23</v>
       </c>
       <c r="G217" t="s">
         <v>16</v>
       </c>
       <c r="H217">
         <v>2</v>
       </c>
       <c r="I217" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="J217" t="s">
         <v>1075</v>
       </c>
       <c r="K217" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>217</v>
       </c>
-      <c r="B218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B218"/>
       <c r="C218" t="s">
         <v>1077</v>
       </c>
       <c r="D218" t="s">
-        <v>436</v>
+        <v>147</v>
       </c>
       <c r="E218" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="F218"/>
+        <v>465</v>
+      </c>
+      <c r="F218" t="s">
+        <v>23</v>
+      </c>
       <c r="G218" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="H218">
         <v>2</v>
       </c>
       <c r="I218" t="s">
         <v>1078</v>
       </c>
       <c r="J218" t="s">
         <v>1079</v>
       </c>
       <c r="K218" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>218</v>
       </c>
-      <c r="B219"/>
+      <c r="B219" t="s">
+        <v>11</v>
+      </c>
       <c r="C219" t="s">
         <v>1081</v>
       </c>
       <c r="D219" t="s">
-        <v>1082</v>
+        <v>436</v>
       </c>
       <c r="E219" t="s">
-        <v>55</v>
+        <v>533</v>
       </c>
       <c r="F219"/>
       <c r="G219" t="s">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="H219">
         <v>2</v>
       </c>
       <c r="I219" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J219" t="s">
         <v>1083</v>
       </c>
-      <c r="J219" t="s">
+      <c r="K219" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
         <v>219</v>
       </c>
-      <c r="B220" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B220"/>
       <c r="C220" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D220" t="s">
         <v>1086</v>
       </c>
-      <c r="D220" t="s">
+      <c r="E220" t="s">
+        <v>55</v>
+      </c>
+      <c r="F220"/>
+      <c r="G220" t="s">
+        <v>208</v>
+      </c>
+      <c r="H220">
+        <v>2</v>
+      </c>
+      <c r="I220" t="s">
         <v>1087</v>
       </c>
-      <c r="E220" t="s">
-[...11 lines deleted...]
-      <c r="I220" t="s">
+      <c r="J220" t="s">
         <v>1088</v>
       </c>
-      <c r="J220" t="s">
+      <c r="K220" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>11</v>
       </c>
       <c r="C221" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D221" t="s">
         <v>1091</v>
       </c>
-      <c r="D221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E221" t="s">
+        <v>61</v>
+      </c>
+      <c r="F221" t="s">
+        <v>23</v>
+      </c>
+      <c r="G221" t="s">
+        <v>44</v>
+      </c>
+      <c r="H221">
+        <v>2</v>
+      </c>
+      <c r="I221" t="s">
         <v>1092</v>
       </c>
-      <c r="F221" t="s">
-[...8 lines deleted...]
-      <c r="I221" t="s">
+      <c r="J221" t="s">
         <v>1093</v>
       </c>
-      <c r="J221" t="s">
+      <c r="K221" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>11</v>
       </c>
       <c r="C222" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D222" t="s">
+        <v>490</v>
+      </c>
+      <c r="E222" t="s">
         <v>1096</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
+        <v>23</v>
+      </c>
+      <c r="G222" t="s">
+        <v>208</v>
+      </c>
+      <c r="H222">
+        <v>2</v>
+      </c>
+      <c r="I222" t="s">
         <v>1097</v>
       </c>
-      <c r="E222" t="s">
-[...11 lines deleted...]
-      <c r="I222" t="s">
+      <c r="J222" t="s">
         <v>1098</v>
       </c>
-      <c r="J222" t="s">
+      <c r="K222" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>11</v>
       </c>
       <c r="C223" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D223" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
       <c r="E223" t="s">
         <v>522</v>
       </c>
       <c r="F223" t="s">
         <v>23</v>
       </c>
       <c r="G223" t="s">
-        <v>251</v>
+        <v>31</v>
       </c>
       <c r="H223">
         <v>2</v>
       </c>
       <c r="I223" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="J223" t="s">
         <v>1103</v>
       </c>
       <c r="K223" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>11</v>
       </c>
       <c r="C224" t="s">
-        <v>162</v>
+        <v>1105</v>
       </c>
       <c r="D224" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E224" t="s">
+        <v>522</v>
+      </c>
+      <c r="F224" t="s">
+        <v>23</v>
+      </c>
+      <c r="G224" t="s">
+        <v>251</v>
+      </c>
+      <c r="H224">
+        <v>2</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1107</v>
+      </c>
+      <c r="K224" t="s">
         <v>1104</v>
-      </c>
-[...17 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>11</v>
       </c>
       <c r="C225" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="D225" t="s">
         <v>1108</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
+        <v>23</v>
+      </c>
+      <c r="G225" t="s">
+        <v>227</v>
+      </c>
+      <c r="H225">
+        <v>2</v>
+      </c>
+      <c r="I225" t="s">
         <v>1109</v>
       </c>
-      <c r="G225" t="s">
-[...5 lines deleted...]
-      <c r="I225" t="s">
+      <c r="J225" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="K225" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
         <v>225</v>
       </c>
-      <c r="B226"/>
+      <c r="B226" t="s">
+        <v>11</v>
+      </c>
       <c r="C226" t="s">
+        <v>71</v>
+      </c>
+      <c r="D226" t="s">
         <v>1112</v>
       </c>
-      <c r="D226" t="s">
+      <c r="E226"/>
+      <c r="F226" t="s">
         <v>1113</v>
       </c>
-      <c r="E226" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G226" t="s">
-        <v>251</v>
+        <v>38</v>
       </c>
       <c r="H226">
         <v>2</v>
       </c>
       <c r="I226" t="s">
         <v>1114</v>
       </c>
       <c r="J226" t="s">
-        <v>988</v>
+        <v>1020</v>
       </c>
       <c r="K226" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
         <v>226</v>
       </c>
-      <c r="B227" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B227"/>
       <c r="C227" t="s">
         <v>1116</v>
       </c>
       <c r="D227" t="s">
         <v>1117</v>
       </c>
       <c r="E227" t="s">
-        <v>699</v>
+        <v>522</v>
       </c>
       <c r="F227" t="s">
         <v>23</v>
       </c>
       <c r="G227" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
       <c r="H227">
         <v>2</v>
       </c>
       <c r="I227" t="s">
         <v>1118</v>
       </c>
       <c r="J227" t="s">
-        <v>845</v>
+        <v>988</v>
       </c>
       <c r="K227" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>11</v>
       </c>
       <c r="C228" t="s">
         <v>1120</v>
       </c>
       <c r="D228" t="s">
-        <v>972</v>
-[...1 lines deleted...]
-      <c r="E228"/>
+        <v>1121</v>
+      </c>
+      <c r="E228" t="s">
+        <v>699</v>
+      </c>
       <c r="F228" t="s">
         <v>23</v>
       </c>
       <c r="G228" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="H228">
         <v>2</v>
       </c>
       <c r="I228" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="J228" t="s">
-        <v>1122</v>
+        <v>845</v>
       </c>
       <c r="K228" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>11</v>
       </c>
       <c r="C229" t="s">
         <v>1124</v>
       </c>
       <c r="D229" t="s">
-        <v>1125</v>
+        <v>972</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G229" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="H229">
         <v>2</v>
       </c>
       <c r="I229" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J229" t="s">
         <v>1126</v>
       </c>
-      <c r="J229" t="s">
+      <c r="K229" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>11</v>
       </c>
       <c r="C230" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D230" t="s">
         <v>1129</v>
       </c>
-      <c r="D230" t="s">
+      <c r="E230"/>
+      <c r="F230" t="s">
+        <v>15</v>
+      </c>
+      <c r="G230" t="s">
+        <v>240</v>
+      </c>
+      <c r="H230">
+        <v>2</v>
+      </c>
+      <c r="I230" t="s">
         <v>1130</v>
       </c>
-      <c r="E230" t="s">
+      <c r="J230" t="s">
         <v>1131</v>
       </c>
-      <c r="F230" t="s">
-[...8 lines deleted...]
-      <c r="I230" t="s">
+      <c r="K230" t="s">
         <v>1132</v>
-      </c>
-[...4 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
         <v>230</v>
       </c>
-      <c r="B231"/>
+      <c r="B231" t="s">
+        <v>11</v>
+      </c>
       <c r="C231" t="s">
-        <v>27</v>
+        <v>1133</v>
       </c>
       <c r="D231" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E231" t="s">
         <v>1135</v>
       </c>
-      <c r="E231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" t="s">
         <v>23</v>
       </c>
       <c r="G231" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="H231">
         <v>2</v>
       </c>
       <c r="I231" t="s">
         <v>1136</v>
       </c>
       <c r="J231" t="s">
         <v>1137</v>
       </c>
       <c r="K231" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232"/>
       <c r="C232" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="D232" t="s">
         <v>1139</v>
       </c>
-      <c r="E232"/>
+      <c r="E232" t="s">
+        <v>699</v>
+      </c>
       <c r="F232" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G232" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="H232">
         <v>2</v>
       </c>
       <c r="I232" t="s">
         <v>1140</v>
       </c>
       <c r="J232" t="s">
         <v>1141</v>
       </c>
       <c r="K232" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>11</v>
       </c>
       <c r="C233" t="s">
+        <v>71</v>
+      </c>
+      <c r="D233" t="s">
         <v>1143</v>
       </c>
-      <c r="D233" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E233"/>
       <c r="F233" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G233" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H233">
         <v>2</v>
       </c>
       <c r="I233" t="s">
         <v>1144</v>
       </c>
       <c r="J233" t="s">
         <v>1145</v>
       </c>
       <c r="K233" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>11</v>
       </c>
       <c r="C234" t="s">
         <v>1147</v>
       </c>
       <c r="D234" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="E234" t="s">
         <v>699</v>
       </c>
       <c r="F234" t="s">
         <v>23</v>
       </c>
       <c r="G234" t="s">
         <v>16</v>
       </c>
       <c r="H234">
         <v>2</v>
       </c>
       <c r="I234" t="s">
         <v>1148</v>
       </c>
       <c r="J234" t="s">
         <v>1149</v>
       </c>
       <c r="K234" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
         <v>234</v>
       </c>
-      <c r="B235"/>
+      <c r="B235" t="s">
+        <v>11</v>
+      </c>
       <c r="C235" t="s">
-        <v>255</v>
+        <v>1151</v>
       </c>
       <c r="D235" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="E235"/>
+        <v>1028</v>
+      </c>
+      <c r="E235" t="s">
+        <v>699</v>
+      </c>
       <c r="F235" t="s">
         <v>23</v>
       </c>
       <c r="G235" t="s">
         <v>16</v>
       </c>
       <c r="H235">
         <v>2</v>
       </c>
       <c r="I235" t="s">
         <v>1152</v>
       </c>
       <c r="J235" t="s">
         <v>1153</v>
       </c>
       <c r="K235" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
         <v>235</v>
       </c>
-      <c r="B236" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B236"/>
       <c r="C236" t="s">
+        <v>255</v>
+      </c>
+      <c r="D236" t="s">
         <v>1155</v>
       </c>
-      <c r="D236" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E236"/>
       <c r="F236" t="s">
         <v>23</v>
       </c>
       <c r="G236" t="s">
         <v>16</v>
       </c>
       <c r="H236">
         <v>2</v>
       </c>
       <c r="I236" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1157</v>
+      </c>
+      <c r="K236" t="s">
         <v>1158</v>
-      </c>
-[...4 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
         <v>236</v>
       </c>
-      <c r="B237"/>
+      <c r="B237" t="s">
+        <v>11</v>
+      </c>
       <c r="C237" t="s">
-        <v>355</v>
+        <v>1159</v>
       </c>
       <c r="D237" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E237" t="s">
         <v>1161</v>
       </c>
-      <c r="E237"/>
       <c r="F237" t="s">
-        <v>646</v>
+        <v>23</v>
       </c>
       <c r="G237" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
       <c r="H237">
         <v>2</v>
       </c>
       <c r="I237" t="s">
         <v>1162</v>
       </c>
       <c r="J237" t="s">
         <v>1163</v>
       </c>
       <c r="K237" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
         <v>237</v>
       </c>
-      <c r="B238" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B238"/>
       <c r="C238" t="s">
+        <v>355</v>
+      </c>
+      <c r="D238" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
-        <v>23</v>
+        <v>646</v>
       </c>
       <c r="G238" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="H238">
         <v>2</v>
       </c>
       <c r="I238" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J238" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="K238" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
         <v>238</v>
       </c>
-      <c r="B239"/>
+      <c r="B239" t="s">
+        <v>11</v>
+      </c>
       <c r="C239" t="s">
-        <v>355</v>
+        <v>1169</v>
       </c>
       <c r="D239" t="s">
-        <v>1053</v>
+        <v>1170</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
         <v>23</v>
       </c>
       <c r="G239" t="s">
-        <v>117</v>
+        <v>227</v>
       </c>
       <c r="H239">
         <v>2</v>
       </c>
       <c r="I239" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="J239" t="s">
-        <v>1170</v>
+        <v>1137</v>
       </c>
       <c r="K239" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240"/>
       <c r="C240" t="s">
-        <v>1172</v>
+        <v>355</v>
       </c>
       <c r="D240" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240" t="s">
+        <v>23</v>
+      </c>
+      <c r="G240" t="s">
+        <v>117</v>
+      </c>
+      <c r="H240">
+        <v>2</v>
+      </c>
+      <c r="I240" t="s">
         <v>1173</v>
       </c>
-      <c r="E240" t="s">
-[...11 lines deleted...]
-      <c r="I240" t="s">
+      <c r="J240" t="s">
         <v>1174</v>
       </c>
-      <c r="J240" t="s">
+      <c r="K240" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
         <v>240</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B241"/>
       <c r="C241" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D241" t="s">
         <v>1177</v>
       </c>
-      <c r="D241" t="s">
+      <c r="E241" t="s">
+        <v>22</v>
+      </c>
+      <c r="F241" t="s">
+        <v>23</v>
+      </c>
+      <c r="G241" t="s">
+        <v>16</v>
+      </c>
+      <c r="H241">
+        <v>2</v>
+      </c>
+      <c r="I241" t="s">
         <v>1178</v>
       </c>
-      <c r="E241"/>
-[...9 lines deleted...]
-      <c r="I241" t="s">
+      <c r="J241" t="s">
         <v>1179</v>
       </c>
-      <c r="J241" t="s">
+      <c r="K241" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242"/>
+      <c r="B242" t="s">
+        <v>11</v>
+      </c>
       <c r="C242" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D242" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="G242" t="s">
         <v>117</v>
       </c>
       <c r="H242">
         <v>2</v>
       </c>
       <c r="I242" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J242" t="s">
         <v>1184</v>
       </c>
-      <c r="J242" t="s">
+      <c r="K242" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243"/>
       <c r="C243" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D243" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="G243" t="s">
-        <v>251</v>
+        <v>117</v>
       </c>
       <c r="H243">
         <v>2</v>
       </c>
       <c r="I243" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J243" t="s">
         <v>1189</v>
       </c>
-      <c r="J243" t="s">
+      <c r="K243" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
         <v>243</v>
       </c>
-      <c r="B244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B244"/>
       <c r="C244" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D244" t="s">
         <v>1192</v>
       </c>
-      <c r="D244" t="s">
-[...2 lines deleted...]
-      <c r="E244" t="s">
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>67</v>
+      </c>
+      <c r="G244" t="s">
+        <v>251</v>
+      </c>
+      <c r="H244">
+        <v>2</v>
+      </c>
+      <c r="I244" t="s">
         <v>1193</v>
       </c>
-      <c r="F244" t="s">
-[...8 lines deleted...]
-      <c r="I244" t="s">
+      <c r="J244" t="s">
         <v>1194</v>
       </c>
-      <c r="J244" t="s">
+      <c r="K244" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>11</v>
       </c>
       <c r="C245" t="s">
-        <v>813</v>
+        <v>1196</v>
       </c>
       <c r="D245" t="s">
+        <v>500</v>
+      </c>
+      <c r="E245" t="s">
         <v>1197</v>
       </c>
-      <c r="E245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" t="s">
-        <v>23</v>
+        <v>1197</v>
       </c>
       <c r="G245" t="s">
-        <v>227</v>
+        <v>137</v>
       </c>
       <c r="H245">
         <v>2</v>
       </c>
       <c r="I245" t="s">
         <v>1198</v>
       </c>
       <c r="J245" t="s">
         <v>1199</v>
       </c>
       <c r="K245" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>11</v>
       </c>
       <c r="C246" t="s">
+        <v>813</v>
+      </c>
+      <c r="D246" t="s">
         <v>1201</v>
       </c>
-      <c r="D246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E246" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="F246" t="s">
         <v>23</v>
       </c>
       <c r="G246" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="H246">
         <v>2</v>
       </c>
       <c r="I246" t="s">
         <v>1202</v>
       </c>
       <c r="J246" t="s">
         <v>1203</v>
       </c>
       <c r="K246" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
         <v>246</v>
       </c>
-      <c r="B247"/>
+      <c r="B247" t="s">
+        <v>11</v>
+      </c>
       <c r="C247" t="s">
         <v>1205</v>
       </c>
       <c r="D247" t="s">
-        <v>1156</v>
+        <v>1053</v>
       </c>
       <c r="E247" t="s">
+        <v>22</v>
+      </c>
+      <c r="F247" t="s">
+        <v>23</v>
+      </c>
+      <c r="G247" t="s">
+        <v>240</v>
+      </c>
+      <c r="H247">
+        <v>2</v>
+      </c>
+      <c r="I247" t="s">
         <v>1206</v>
       </c>
-      <c r="F247" t="s">
-[...8 lines deleted...]
-      <c r="I247" t="s">
+      <c r="J247" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="K247" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>247</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B248"/>
       <c r="C248" t="s">
-        <v>47</v>
+        <v>1209</v>
       </c>
       <c r="D248" t="s">
-        <v>1209</v>
+        <v>1160</v>
       </c>
       <c r="E248" t="s">
         <v>1210</v>
       </c>
       <c r="F248" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G248" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="H248">
         <v>2</v>
       </c>
       <c r="I248" t="s">
         <v>1211</v>
       </c>
       <c r="J248" t="s">
-        <v>1159</v>
+        <v>1067</v>
       </c>
       <c r="K248" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>11</v>
       </c>
       <c r="C249" t="s">
+        <v>47</v>
+      </c>
+      <c r="D249" t="s">
         <v>1213</v>
       </c>
-      <c r="D249" t="s">
+      <c r="E249" t="s">
         <v>1214</v>
       </c>
-      <c r="E249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F249" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G249" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H249">
         <v>2</v>
       </c>
       <c r="I249" t="s">
         <v>1215</v>
       </c>
       <c r="J249" t="s">
+        <v>1163</v>
+      </c>
+      <c r="K249" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>11</v>
       </c>
       <c r="C250" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D250" t="s">
         <v>1218</v>
       </c>
-      <c r="D250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" t="s">
-        <v>699</v>
+        <v>22</v>
       </c>
       <c r="F250" t="s">
         <v>23</v>
       </c>
       <c r="G250" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="H250">
         <v>2</v>
       </c>
       <c r="I250" t="s">
         <v>1219</v>
       </c>
       <c r="J250" t="s">
         <v>1220</v>
       </c>
       <c r="K250" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>11</v>
       </c>
       <c r="C251" t="s">
-        <v>141</v>
+        <v>1222</v>
       </c>
       <c r="D251" t="s">
-        <v>1222</v>
+        <v>704</v>
       </c>
       <c r="E251" t="s">
         <v>699</v>
       </c>
       <c r="F251" t="s">
         <v>23</v>
       </c>
       <c r="G251" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="H251">
         <v>2</v>
       </c>
       <c r="I251" t="s">
         <v>1223</v>
       </c>
       <c r="J251" t="s">
         <v>1224</v>
       </c>
       <c r="K251" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
         <v>251</v>
       </c>
-      <c r="B252"/>
+      <c r="B252" t="s">
+        <v>11</v>
+      </c>
       <c r="C252" t="s">
+        <v>141</v>
+      </c>
+      <c r="D252" t="s">
         <v>1226</v>
       </c>
-      <c r="D252" t="s">
+      <c r="E252" t="s">
+        <v>699</v>
+      </c>
+      <c r="F252" t="s">
+        <v>23</v>
+      </c>
+      <c r="G252" t="s">
+        <v>16</v>
+      </c>
+      <c r="H252">
+        <v>2</v>
+      </c>
+      <c r="I252" t="s">
         <v>1227</v>
       </c>
-      <c r="E252"/>
-      <c r="F252" t="s">
+      <c r="J252" t="s">
         <v>1228</v>
       </c>
-      <c r="G252" t="s">
-[...5 lines deleted...]
-      <c r="I252" t="s">
+      <c r="K252" t="s">
         <v>1229</v>
-      </c>
-[...4 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
         <v>252</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B253"/>
       <c r="C253" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253" t="s">
         <v>1232</v>
       </c>
-      <c r="D253" t="s">
+      <c r="G253" t="s">
+        <v>251</v>
+      </c>
+      <c r="H253">
+        <v>2</v>
+      </c>
+      <c r="I253" t="s">
         <v>1233</v>
       </c>
-      <c r="E253" t="s">
-[...11 lines deleted...]
-      <c r="I253" t="s">
+      <c r="J253" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="K253" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
         <v>253</v>
       </c>
-      <c r="B254"/>
+      <c r="B254" t="s">
+        <v>11</v>
+      </c>
       <c r="C254" t="s">
         <v>1236</v>
       </c>
       <c r="D254" t="s">
         <v>1237</v>
       </c>
-      <c r="E254"/>
+      <c r="E254" t="s">
+        <v>699</v>
+      </c>
       <c r="F254" t="s">
-        <v>441</v>
+        <v>23</v>
       </c>
       <c r="G254" t="s">
         <v>240</v>
       </c>
       <c r="H254">
         <v>2</v>
       </c>
       <c r="I254" t="s">
         <v>1238</v>
       </c>
       <c r="J254" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K254" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
         <v>254</v>
       </c>
-      <c r="B255" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B255"/>
       <c r="C255" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D255" t="s">
         <v>1241</v>
       </c>
-      <c r="D255" t="s">
+      <c r="E255"/>
+      <c r="F255" t="s">
+        <v>441</v>
+      </c>
+      <c r="G255" t="s">
+        <v>240</v>
+      </c>
+      <c r="H255">
+        <v>2</v>
+      </c>
+      <c r="I255" t="s">
         <v>1242</v>
       </c>
-      <c r="E255" t="s">
+      <c r="J255" t="s">
         <v>1243</v>
       </c>
-      <c r="F255" t="s">
-[...8 lines deleted...]
-      <c r="I255" t="s">
+      <c r="K255" t="s">
         <v>1244</v>
-      </c>
-[...4 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>11</v>
       </c>
       <c r="C256" t="s">
-        <v>708</v>
+        <v>1245</v>
       </c>
       <c r="D256" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E256" t="s">
         <v>1247</v>
       </c>
-      <c r="E256"/>
       <c r="F256" t="s">
-        <v>908</v>
+        <v>15</v>
       </c>
       <c r="G256" t="s">
-        <v>251</v>
+        <v>310</v>
       </c>
       <c r="H256">
         <v>2</v>
       </c>
       <c r="I256" t="s">
         <v>1248</v>
       </c>
       <c r="J256" t="s">
         <v>1249</v>
       </c>
       <c r="K256" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>11</v>
       </c>
       <c r="C257" t="s">
+        <v>708</v>
+      </c>
+      <c r="D257" t="s">
         <v>1251</v>
       </c>
-      <c r="D257" t="s">
+      <c r="E257"/>
+      <c r="F257" t="s">
+        <v>908</v>
+      </c>
+      <c r="G257" t="s">
+        <v>251</v>
+      </c>
+      <c r="H257">
+        <v>2</v>
+      </c>
+      <c r="I257" t="s">
         <v>1252</v>
       </c>
-      <c r="E257" t="s">
-[...9 lines deleted...]
-      <c r="I257" t="s">
+      <c r="J257" t="s">
         <v>1253</v>
       </c>
-      <c r="J257" t="s">
+      <c r="K257" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>11</v>
       </c>
       <c r="C258" t="s">
-        <v>344</v>
+        <v>1255</v>
       </c>
       <c r="D258" t="s">
         <v>1256</v>
       </c>
       <c r="E258" t="s">
+        <v>55</v>
+      </c>
+      <c r="F258"/>
+      <c r="G258" t="s">
+        <v>111</v>
+      </c>
+      <c r="H258">
+        <v>2</v>
+      </c>
+      <c r="I258" t="s">
         <v>1257</v>
       </c>
-      <c r="F258" t="s">
-[...8 lines deleted...]
-      <c r="I258" t="s">
+      <c r="J258" t="s">
         <v>1258</v>
       </c>
-      <c r="J258" t="s">
+      <c r="K258" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
         <v>258</v>
       </c>
-      <c r="B259"/>
+      <c r="B259" t="s">
+        <v>11</v>
+      </c>
       <c r="C259" t="s">
-        <v>47</v>
+        <v>344</v>
       </c>
       <c r="D259" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E259" t="s">
         <v>1261</v>
       </c>
-      <c r="E259"/>
       <c r="F259" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G259" t="s">
         <v>38</v>
       </c>
       <c r="H259">
         <v>2</v>
       </c>
       <c r="I259" t="s">
         <v>1262</v>
       </c>
       <c r="J259" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="K259" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260"/>
       <c r="C260" t="s">
-        <v>947</v>
+        <v>47</v>
       </c>
       <c r="D260" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E260"/>
       <c r="F260" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G260" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="H260">
         <v>2</v>
       </c>
       <c r="I260" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="J260" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="K260" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
         <v>260</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B261"/>
       <c r="C261" t="s">
-        <v>813</v>
+        <v>947</v>
       </c>
       <c r="D261" t="s">
         <v>1268</v>
       </c>
-      <c r="E261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E261"/>
       <c r="F261" t="s">
         <v>23</v>
       </c>
       <c r="G261" t="s">
-        <v>251</v>
+        <v>31</v>
       </c>
       <c r="H261">
         <v>2</v>
       </c>
       <c r="I261" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="J261" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="K261" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>11</v>
       </c>
       <c r="C262" t="s">
-        <v>1270</v>
+        <v>813</v>
       </c>
       <c r="D262" t="s">
-        <v>1271</v>
-[...1 lines deleted...]
-      <c r="E262"/>
+        <v>1272</v>
+      </c>
+      <c r="E262" t="s">
+        <v>393</v>
+      </c>
       <c r="F262" t="s">
         <v>23</v>
       </c>
       <c r="G262" t="s">
-        <v>117</v>
+        <v>251</v>
       </c>
       <c r="H262">
         <v>2</v>
       </c>
       <c r="I262" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="J262" t="s">
         <v>1273</v>
       </c>
       <c r="K262" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>262</v>
       </c>
-      <c r="B263"/>
+      <c r="B263" t="s">
+        <v>11</v>
+      </c>
       <c r="C263" t="s">
-        <v>833</v>
+        <v>1274</v>
       </c>
       <c r="D263" t="s">
         <v>1275</v>
       </c>
-      <c r="E263" t="s">
+      <c r="E263"/>
+      <c r="F263" t="s">
+        <v>23</v>
+      </c>
+      <c r="G263" t="s">
+        <v>117</v>
+      </c>
+      <c r="H263">
+        <v>2</v>
+      </c>
+      <c r="I263" t="s">
         <v>1276</v>
       </c>
-      <c r="F263" t="s">
-[...8 lines deleted...]
-      <c r="I263" t="s">
+      <c r="J263" t="s">
         <v>1277</v>
       </c>
-      <c r="J263" t="s">
+      <c r="K263" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
         <v>263</v>
       </c>
-      <c r="B264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B264"/>
       <c r="C264" t="s">
-        <v>224</v>
+        <v>833</v>
       </c>
       <c r="D264" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E264" t="s">
         <v>1280</v>
       </c>
-      <c r="E264" t="s">
+      <c r="F264" t="s">
+        <v>23</v>
+      </c>
+      <c r="G264" t="s">
+        <v>240</v>
+      </c>
+      <c r="H264">
+        <v>2</v>
+      </c>
+      <c r="I264" t="s">
         <v>1281</v>
       </c>
-      <c r="F264" t="s">
-[...8 lines deleted...]
-      <c r="I264" t="s">
+      <c r="J264" t="s">
         <v>1282</v>
       </c>
-      <c r="J264" t="s">
+      <c r="K264" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
         <v>264</v>
       </c>
-      <c r="B265"/>
+      <c r="B265" t="s">
+        <v>11</v>
+      </c>
       <c r="C265" t="s">
-        <v>947</v>
+        <v>224</v>
       </c>
       <c r="D265" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E265" t="s">
         <v>1285</v>
       </c>
-      <c r="E265"/>
       <c r="F265" t="s">
-        <v>23</v>
+        <v>849</v>
       </c>
       <c r="G265" t="s">
-        <v>44</v>
+        <v>227</v>
       </c>
       <c r="H265">
         <v>2</v>
       </c>
       <c r="I265" t="s">
         <v>1286</v>
       </c>
       <c r="J265" t="s">
         <v>1287</v>
       </c>
       <c r="K265" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
         <v>265</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B266"/>
       <c r="C266" t="s">
+        <v>947</v>
+      </c>
+      <c r="D266" t="s">
         <v>1289</v>
       </c>
-      <c r="D266" t="s">
+      <c r="E266"/>
+      <c r="F266" t="s">
+        <v>23</v>
+      </c>
+      <c r="G266" t="s">
+        <v>44</v>
+      </c>
+      <c r="H266">
+        <v>2</v>
+      </c>
+      <c r="I266" t="s">
         <v>1290</v>
       </c>
-      <c r="E266" t="s">
+      <c r="J266" t="s">
         <v>1291</v>
       </c>
-      <c r="F266" t="s">
+      <c r="K266" t="s">
         <v>1292</v>
-      </c>
-[...13 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
         <v>266</v>
       </c>
-      <c r="B267"/>
+      <c r="B267" t="s">
+        <v>11</v>
+      </c>
       <c r="C267" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F267" t="s">
         <v>1296</v>
       </c>
-      <c r="D267" t="s">
+      <c r="G267" t="s">
+        <v>310</v>
+      </c>
+      <c r="H267">
+        <v>2</v>
+      </c>
+      <c r="I267" t="s">
         <v>1297</v>
       </c>
-      <c r="E267"/>
-[...9 lines deleted...]
-      <c r="I267" t="s">
+      <c r="J267" t="s">
         <v>1298</v>
       </c>
-      <c r="J267" t="s">
+      <c r="K267" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
         <v>267</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B268"/>
       <c r="C268" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D268" t="s">
         <v>1301</v>
       </c>
-      <c r="D268" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E268"/>
       <c r="F268" t="s">
         <v>23</v>
       </c>
       <c r="G268" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H268">
         <v>2</v>
       </c>
       <c r="I268" t="s">
         <v>1302</v>
       </c>
       <c r="J268" t="s">
         <v>1303</v>
       </c>
       <c r="K268" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>11</v>
       </c>
       <c r="C269" t="s">
-        <v>65</v>
+        <v>1305</v>
       </c>
       <c r="D269" t="s">
-        <v>1305</v>
+        <v>1018</v>
       </c>
       <c r="E269" t="s">
-        <v>522</v>
+        <v>699</v>
       </c>
       <c r="F269" t="s">
         <v>23</v>
       </c>
       <c r="G269" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="H269">
         <v>2</v>
       </c>
       <c r="I269" t="s">
         <v>1306</v>
       </c>
       <c r="J269" t="s">
         <v>1307</v>
       </c>
       <c r="K269" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>11</v>
       </c>
       <c r="C270" t="s">
+        <v>65</v>
+      </c>
+      <c r="D270" t="s">
         <v>1309</v>
       </c>
-      <c r="D270" t="s">
-[...2 lines deleted...]
-      <c r="E270"/>
+      <c r="E270" t="s">
+        <v>522</v>
+      </c>
       <c r="F270" t="s">
-        <v>1311</v>
+        <v>23</v>
       </c>
       <c r="G270" t="s">
         <v>31</v>
       </c>
       <c r="H270">
         <v>2</v>
       </c>
       <c r="I270" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="J270" t="s">
+        <v>1311</v>
+      </c>
+      <c r="K270" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>11</v>
       </c>
       <c r="C271" t="s">
         <v>1313</v>
       </c>
       <c r="D271" t="s">
         <v>1314</v>
       </c>
-      <c r="E271" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E271"/>
       <c r="F271" t="s">
-        <v>23</v>
+        <v>1315</v>
       </c>
       <c r="G271" t="s">
-        <v>251</v>
+        <v>31</v>
       </c>
       <c r="H271">
         <v>2</v>
       </c>
       <c r="I271" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="J271" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="K271" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>11</v>
       </c>
       <c r="C272" t="s">
-        <v>751</v>
+        <v>1317</v>
       </c>
       <c r="D272" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="E272" t="s">
-        <v>1316</v>
+        <v>522</v>
       </c>
       <c r="F272" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G272" t="s">
-        <v>208</v>
+        <v>251</v>
       </c>
       <c r="H272">
         <v>2</v>
       </c>
       <c r="I272" t="s">
-        <v>1317</v>
+        <v>1310</v>
       </c>
       <c r="J272" t="s">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="K272" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>11</v>
       </c>
       <c r="C273" t="s">
+        <v>751</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E273" t="s">
         <v>1320</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
+        <v>15</v>
+      </c>
+      <c r="G273" t="s">
+        <v>208</v>
+      </c>
+      <c r="H273">
+        <v>2</v>
+      </c>
+      <c r="I273" t="s">
         <v>1321</v>
       </c>
-      <c r="E273" t="s">
-[...11 lines deleted...]
-      <c r="I273" t="s">
+      <c r="J273" t="s">
         <v>1322</v>
       </c>
-      <c r="J273" t="s">
+      <c r="K273" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
         <v>273</v>
       </c>
-      <c r="B274"/>
+      <c r="B274" t="s">
+        <v>11</v>
+      </c>
       <c r="C274" t="s">
-        <v>931</v>
+        <v>1324</v>
       </c>
       <c r="D274" t="s">
         <v>1325</v>
       </c>
       <c r="E274" t="s">
+        <v>22</v>
+      </c>
+      <c r="F274" t="s">
+        <v>23</v>
+      </c>
+      <c r="G274" t="s">
+        <v>240</v>
+      </c>
+      <c r="H274">
+        <v>2</v>
+      </c>
+      <c r="I274" t="s">
         <v>1326</v>
-      </c>
-[...10 lines deleted...]
-        <v>1322</v>
       </c>
       <c r="J274" t="s">
         <v>1327</v>
       </c>
       <c r="K274" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275"/>
       <c r="C275" t="s">
-        <v>510</v>
+        <v>931</v>
       </c>
       <c r="D275" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="E275"/>
+        <v>1329</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1330</v>
+      </c>
       <c r="F275" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G275" t="s">
         <v>117</v>
       </c>
       <c r="H275">
         <v>2</v>
       </c>
       <c r="I275" t="s">
-        <v>1329</v>
+        <v>1326</v>
       </c>
       <c r="J275" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="K275" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276"/>
       <c r="C276" t="s">
+        <v>510</v>
+      </c>
+      <c r="D276" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G276" t="s">
-        <v>240</v>
+        <v>117</v>
       </c>
       <c r="H276">
         <v>2</v>
       </c>
       <c r="I276" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J276" t="s">
         <v>1334</v>
       </c>
-      <c r="J276" t="s">
+      <c r="K276" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277"/>
       <c r="C277" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D277" t="s">
         <v>1337</v>
       </c>
-      <c r="D277" t="s">
+      <c r="E277"/>
+      <c r="F277" t="s">
+        <v>23</v>
+      </c>
+      <c r="G277" t="s">
+        <v>240</v>
+      </c>
+      <c r="H277">
+        <v>2</v>
+      </c>
+      <c r="I277" t="s">
         <v>1338</v>
       </c>
-      <c r="E277" t="s">
-[...11 lines deleted...]
-      <c r="I277" t="s">
+      <c r="J277" t="s">
         <v>1339</v>
       </c>
-      <c r="J277" t="s">
+      <c r="K277" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278"/>
       <c r="C278" t="s">
-        <v>1232</v>
+        <v>1341</v>
       </c>
       <c r="D278" t="s">
         <v>1342</v>
       </c>
-      <c r="E278"/>
+      <c r="E278" t="s">
+        <v>699</v>
+      </c>
       <c r="F278" t="s">
         <v>23</v>
       </c>
       <c r="G278" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="H278">
         <v>2</v>
       </c>
       <c r="I278" t="s">
         <v>1343</v>
       </c>
       <c r="J278" t="s">
         <v>1344</v>
       </c>
       <c r="K278" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
         <v>278</v>
       </c>
-      <c r="B279" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B279"/>
       <c r="C279" t="s">
-        <v>833</v>
+        <v>1236</v>
       </c>
       <c r="D279" t="s">
         <v>1346</v>
       </c>
-      <c r="E279" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E279"/>
       <c r="F279" t="s">
         <v>23</v>
       </c>
       <c r="G279" t="s">
-        <v>240</v>
+        <v>117</v>
       </c>
       <c r="H279">
         <v>2</v>
       </c>
       <c r="I279" t="s">
         <v>1347</v>
       </c>
       <c r="J279" t="s">
         <v>1348</v>
       </c>
       <c r="K279" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
         <v>279</v>
       </c>
-      <c r="B280"/>
+      <c r="B280" t="s">
+        <v>11</v>
+      </c>
       <c r="C280" t="s">
+        <v>833</v>
+      </c>
+      <c r="D280" t="s">
         <v>1350</v>
       </c>
-      <c r="D280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E280" t="s">
-        <v>22</v>
+        <v>699</v>
       </c>
       <c r="F280" t="s">
         <v>23</v>
       </c>
       <c r="G280" t="s">
         <v>240</v>
       </c>
       <c r="H280">
         <v>2</v>
       </c>
       <c r="I280" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J280" t="s">
         <v>1352</v>
       </c>
-      <c r="J280" t="s">
+      <c r="K280" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
         <v>280</v>
       </c>
-      <c r="B281" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B281"/>
       <c r="C281" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D281" t="s">
         <v>1355</v>
       </c>
-      <c r="D281" t="s">
+      <c r="E281" t="s">
+        <v>22</v>
+      </c>
+      <c r="F281" t="s">
+        <v>23</v>
+      </c>
+      <c r="G281" t="s">
+        <v>240</v>
+      </c>
+      <c r="H281">
+        <v>2</v>
+      </c>
+      <c r="I281" t="s">
         <v>1356</v>
       </c>
-      <c r="E281" t="s">
-[...11 lines deleted...]
-      <c r="I281" t="s">
+      <c r="J281" t="s">
         <v>1357</v>
       </c>
-      <c r="J281" t="s">
+      <c r="K281" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>11</v>
       </c>
       <c r="C282" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D282" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
       <c r="E282" t="s">
         <v>522</v>
       </c>
       <c r="F282" t="s">
         <v>23</v>
       </c>
       <c r="G282" t="s">
-        <v>31</v>
+        <v>251</v>
       </c>
       <c r="H282">
         <v>2</v>
       </c>
       <c r="I282" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J282" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="K282" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>11</v>
       </c>
       <c r="C283" t="s">
         <v>1364</v>
       </c>
       <c r="D283" t="s">
         <v>1365</v>
       </c>
       <c r="E283" t="s">
-        <v>61</v>
+        <v>522</v>
       </c>
       <c r="F283" t="s">
         <v>23</v>
       </c>
       <c r="G283" t="s">
-        <v>117</v>
+        <v>31</v>
       </c>
       <c r="H283">
         <v>2</v>
       </c>
       <c r="I283" t="s">
         <v>1366</v>
       </c>
       <c r="J283" t="s">
+        <v>1362</v>
+      </c>
+      <c r="K283" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>11</v>
       </c>
       <c r="C284" t="s">
-        <v>156</v>
+        <v>1368</v>
       </c>
       <c r="D284" t="s">
         <v>1369</v>
       </c>
       <c r="E284" t="s">
         <v>61</v>
       </c>
       <c r="F284" t="s">
         <v>23</v>
       </c>
       <c r="G284" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="H284">
         <v>2</v>
       </c>
       <c r="I284" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="J284" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="K284" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
         <v>284</v>
       </c>
-      <c r="B285"/>
+      <c r="B285" t="s">
+        <v>11</v>
+      </c>
       <c r="C285" t="s">
-        <v>1003</v>
+        <v>156</v>
       </c>
       <c r="D285" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E285" t="s">
+        <v>61</v>
+      </c>
+      <c r="F285" t="s">
+        <v>23</v>
+      </c>
+      <c r="G285" t="s">
+        <v>31</v>
+      </c>
+      <c r="H285">
+        <v>2</v>
+      </c>
+      <c r="I285" t="s">
         <v>1370</v>
       </c>
-      <c r="E285" t="s">
-[...11 lines deleted...]
-      <c r="I285" t="s">
+      <c r="J285" t="s">
         <v>1371</v>
       </c>
-      <c r="J285" t="s">
+      <c r="K285" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
         <v>285</v>
       </c>
-      <c r="B286" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B286"/>
       <c r="C286" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D286" t="s">
         <v>1374</v>
       </c>
-      <c r="D286" t="s">
+      <c r="E286" t="s">
+        <v>465</v>
+      </c>
+      <c r="F286" t="s">
+        <v>23</v>
+      </c>
+      <c r="G286" t="s">
+        <v>117</v>
+      </c>
+      <c r="H286">
+        <v>2</v>
+      </c>
+      <c r="I286" t="s">
         <v>1375</v>
       </c>
-      <c r="E286" t="s">
-[...11 lines deleted...]
-      <c r="I286" t="s">
+      <c r="J286" t="s">
         <v>1376</v>
       </c>
-      <c r="J286" t="s">
+      <c r="K286" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>11</v>
       </c>
       <c r="C287" t="s">
-        <v>391</v>
+        <v>1378</v>
       </c>
       <c r="D287" t="s">
         <v>1379</v>
       </c>
-      <c r="E287"/>
+      <c r="E287" t="s">
+        <v>699</v>
+      </c>
       <c r="F287" t="s">
         <v>23</v>
       </c>
       <c r="G287" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
       <c r="H287">
         <v>2</v>
       </c>
       <c r="I287" t="s">
         <v>1380</v>
       </c>
       <c r="J287" t="s">
         <v>1381</v>
       </c>
       <c r="K287" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
         <v>287</v>
       </c>
-      <c r="B288"/>
+      <c r="B288" t="s">
+        <v>11</v>
+      </c>
       <c r="C288" t="s">
-        <v>1355</v>
+        <v>391</v>
       </c>
       <c r="D288" t="s">
         <v>1383</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>1384</v>
+        <v>23</v>
       </c>
       <c r="G288" t="s">
         <v>251</v>
       </c>
       <c r="H288">
         <v>2</v>
       </c>
       <c r="I288" t="s">
+        <v>1384</v>
+      </c>
+      <c r="J288" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="K288" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
         <v>288</v>
       </c>
-      <c r="B289" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B289"/>
       <c r="C289" t="s">
-        <v>931</v>
+        <v>1359</v>
       </c>
       <c r="D289" t="s">
         <v>1387</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
-        <v>23</v>
+        <v>1388</v>
       </c>
       <c r="G289" t="s">
-        <v>117</v>
+        <v>251</v>
       </c>
       <c r="H289">
         <v>2</v>
       </c>
       <c r="I289" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="J289" t="s">
-        <v>1389</v>
+        <v>1385</v>
       </c>
       <c r="K289" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>11</v>
       </c>
       <c r="C290" t="s">
-        <v>751</v>
+        <v>931</v>
       </c>
       <c r="D290" t="s">
         <v>1391</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G290" t="s">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="H290">
         <v>2</v>
       </c>
       <c r="I290" t="s">
         <v>1392</v>
       </c>
       <c r="J290" t="s">
         <v>1393</v>
       </c>
       <c r="K290" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
         <v>290</v>
       </c>
-      <c r="B291"/>
+      <c r="B291" t="s">
+        <v>11</v>
+      </c>
       <c r="C291" t="s">
-        <v>71</v>
+        <v>751</v>
       </c>
       <c r="D291" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>1395</v>
+      </c>
+      <c r="E291"/>
       <c r="F291" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G291" t="s">
-        <v>16</v>
+        <v>208</v>
       </c>
       <c r="H291">
         <v>2</v>
       </c>
       <c r="I291" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="J291" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="K291" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
         <v>291</v>
       </c>
-      <c r="B292" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B292"/>
       <c r="C292" t="s">
-        <v>912</v>
+        <v>71</v>
       </c>
       <c r="D292" t="s">
-        <v>1398</v>
+        <v>1065</v>
       </c>
       <c r="E292" t="s">
         <v>699</v>
       </c>
       <c r="F292" t="s">
         <v>23</v>
       </c>
       <c r="G292" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="H292">
         <v>2</v>
       </c>
       <c r="I292" t="s">
         <v>1399</v>
       </c>
       <c r="J292" t="s">
         <v>1400</v>
       </c>
       <c r="K292" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
+        <v>912</v>
+      </c>
+      <c r="D293" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
       <c r="E293" t="s">
         <v>699</v>
       </c>
       <c r="F293" t="s">
         <v>23</v>
       </c>
       <c r="G293" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H293">
         <v>2</v>
       </c>
       <c r="I293" t="s">
         <v>1403</v>
       </c>
       <c r="J293" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
       <c r="K293" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>1364</v>
+        <v>1406</v>
       </c>
       <c r="D294" t="s">
-        <v>1405</v>
-[...1 lines deleted...]
-      <c r="E294"/>
+        <v>1346</v>
+      </c>
+      <c r="E294" t="s">
+        <v>699</v>
+      </c>
       <c r="F294" t="s">
         <v>23</v>
       </c>
       <c r="G294" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="H294">
         <v>2</v>
       </c>
       <c r="I294" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="J294" t="s">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="K294" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
-        <v>42</v>
+        <v>1368</v>
       </c>
       <c r="D295" t="s">
         <v>1409</v>
       </c>
-      <c r="E295" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E295"/>
       <c r="F295" t="s">
         <v>23</v>
       </c>
       <c r="G295" t="s">
-        <v>16</v>
+        <v>227</v>
       </c>
       <c r="H295">
         <v>2</v>
       </c>
       <c r="I295" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="J295" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="K295" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>1410</v>
+        <v>42</v>
       </c>
       <c r="D296" t="s">
-        <v>1233</v>
+        <v>1413</v>
       </c>
       <c r="E296" t="s">
         <v>699</v>
       </c>
       <c r="F296" t="s">
         <v>23</v>
       </c>
       <c r="G296" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="H296">
         <v>2</v>
       </c>
       <c r="I296" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J296" t="s">
         <v>1411</v>
       </c>
-      <c r="J296" t="s">
+      <c r="K296" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
       <c r="C297" t="s">
         <v>1414</v>
       </c>
       <c r="D297" t="s">
-        <v>1415</v>
+        <v>1237</v>
       </c>
       <c r="E297" t="s">
         <v>699</v>
       </c>
       <c r="F297" t="s">
         <v>23</v>
       </c>
       <c r="G297" t="s">
+        <v>240</v>
+      </c>
+      <c r="H297">
+        <v>2</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J297" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K297" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11">
+      <c r="A298">
+        <v>297</v>
+      </c>
+      <c r="B298" t="s">
+        <v>11</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E298" t="s">
+        <v>699</v>
+      </c>
+      <c r="F298" t="s">
+        <v>23</v>
+      </c>
+      <c r="G298" t="s">
         <v>16</v>
       </c>
-      <c r="H297">
-[...9 lines deleted...]
-        <v>1418</v>
+      <c r="H298">
+        <v>2</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J298" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K298" t="s">
+        <v>1422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">