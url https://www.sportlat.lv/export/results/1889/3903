--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -8059,51 +8059,53 @@
         <v>61</v>
       </c>
       <c r="F101" t="s">
         <v>23</v>
       </c>
       <c r="G101" t="s">
         <v>38</v>
       </c>
       <c r="H101">
         <v>2</v>
       </c>
       <c r="I101" t="s">
         <v>563</v>
       </c>
       <c r="J101" t="s">
         <v>564</v>
       </c>
       <c r="K101" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
-      <c r="B102"/>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
       <c r="C102" t="s">
         <v>566</v>
       </c>
       <c r="D102" t="s">
         <v>567</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>15</v>
       </c>
       <c r="G102" t="s">
         <v>31</v>
       </c>
       <c r="H102">
         <v>2</v>
       </c>
       <c r="I102" t="s">
         <v>568</v>
       </c>
       <c r="J102" t="s">
         <v>569</v>
       </c>
       <c r="K102" t="s">
         <v>570</v>
       </c>