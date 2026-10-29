--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -11505,51 +11505,53 @@
       </c>
       <c r="E194" t="s">
         <v>39</v>
       </c>
       <c r="F194" t="s">
         <v>40</v>
       </c>
       <c r="G194" t="s">
         <v>132</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194" t="s">
         <v>773</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>194</v>
       </c>
-      <c r="B195"/>
+      <c r="B195" t="s">
+        <v>18</v>
+      </c>
       <c r="C195" t="s">
         <v>775</v>
       </c>
       <c r="D195" t="s">
         <v>776</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
         <v>777</v>
       </c>
       <c r="G195" t="s">
         <v>81</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" t="s">
         <v>778</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:11">