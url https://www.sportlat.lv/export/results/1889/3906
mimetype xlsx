--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -5036,51 +5036,53 @@
       </c>
       <c r="D65" t="s">
         <v>158</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>23</v>
       </c>
       <c r="G65" t="s">
         <v>146</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>240</v>
       </c>
       <c r="J65" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66"/>
+      <c r="B66" t="s">
+        <v>10</v>
+      </c>
       <c r="C66" t="s">
         <v>151</v>
       </c>
       <c r="D66" t="s">
         <v>242</v>
       </c>
       <c r="E66" t="s">
         <v>243</v>
       </c>
       <c r="F66" t="s">
         <v>244</v>
       </c>
       <c r="G66" t="s">
         <v>63</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>240</v>
       </c>
       <c r="J66" t="s">
         <v>241</v>
       </c>
     </row>