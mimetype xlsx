--- v0 (2026-04-18)
+++ v1 (2026-07-18)
@@ -2334,51 +2334,53 @@
         <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>138</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>139</v>
       </c>
       <c r="J26" t="s">
         <v>139</v>
       </c>
       <c r="K26" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
-      <c r="B27"/>
+      <c r="B27" t="s">
+        <v>11</v>
+      </c>
       <c r="C27" t="s">
         <v>141</v>
       </c>
       <c r="D27" t="s">
         <v>142</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>143</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>144</v>
       </c>
       <c r="J27" t="s">
         <v>144</v>
       </c>
       <c r="K27" t="s">
         <v>145</v>
       </c>
@@ -3717,51 +3719,53 @@
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>143</v>
       </c>
       <c r="G67" t="s">
         <v>16</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>334</v>
       </c>
       <c r="J67" t="s">
         <v>334</v>
       </c>
       <c r="K67" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
-      <c r="B68"/>
+      <c r="B68" t="s">
+        <v>11</v>
+      </c>
       <c r="C68" t="s">
         <v>136</v>
       </c>
       <c r="D68" t="s">
         <v>336</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>29</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>337</v>
       </c>
       <c r="J68" t="s">
         <v>337</v>
       </c>
       <c r="K68" t="s">
         <v>338</v>
       </c>