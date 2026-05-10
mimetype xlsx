--- v0 (2025-11-14)
+++ v1 (2026-05-10)
@@ -3164,51 +3164,51 @@
   <si>
     <t>0:32:25.20</t>
   </si>
   <si>
     <t>Rakesh</t>
   </si>
   <si>
     <t>Kumar</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>0:32:26.30</t>
   </si>
   <si>
     <t>Krūmiņa</t>
   </si>
   <si>
     <t>BE-44</t>
   </si>
   <si>
     <t>0:32:28.05</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:32:28.45</t>
   </si>
   <si>
     <t>Fortuna sports</t>
   </si>
   <si>
     <t>0:32:29.60</t>
   </si>
   <si>
     <t>Madars</t>
   </si>
   <si>
     <t>Broks</t>
   </si>
   <si>
     <t>TBM</t>
   </si>
   <si>
     <t>0:32:30.85</t>
   </si>
   <si>
     <t>Paeglis</t>
   </si>