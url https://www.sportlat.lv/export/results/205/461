--- v1 (2026-05-10)
+++ v2 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1905">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1906">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -3929,669 +3929,672 @@
   <si>
     <t>Sulīgais persiks</t>
   </si>
   <si>
     <t>0:34:39.85</t>
   </si>
   <si>
     <t>0:34:40.75</t>
   </si>
   <si>
     <t>Lasmane</t>
   </si>
   <si>
     <t>0:34:40.80</t>
   </si>
   <si>
     <t>Līce</t>
   </si>
   <si>
     <t>0:34:40.90</t>
   </si>
   <si>
     <t>Zeltīte</t>
   </si>
   <si>
+    <t>Larinova</t>
+  </si>
+  <si>
+    <t>0:34:41.25</t>
+  </si>
+  <si>
+    <t>Jēkabs</t>
+  </si>
+  <si>
+    <t>RIGA IRONMAN TEAM/ ROCKSTAR ENERGY</t>
+  </si>
+  <si>
+    <t>0:34:41.35</t>
+  </si>
+  <si>
+    <t>Ziedone</t>
+  </si>
+  <si>
+    <t>0:34:42.45</t>
+  </si>
+  <si>
+    <t>0:34:43.95</t>
+  </si>
+  <si>
+    <t>Matiss</t>
+  </si>
+  <si>
+    <t>Kučinskis</t>
+  </si>
+  <si>
+    <t>0:34:45.75</t>
+  </si>
+  <si>
+    <t>Orļanova</t>
+  </si>
+  <si>
+    <t>0:34:48.45</t>
+  </si>
+  <si>
+    <t>Valerte</t>
+  </si>
+  <si>
+    <t>0:34:49.30</t>
+  </si>
+  <si>
+    <t>Paidere</t>
+  </si>
+  <si>
+    <t>0:34:50.10</t>
+  </si>
+  <si>
+    <t>Stengrevica</t>
+  </si>
+  <si>
+    <t>0:34:50.40</t>
+  </si>
+  <si>
+    <t>Greidiņa</t>
+  </si>
+  <si>
+    <t>Nepalikt mežā!</t>
+  </si>
+  <si>
+    <t>0:34:50.90</t>
+  </si>
+  <si>
+    <t>Ļubkina</t>
+  </si>
+  <si>
+    <t>0:34:52.05</t>
+  </si>
+  <si>
+    <t>Gierkena</t>
+  </si>
+  <si>
+    <t>0:34:53.40</t>
+  </si>
+  <si>
+    <t>Petrovskis</t>
+  </si>
+  <si>
+    <t>0:34:53.95</t>
+  </si>
+  <si>
+    <t>Puriņa</t>
+  </si>
+  <si>
+    <t>0:34:57.00</t>
+  </si>
+  <si>
+    <t>Timofejeva</t>
+  </si>
+  <si>
+    <t>0:34:57.60</t>
+  </si>
+  <si>
+    <t>0:35:07.00</t>
+  </si>
+  <si>
+    <t>Moča</t>
+  </si>
+  <si>
+    <t>0:35:07.55</t>
+  </si>
+  <si>
+    <t>Niks</t>
+  </si>
+  <si>
+    <t>Kozlovs</t>
+  </si>
+  <si>
+    <t>0:35:16.80</t>
+  </si>
+  <si>
+    <t>Džerods</t>
+  </si>
+  <si>
+    <t>Alksnis</t>
+  </si>
+  <si>
+    <t>0:35:16.85</t>
+  </si>
+  <si>
+    <t>Kitija</t>
+  </si>
+  <si>
+    <t>Līgate</t>
+  </si>
+  <si>
+    <t>0:35:18.30</t>
+  </si>
+  <si>
+    <t>Līgats</t>
+  </si>
+  <si>
+    <t>0:35:18.65</t>
+  </si>
+  <si>
+    <t>Liāna</t>
+  </si>
+  <si>
+    <t>Stepanova</t>
+  </si>
+  <si>
+    <t>Landrāte</t>
+  </si>
+  <si>
+    <t>0:35:19.10</t>
+  </si>
+  <si>
+    <t>Roķis</t>
+  </si>
+  <si>
+    <t>0:35:20.90</t>
+  </si>
+  <si>
+    <t>Evija-Puķe</t>
+  </si>
+  <si>
+    <t>0:35:21.75</t>
+  </si>
+  <si>
+    <t>Degle</t>
+  </si>
+  <si>
+    <t>0:35:23.75</t>
+  </si>
+  <si>
+    <t>Jakubāns</t>
+  </si>
+  <si>
+    <t>0:35:25.95</t>
+  </si>
+  <si>
+    <t>Silvija</t>
+  </si>
+  <si>
+    <t>Hansone</t>
+  </si>
+  <si>
+    <t>0:35:26.45</t>
+  </si>
+  <si>
+    <t>Ineta</t>
+  </si>
+  <si>
+    <t>Tāre</t>
+  </si>
+  <si>
+    <t>Darba rūķi</t>
+  </si>
+  <si>
+    <t>0:35:26.65</t>
+  </si>
+  <si>
+    <t>Reinis</t>
+  </si>
+  <si>
+    <t>Nungurs</t>
+  </si>
+  <si>
+    <t>0:35:28.10</t>
+  </si>
+  <si>
+    <t>Rodionova</t>
+  </si>
+  <si>
+    <t>0:35:28.20</t>
+  </si>
+  <si>
+    <t>Anitra</t>
+  </si>
+  <si>
+    <t>Plūme</t>
+  </si>
+  <si>
+    <t>0:35:28.55</t>
+  </si>
+  <si>
+    <t>Jurgevica</t>
+  </si>
+  <si>
+    <t>0:35:30.20</t>
+  </si>
+  <si>
+    <t>Kušķis</t>
+  </si>
+  <si>
+    <t>0:35:30.30</t>
+  </si>
+  <si>
+    <t>Pitura</t>
+  </si>
+  <si>
+    <t>0:35:34.45</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Lizuma</t>
+  </si>
+  <si>
+    <t>0:35:37.45</t>
+  </si>
+  <si>
+    <t>0:35:37.55</t>
+  </si>
+  <si>
+    <t>0:35:39.50</t>
+  </si>
+  <si>
+    <t>Izolde-Bernadet</t>
+  </si>
+  <si>
+    <t>0:35:40.45</t>
+  </si>
+  <si>
+    <t>Grīviņa</t>
+  </si>
+  <si>
+    <t>0:35:41.45</t>
+  </si>
+  <si>
+    <t>Ribele</t>
+  </si>
+  <si>
+    <t>Šiveriņi</t>
+  </si>
+  <si>
+    <t>Strenči</t>
+  </si>
+  <si>
+    <t>0:35:41.60</t>
+  </si>
+  <si>
+    <t>Sīle</t>
+  </si>
+  <si>
+    <t>0:35:43.10</t>
+  </si>
+  <si>
+    <t>Endzeliņa-Tēbele</t>
+  </si>
+  <si>
+    <t>0:35:43.40</t>
+  </si>
+  <si>
+    <t>Pašule</t>
+  </si>
+  <si>
+    <t>0:35:49.75</t>
+  </si>
+  <si>
+    <t>Dāvids</t>
+  </si>
+  <si>
+    <t>Radžabovs</t>
+  </si>
+  <si>
+    <t>0:35:51.00</t>
+  </si>
+  <si>
+    <t>Spulle</t>
+  </si>
+  <si>
+    <t>0:35:56.70</t>
+  </si>
+  <si>
+    <t>Seleznova</t>
+  </si>
+  <si>
+    <t>0:35:57.15</t>
+  </si>
+  <si>
+    <t>Agita</t>
+  </si>
+  <si>
+    <t>Mazaļevska</t>
+  </si>
+  <si>
+    <t>0:35:58.65</t>
+  </si>
+  <si>
+    <t>Apine</t>
+  </si>
+  <si>
+    <t>0:35:58.90</t>
+  </si>
+  <si>
+    <t>Zute</t>
+  </si>
+  <si>
+    <t>0:36:01.25</t>
+  </si>
+  <si>
+    <t>Sleņģe</t>
+  </si>
+  <si>
+    <t>0:36:02.20</t>
+  </si>
+  <si>
+    <t>Zūle</t>
+  </si>
+  <si>
+    <t>0:36:03.50</t>
+  </si>
+  <si>
+    <t>Svīķis</t>
+  </si>
+  <si>
+    <t>0:36:03.95</t>
+  </si>
+  <si>
+    <t>Rasa</t>
+  </si>
+  <si>
+    <t>Lūse</t>
+  </si>
+  <si>
+    <t>Glāzere</t>
+  </si>
+  <si>
+    <t>0:36:10.05</t>
+  </si>
+  <si>
+    <t>Ābols</t>
+  </si>
+  <si>
+    <t>0:36:11.15</t>
+  </si>
+  <si>
+    <t>Tīruma</t>
+  </si>
+  <si>
+    <t>Piltene</t>
+  </si>
+  <si>
+    <t>0:36:11.60</t>
+  </si>
+  <si>
+    <t>Putniņa</t>
+  </si>
+  <si>
+    <t>0:36:11.70</t>
+  </si>
+  <si>
+    <t>Zinaida</t>
+  </si>
+  <si>
+    <t>Grīnberga</t>
+  </si>
+  <si>
+    <t>0:36:13.45</t>
+  </si>
+  <si>
+    <t>Skuja</t>
+  </si>
+  <si>
+    <t>0:36:13.65</t>
+  </si>
+  <si>
+    <t>Ločmelis</t>
+  </si>
+  <si>
+    <t>0:36:13.75</t>
+  </si>
+  <si>
+    <t>0:36:14.05</t>
+  </si>
+  <si>
+    <t>Oksana</t>
+  </si>
+  <si>
+    <t>Barratt</t>
+  </si>
+  <si>
+    <t>0:36:16.00</t>
+  </si>
+  <si>
+    <t>Michelle-Tanya</t>
+  </si>
+  <si>
+    <t>0:36:16.10</t>
+  </si>
+  <si>
+    <t>Ingus</t>
+  </si>
+  <si>
+    <t>0:36:16.15</t>
+  </si>
+  <si>
+    <t>0:36:17.55</t>
+  </si>
+  <si>
+    <t>0:36:21.20</t>
+  </si>
+  <si>
+    <t>Šakena</t>
+  </si>
+  <si>
+    <t>0:36:23.25</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Lauberte</t>
+  </si>
+  <si>
+    <t>0:36:30.85</t>
+  </si>
+  <si>
+    <t>0:36:31.40</t>
+  </si>
+  <si>
+    <t>Sniega</t>
+  </si>
+  <si>
+    <t>0:36:31.50</t>
+  </si>
+  <si>
+    <t>Bitenieks</t>
+  </si>
+  <si>
+    <t>Ātrāk par vēju</t>
+  </si>
+  <si>
+    <t>0:36:32.80</t>
+  </si>
+  <si>
+    <t>1:00:28</t>
+  </si>
+  <si>
+    <t>Rozīte</t>
+  </si>
+  <si>
+    <t>Liepājas Vieglatlētikas klubs</t>
+  </si>
+  <si>
+    <t>0:36:33.05</t>
+  </si>
+  <si>
+    <t>0:36:33.25</t>
+  </si>
+  <si>
+    <t>Panke</t>
+  </si>
+  <si>
+    <t>Price waterhouse Coopers</t>
+  </si>
+  <si>
+    <t>0:36:35.45</t>
+  </si>
+  <si>
+    <t>Kanelis</t>
+  </si>
+  <si>
+    <t>0:36:35.75</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Spule</t>
+  </si>
+  <si>
+    <t>0:36:36.70</t>
+  </si>
+  <si>
+    <t>Bondare</t>
+  </si>
+  <si>
+    <t>0:36:38.35</t>
+  </si>
+  <si>
+    <t>Kotāne</t>
+  </si>
+  <si>
+    <t>Mārupe</t>
+  </si>
+  <si>
+    <t>0:36:39.15</t>
+  </si>
+  <si>
+    <t>0:36:40.15</t>
+  </si>
+  <si>
+    <t>Grīnieks</t>
+  </si>
+  <si>
+    <t>IKI</t>
+  </si>
+  <si>
+    <t>0:36:42.55</t>
+  </si>
+  <si>
+    <t>Brakša</t>
+  </si>
+  <si>
+    <t>0:36:44.30</t>
+  </si>
+  <si>
+    <t>Cirse</t>
+  </si>
+  <si>
+    <t>0:36:44.55</t>
+  </si>
+  <si>
+    <t>Lāsma</t>
+  </si>
+  <si>
+    <t>0:36:45.70</t>
+  </si>
+  <si>
+    <t>Rastopčina</t>
+  </si>
+  <si>
+    <t>0:36:46.00</t>
+  </si>
+  <si>
+    <t>Mairis</t>
+  </si>
+  <si>
+    <t>0:36:47.60</t>
+  </si>
+  <si>
+    <t>Eglīte</t>
+  </si>
+  <si>
+    <t>0:36:51.45</t>
+  </si>
+  <si>
+    <t>Katajs</t>
+  </si>
+  <si>
+    <t>0:36:54.20</t>
+  </si>
+  <si>
+    <t>Modrīte</t>
+  </si>
+  <si>
+    <t>0:36:54.40</t>
+  </si>
+  <si>
+    <t>Sparāns</t>
+  </si>
+  <si>
+    <t>0:36:56.65</t>
+  </si>
+  <si>
+    <t>Junkere</t>
+  </si>
+  <si>
+    <t>Rīga, Piltene</t>
+  </si>
+  <si>
+    <t>0:36:57.10</t>
+  </si>
+  <si>
+    <t>Bračka</t>
+  </si>
+  <si>
+    <t>0:36:58.50</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Egle</t>
+  </si>
+  <si>
+    <t>0:36:59.25</t>
+  </si>
+  <si>
+    <t>Tauriņa</t>
+  </si>
+  <si>
+    <t>0:36:59.45</t>
+  </si>
+  <si>
     <t>Bankava</t>
-  </si>
-[...616 lines deleted...]
-    <t>0:36:59.45</t>
   </si>
   <si>
     <t>Bērziņa</t>
   </si>
   <si>
     <t>Brence</t>
   </si>
   <si>
     <t>0:37:02.25</t>
   </si>
   <si>
     <t>0:37:03.90</t>
   </si>
   <si>
     <t>Zvejniece</t>
   </si>
   <si>
     <t>0:37:04.70</t>
   </si>
   <si>
     <t>Leonova</t>
   </si>
   <si>
     <t>0:37:08.85</t>
   </si>
@@ -26009,7422 +26012,7422 @@
       </c>
       <c r="I534" t="s">
         <v>1511</v>
       </c>
       <c r="J534"/>
       <c r="K534"/>
       <c r="L534"/>
       <c r="M534"/>
       <c r="N534"/>
       <c r="O534"/>
       <c r="P534"/>
       <c r="Q534"/>
       <c r="R534"/>
     </row>
     <row r="535" spans="1:18">
       <c r="A535">
         <v>537</v>
       </c>
       <c r="B535" t="s">
         <v>18</v>
       </c>
       <c r="C535" t="s">
         <v>788</v>
       </c>
       <c r="D535" t="s">
-        <v>1305</v>
+        <v>1512</v>
       </c>
       <c r="E535" t="s">
         <v>295</v>
       </c>
       <c r="F535" t="s">
         <v>296</v>
       </c>
       <c r="G535" t="s">
         <v>100</v>
       </c>
       <c r="H535">
         <v>1</v>
       </c>
       <c r="I535" t="s">
         <v>1511</v>
       </c>
       <c r="J535"/>
       <c r="K535"/>
       <c r="L535"/>
       <c r="M535"/>
       <c r="N535"/>
       <c r="O535"/>
       <c r="P535"/>
       <c r="Q535"/>
       <c r="R535"/>
     </row>
     <row r="536" spans="1:18">
       <c r="A536">
         <v>536</v>
       </c>
       <c r="B536" t="s">
         <v>18</v>
       </c>
       <c r="C536" t="s">
         <v>409</v>
       </c>
       <c r="D536" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E536" t="s">
         <v>274</v>
       </c>
       <c r="F536" t="s">
         <v>44</v>
       </c>
       <c r="G536" t="s">
         <v>404</v>
       </c>
       <c r="H536">
         <v>1</v>
       </c>
       <c r="I536" t="s">
         <v>1511</v>
       </c>
       <c r="J536"/>
       <c r="K536"/>
       <c r="L536"/>
       <c r="M536"/>
       <c r="N536"/>
       <c r="O536"/>
       <c r="P536"/>
       <c r="Q536"/>
       <c r="R536"/>
     </row>
     <row r="537" spans="1:18">
       <c r="A537">
         <v>539</v>
       </c>
       <c r="B537" t="s">
         <v>18</v>
       </c>
       <c r="C537" t="s">
         <v>437</v>
       </c>
       <c r="D537" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="E537"/>
       <c r="F537"/>
       <c r="G537" t="s">
         <v>100</v>
       </c>
       <c r="H537">
         <v>1</v>
       </c>
       <c r="I537" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="J537"/>
       <c r="K537"/>
       <c r="L537"/>
       <c r="M537"/>
       <c r="N537"/>
       <c r="O537"/>
       <c r="P537"/>
       <c r="Q537"/>
       <c r="R537"/>
     </row>
     <row r="538" spans="1:18">
       <c r="A538">
         <v>540</v>
       </c>
       <c r="B538" t="s">
         <v>18</v>
       </c>
       <c r="C538" t="s">
         <v>144</v>
       </c>
       <c r="D538" t="s">
         <v>1421</v>
       </c>
       <c r="E538" t="s">
         <v>281</v>
       </c>
       <c r="F538" t="s">
         <v>44</v>
       </c>
       <c r="G538" t="s">
         <v>226</v>
       </c>
       <c r="H538">
         <v>1</v>
       </c>
       <c r="I538" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="J538"/>
       <c r="K538"/>
       <c r="L538"/>
       <c r="M538"/>
       <c r="N538"/>
       <c r="O538"/>
       <c r="P538"/>
       <c r="Q538"/>
       <c r="R538"/>
     </row>
     <row r="539" spans="1:18">
       <c r="A539">
         <v>541</v>
       </c>
       <c r="B539" t="s">
         <v>18</v>
       </c>
       <c r="C539" t="s">
         <v>466</v>
       </c>
       <c r="D539" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="E539"/>
       <c r="F539" t="s">
         <v>1395</v>
       </c>
       <c r="G539" t="s">
         <v>100</v>
       </c>
       <c r="H539">
         <v>1</v>
       </c>
       <c r="I539" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="J539"/>
       <c r="K539"/>
       <c r="L539"/>
       <c r="M539"/>
       <c r="N539"/>
       <c r="O539"/>
       <c r="P539"/>
       <c r="Q539"/>
       <c r="R539"/>
     </row>
     <row r="540" spans="1:18">
       <c r="A540">
         <v>542</v>
       </c>
       <c r="B540" t="s">
         <v>18</v>
       </c>
       <c r="C540" t="s">
         <v>657</v>
       </c>
       <c r="D540" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="E540" t="s">
         <v>71</v>
       </c>
       <c r="F540" t="s">
         <v>44</v>
       </c>
       <c r="G540" t="s">
         <v>100</v>
       </c>
       <c r="H540">
         <v>1</v>
       </c>
       <c r="I540" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="J540"/>
       <c r="K540"/>
       <c r="L540"/>
       <c r="M540"/>
       <c r="N540"/>
       <c r="O540"/>
       <c r="P540"/>
       <c r="Q540"/>
       <c r="R540"/>
     </row>
     <row r="541" spans="1:18">
       <c r="A541">
         <v>543</v>
       </c>
       <c r="B541" t="s">
         <v>18</v>
       </c>
       <c r="C541" t="s">
         <v>971</v>
       </c>
       <c r="D541" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E541" t="s">
         <v>427</v>
       </c>
       <c r="F541" t="s">
         <v>1230</v>
       </c>
       <c r="G541" t="s">
         <v>226</v>
       </c>
       <c r="H541">
         <v>1</v>
       </c>
       <c r="I541" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="J541"/>
       <c r="K541"/>
       <c r="L541"/>
       <c r="M541"/>
       <c r="N541"/>
       <c r="O541"/>
       <c r="P541"/>
       <c r="Q541"/>
       <c r="R541"/>
     </row>
     <row r="542" spans="1:18">
       <c r="A542">
         <v>544</v>
       </c>
       <c r="B542" t="s">
         <v>18</v>
       </c>
       <c r="C542" t="s">
         <v>524</v>
       </c>
       <c r="D542" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E542"/>
       <c r="F542" t="s">
         <v>49</v>
       </c>
       <c r="G542" t="s">
         <v>100</v>
       </c>
       <c r="H542">
         <v>1</v>
       </c>
       <c r="I542" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="J542"/>
       <c r="K542"/>
       <c r="L542"/>
       <c r="M542"/>
       <c r="N542"/>
       <c r="O542"/>
       <c r="P542"/>
       <c r="Q542"/>
       <c r="R542"/>
     </row>
     <row r="543" spans="1:18">
       <c r="A543">
         <v>545</v>
       </c>
       <c r="B543" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C543" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D543" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="E543"/>
       <c r="F543"/>
       <c r="G543" t="s">
         <v>100</v>
       </c>
       <c r="H543">
         <v>1</v>
       </c>
       <c r="I543" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="J543"/>
       <c r="K543"/>
       <c r="L543"/>
       <c r="M543"/>
       <c r="N543"/>
       <c r="O543"/>
       <c r="P543"/>
       <c r="Q543"/>
       <c r="R543"/>
     </row>
     <row r="544" spans="1:18">
       <c r="A544">
         <v>546</v>
       </c>
       <c r="B544" t="s">
         <v>18</v>
       </c>
       <c r="C544" t="s">
         <v>1089</v>
       </c>
       <c r="D544" t="s">
         <v>1017</v>
       </c>
       <c r="E544">
         <v>1188</v>
       </c>
       <c r="F544"/>
       <c r="G544" t="s">
         <v>100</v>
       </c>
       <c r="H544">
         <v>1</v>
       </c>
       <c r="I544" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="J544"/>
       <c r="K544"/>
       <c r="L544"/>
       <c r="M544"/>
       <c r="N544"/>
       <c r="O544"/>
       <c r="P544"/>
       <c r="Q544"/>
       <c r="R544"/>
     </row>
     <row r="545" spans="1:18">
       <c r="A545">
         <v>547</v>
       </c>
       <c r="B545" t="s">
         <v>18</v>
       </c>
       <c r="C545" t="s">
         <v>657</v>
       </c>
       <c r="D545" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E545" t="s">
         <v>427</v>
       </c>
       <c r="F545" t="s">
         <v>1222</v>
       </c>
       <c r="G545" t="s">
         <v>100</v>
       </c>
       <c r="H545">
         <v>1</v>
       </c>
       <c r="I545" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="J545"/>
       <c r="K545"/>
       <c r="L545"/>
       <c r="M545"/>
       <c r="N545"/>
       <c r="O545"/>
       <c r="P545"/>
       <c r="Q545"/>
       <c r="R545"/>
     </row>
     <row r="546" spans="1:18">
       <c r="A546">
         <v>548</v>
       </c>
       <c r="B546" t="s">
         <v>18</v>
       </c>
       <c r="C546" t="s">
         <v>217</v>
       </c>
       <c r="D546" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="E546" t="s">
         <v>427</v>
       </c>
       <c r="F546" t="s">
         <v>57</v>
       </c>
       <c r="G546" t="s">
         <v>100</v>
       </c>
       <c r="H546">
         <v>1</v>
       </c>
       <c r="I546" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J546"/>
       <c r="K546"/>
       <c r="L546"/>
       <c r="M546"/>
       <c r="N546"/>
       <c r="O546"/>
       <c r="P546"/>
       <c r="Q546"/>
       <c r="R546"/>
     </row>
     <row r="547" spans="1:18">
       <c r="A547">
         <v>549</v>
       </c>
       <c r="B547" t="s">
         <v>18</v>
       </c>
       <c r="C547" t="s">
         <v>466</v>
       </c>
       <c r="D547" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E547" t="s">
         <v>531</v>
       </c>
       <c r="F547" t="s">
         <v>44</v>
       </c>
       <c r="G547" t="s">
         <v>100</v>
       </c>
       <c r="H547">
         <v>1</v>
       </c>
       <c r="I547" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="J547"/>
       <c r="K547"/>
       <c r="L547"/>
       <c r="M547"/>
       <c r="N547"/>
       <c r="O547"/>
       <c r="P547"/>
       <c r="Q547"/>
       <c r="R547"/>
     </row>
     <row r="548" spans="1:18">
       <c r="A548">
         <v>550</v>
       </c>
       <c r="B548" t="s">
         <v>18</v>
       </c>
       <c r="C548" t="s">
         <v>462</v>
       </c>
       <c r="D548" t="s">
         <v>957</v>
       </c>
       <c r="E548" t="s">
         <v>285</v>
       </c>
       <c r="F548" t="s">
         <v>285</v>
       </c>
       <c r="G548" t="s">
         <v>246</v>
       </c>
       <c r="H548">
         <v>1</v>
       </c>
       <c r="I548" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="J548"/>
       <c r="K548"/>
       <c r="L548"/>
       <c r="M548"/>
       <c r="N548"/>
       <c r="O548"/>
       <c r="P548"/>
       <c r="Q548"/>
       <c r="R548"/>
     </row>
     <row r="549" spans="1:18">
       <c r="A549">
         <v>551</v>
       </c>
       <c r="B549" t="s">
         <v>18</v>
       </c>
       <c r="C549" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D549" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="E549" t="s">
         <v>734</v>
       </c>
       <c r="F549" t="s">
         <v>735</v>
       </c>
       <c r="G549" t="s">
         <v>22</v>
       </c>
       <c r="H549">
         <v>1</v>
       </c>
       <c r="I549" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="J549"/>
       <c r="K549"/>
       <c r="L549"/>
       <c r="M549"/>
       <c r="N549"/>
       <c r="O549"/>
       <c r="P549"/>
       <c r="Q549"/>
       <c r="R549"/>
     </row>
     <row r="550" spans="1:18">
       <c r="A550">
         <v>552</v>
       </c>
       <c r="B550" t="s">
         <v>18</v>
       </c>
       <c r="C550" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D550" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="E550" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="F550"/>
       <c r="G550" t="s">
         <v>100</v>
       </c>
       <c r="H550">
         <v>1</v>
       </c>
       <c r="I550" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="J550"/>
       <c r="K550"/>
       <c r="L550"/>
       <c r="M550"/>
       <c r="N550"/>
       <c r="O550"/>
       <c r="P550"/>
       <c r="Q550"/>
       <c r="R550"/>
     </row>
     <row r="551" spans="1:18">
       <c r="A551">
         <v>553</v>
       </c>
       <c r="B551" t="s">
         <v>18</v>
       </c>
       <c r="C551" t="s">
         <v>387</v>
       </c>
       <c r="D551" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="E551" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="F551"/>
       <c r="G551" t="s">
         <v>100</v>
       </c>
       <c r="H551">
         <v>1</v>
       </c>
       <c r="I551" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="J551"/>
       <c r="K551"/>
       <c r="L551"/>
       <c r="M551"/>
       <c r="N551"/>
       <c r="O551"/>
       <c r="P551"/>
       <c r="Q551"/>
       <c r="R551"/>
     </row>
     <row r="552" spans="1:18">
       <c r="A552">
         <v>554</v>
       </c>
       <c r="B552" t="s">
         <v>18</v>
       </c>
       <c r="C552" t="s">
         <v>959</v>
       </c>
       <c r="D552" t="s">
         <v>1494</v>
       </c>
       <c r="E552" t="s">
         <v>1482</v>
       </c>
       <c r="F552"/>
       <c r="G552" t="s">
         <v>100</v>
       </c>
       <c r="H552">
         <v>1</v>
       </c>
       <c r="I552" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="J552"/>
       <c r="K552"/>
       <c r="L552"/>
       <c r="M552"/>
       <c r="N552"/>
       <c r="O552"/>
       <c r="P552"/>
       <c r="Q552"/>
       <c r="R552"/>
     </row>
     <row r="553" spans="1:18">
       <c r="A553">
         <v>555</v>
       </c>
       <c r="B553" t="s">
         <v>18</v>
       </c>
       <c r="C553" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="D553" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="E553"/>
       <c r="F553" t="s">
         <v>57</v>
       </c>
       <c r="G553" t="s">
         <v>226</v>
       </c>
       <c r="H553">
         <v>1</v>
       </c>
       <c r="I553" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="J553"/>
       <c r="K553"/>
       <c r="L553"/>
       <c r="M553"/>
       <c r="N553"/>
       <c r="O553"/>
       <c r="P553"/>
       <c r="Q553"/>
       <c r="R553"/>
     </row>
     <row r="554" spans="1:18">
       <c r="A554">
         <v>556</v>
       </c>
       <c r="B554" t="s">
         <v>18</v>
       </c>
       <c r="C554" t="s">
         <v>1488</v>
       </c>
       <c r="D554" t="s">
         <v>1022</v>
       </c>
       <c r="E554" t="s">
         <v>1007</v>
       </c>
       <c r="F554" t="s">
         <v>44</v>
       </c>
       <c r="G554" t="s">
         <v>100</v>
       </c>
       <c r="H554">
         <v>1</v>
       </c>
       <c r="I554" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="J554"/>
       <c r="K554"/>
       <c r="L554"/>
       <c r="M554"/>
       <c r="N554"/>
       <c r="O554"/>
       <c r="P554"/>
       <c r="Q554"/>
       <c r="R554"/>
     </row>
     <row r="555" spans="1:18">
       <c r="A555">
         <v>557</v>
       </c>
       <c r="B555" t="s">
         <v>18</v>
       </c>
       <c r="C555" t="s">
         <v>409</v>
       </c>
       <c r="D555" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="E555" t="s">
         <v>1007</v>
       </c>
       <c r="F555" t="s">
         <v>44</v>
       </c>
       <c r="G555" t="s">
         <v>100</v>
       </c>
       <c r="H555">
         <v>1</v>
       </c>
       <c r="I555" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="J555"/>
       <c r="K555"/>
       <c r="L555"/>
       <c r="M555"/>
       <c r="N555"/>
       <c r="O555"/>
       <c r="P555"/>
       <c r="Q555"/>
       <c r="R555"/>
     </row>
     <row r="556" spans="1:18">
       <c r="A556">
         <v>558</v>
       </c>
       <c r="B556" t="s">
         <v>18</v>
       </c>
       <c r="C556" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="D556" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E556" t="s">
         <v>807</v>
       </c>
       <c r="F556" t="s">
         <v>44</v>
       </c>
       <c r="G556" t="s">
         <v>22</v>
       </c>
       <c r="H556">
         <v>1</v>
       </c>
       <c r="I556" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="J556"/>
       <c r="K556"/>
       <c r="L556"/>
       <c r="M556"/>
       <c r="N556"/>
       <c r="O556"/>
       <c r="P556"/>
       <c r="Q556"/>
       <c r="R556"/>
     </row>
     <row r="557" spans="1:18">
       <c r="A557">
         <v>560</v>
       </c>
       <c r="B557" t="s">
         <v>18</v>
       </c>
       <c r="C557" t="s">
         <v>437</v>
       </c>
       <c r="D557" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E557" t="s">
         <v>807</v>
       </c>
       <c r="F557" t="s">
         <v>44</v>
       </c>
       <c r="G557" t="s">
         <v>100</v>
       </c>
       <c r="H557">
         <v>1</v>
       </c>
       <c r="I557" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="J557"/>
       <c r="K557"/>
       <c r="L557"/>
       <c r="M557"/>
       <c r="N557"/>
       <c r="O557"/>
       <c r="P557"/>
       <c r="Q557"/>
       <c r="R557"/>
     </row>
     <row r="558" spans="1:18">
       <c r="A558">
         <v>559</v>
       </c>
       <c r="B558" t="s">
         <v>18</v>
       </c>
       <c r="C558" t="s">
         <v>582</v>
       </c>
       <c r="D558" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="E558" t="s">
         <v>807</v>
       </c>
       <c r="F558" t="s">
         <v>44</v>
       </c>
       <c r="G558" t="s">
         <v>22</v>
       </c>
       <c r="H558">
         <v>1</v>
       </c>
       <c r="I558" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="J558"/>
       <c r="K558"/>
       <c r="L558"/>
       <c r="M558"/>
       <c r="N558"/>
       <c r="O558"/>
       <c r="P558"/>
       <c r="Q558"/>
       <c r="R558"/>
     </row>
     <row r="559" spans="1:18">
       <c r="A559">
         <v>561</v>
       </c>
       <c r="B559" t="s">
         <v>18</v>
       </c>
       <c r="C559" t="s">
         <v>974</v>
       </c>
       <c r="D559" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="E559"/>
       <c r="F559" t="s">
         <v>44</v>
       </c>
       <c r="G559" t="s">
         <v>439</v>
       </c>
       <c r="H559">
         <v>1</v>
       </c>
       <c r="I559" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="J559"/>
       <c r="K559"/>
       <c r="L559"/>
       <c r="M559"/>
       <c r="N559"/>
       <c r="O559"/>
       <c r="P559"/>
       <c r="Q559"/>
       <c r="R559"/>
     </row>
     <row r="560" spans="1:18">
       <c r="A560">
         <v>562</v>
       </c>
       <c r="B560" t="s">
         <v>18</v>
       </c>
       <c r="C560" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="D560" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="E560" t="s">
         <v>94</v>
       </c>
       <c r="F560" t="s">
         <v>44</v>
       </c>
       <c r="G560" t="s">
         <v>439</v>
       </c>
       <c r="H560">
         <v>1</v>
       </c>
       <c r="I560" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="J560"/>
       <c r="K560"/>
       <c r="L560"/>
       <c r="M560"/>
       <c r="N560"/>
       <c r="O560"/>
       <c r="P560"/>
       <c r="Q560"/>
       <c r="R560"/>
     </row>
     <row r="561" spans="1:18">
       <c r="A561">
         <v>563</v>
       </c>
       <c r="B561" t="s">
         <v>18</v>
       </c>
       <c r="C561" t="s">
         <v>1307</v>
       </c>
       <c r="D561" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="E561"/>
       <c r="F561" t="s">
         <v>1230</v>
       </c>
       <c r="G561" t="s">
         <v>226</v>
       </c>
       <c r="H561">
         <v>1</v>
       </c>
       <c r="I561" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="J561"/>
       <c r="K561"/>
       <c r="L561"/>
       <c r="M561"/>
       <c r="N561"/>
       <c r="O561"/>
       <c r="P561"/>
       <c r="Q561"/>
       <c r="R561"/>
     </row>
     <row r="562" spans="1:18">
       <c r="A562">
         <v>564</v>
       </c>
       <c r="B562" t="s">
         <v>18</v>
       </c>
       <c r="C562" t="s">
         <v>437</v>
       </c>
       <c r="D562" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="E562" t="s">
         <v>1007</v>
       </c>
       <c r="F562" t="s">
         <v>44</v>
       </c>
       <c r="G562" t="s">
         <v>100</v>
       </c>
       <c r="H562">
         <v>1</v>
       </c>
       <c r="I562" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="J562"/>
       <c r="K562"/>
       <c r="L562"/>
       <c r="M562"/>
       <c r="N562"/>
       <c r="O562"/>
       <c r="P562"/>
       <c r="Q562"/>
       <c r="R562"/>
     </row>
     <row r="563" spans="1:18">
       <c r="A563">
         <v>565</v>
       </c>
       <c r="B563" t="s">
         <v>18</v>
       </c>
       <c r="C563" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="D563" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="E563" t="s">
         <v>71</v>
       </c>
       <c r="F563" t="s">
         <v>44</v>
       </c>
       <c r="G563" t="s">
         <v>100</v>
       </c>
       <c r="H563">
         <v>1</v>
       </c>
       <c r="I563" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="J563"/>
       <c r="K563"/>
       <c r="L563"/>
       <c r="M563"/>
       <c r="N563"/>
       <c r="O563"/>
       <c r="P563"/>
       <c r="Q563"/>
       <c r="R563"/>
     </row>
     <row r="564" spans="1:18">
       <c r="A564">
         <v>566</v>
       </c>
       <c r="B564" t="s">
         <v>18</v>
       </c>
       <c r="C564" t="s">
         <v>190</v>
       </c>
       <c r="D564" t="s">
         <v>534</v>
       </c>
       <c r="E564" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="F564" t="s">
         <v>705</v>
       </c>
       <c r="G564" t="s">
         <v>39</v>
       </c>
       <c r="H564">
         <v>1</v>
       </c>
       <c r="I564" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="J564"/>
       <c r="K564"/>
       <c r="L564"/>
       <c r="M564"/>
       <c r="N564"/>
       <c r="O564"/>
       <c r="P564"/>
       <c r="Q564"/>
       <c r="R564"/>
     </row>
     <row r="565" spans="1:18">
       <c r="A565">
         <v>567</v>
       </c>
       <c r="B565" t="s">
         <v>18</v>
       </c>
       <c r="C565" t="s">
         <v>1040</v>
       </c>
       <c r="D565" t="s">
         <v>880</v>
       </c>
       <c r="E565" t="s">
         <v>452</v>
       </c>
       <c r="F565" t="s">
         <v>44</v>
       </c>
       <c r="G565" t="s">
         <v>246</v>
       </c>
       <c r="H565">
         <v>1</v>
       </c>
       <c r="I565" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="J565"/>
       <c r="K565"/>
       <c r="L565"/>
       <c r="M565"/>
       <c r="N565"/>
       <c r="O565"/>
       <c r="P565"/>
       <c r="Q565"/>
       <c r="R565"/>
     </row>
     <row r="566" spans="1:18">
       <c r="A566">
         <v>568</v>
       </c>
       <c r="B566" t="s">
         <v>18</v>
       </c>
       <c r="C566" t="s">
         <v>788</v>
       </c>
       <c r="D566" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E566"/>
       <c r="F566" t="s">
         <v>992</v>
       </c>
       <c r="G566" t="s">
         <v>100</v>
       </c>
       <c r="H566">
         <v>1</v>
       </c>
       <c r="I566" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="J566"/>
       <c r="K566"/>
       <c r="L566"/>
       <c r="M566"/>
       <c r="N566"/>
       <c r="O566"/>
       <c r="P566"/>
       <c r="Q566"/>
       <c r="R566"/>
     </row>
     <row r="567" spans="1:18">
       <c r="A567">
         <v>569</v>
       </c>
       <c r="B567" t="s">
         <v>18</v>
       </c>
       <c r="C567" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D567" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="E567"/>
       <c r="F567" t="s">
         <v>1395</v>
       </c>
       <c r="G567" t="s">
         <v>100</v>
       </c>
       <c r="H567">
         <v>1</v>
       </c>
       <c r="I567" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="J567"/>
       <c r="K567"/>
       <c r="L567"/>
       <c r="M567"/>
       <c r="N567"/>
       <c r="O567"/>
       <c r="P567"/>
       <c r="Q567"/>
       <c r="R567"/>
     </row>
     <row r="568" spans="1:18">
       <c r="A568">
         <v>571</v>
       </c>
       <c r="B568" t="s">
         <v>18</v>
       </c>
       <c r="C568" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D568" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="E568"/>
       <c r="F568" t="s">
         <v>57</v>
       </c>
       <c r="G568" t="s">
         <v>100</v>
       </c>
       <c r="H568">
         <v>1</v>
       </c>
       <c r="I568" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="J568"/>
       <c r="K568"/>
       <c r="L568"/>
       <c r="M568"/>
       <c r="N568"/>
       <c r="O568"/>
       <c r="P568"/>
       <c r="Q568"/>
       <c r="R568"/>
     </row>
     <row r="569" spans="1:18">
       <c r="A569">
         <v>570</v>
       </c>
       <c r="B569" t="s">
         <v>18</v>
       </c>
       <c r="C569" t="s">
         <v>767</v>
       </c>
       <c r="D569" t="s">
         <v>1058</v>
       </c>
       <c r="E569"/>
       <c r="F569" t="s">
         <v>44</v>
       </c>
       <c r="G569" t="s">
         <v>226</v>
       </c>
       <c r="H569">
         <v>1</v>
       </c>
       <c r="I569" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="J569"/>
       <c r="K569"/>
       <c r="L569"/>
       <c r="M569"/>
       <c r="N569"/>
       <c r="O569"/>
       <c r="P569"/>
       <c r="Q569"/>
       <c r="R569"/>
     </row>
     <row r="570" spans="1:18">
       <c r="A570">
         <v>572</v>
       </c>
       <c r="B570" t="s">
         <v>18</v>
       </c>
       <c r="C570" t="s">
         <v>541</v>
       </c>
       <c r="D570" t="s">
         <v>490</v>
       </c>
       <c r="E570" t="s">
         <v>1160</v>
       </c>
       <c r="F570" t="s">
         <v>57</v>
       </c>
       <c r="G570" t="s">
         <v>77</v>
       </c>
       <c r="H570">
         <v>1</v>
       </c>
       <c r="I570" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="J570"/>
       <c r="K570"/>
       <c r="L570"/>
       <c r="M570"/>
       <c r="N570"/>
       <c r="O570"/>
       <c r="P570"/>
       <c r="Q570"/>
       <c r="R570"/>
     </row>
     <row r="571" spans="1:18">
       <c r="A571">
         <v>573</v>
       </c>
       <c r="B571" t="s">
         <v>18</v>
       </c>
       <c r="C571" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="D571" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="E571" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="F571" t="s">
         <v>57</v>
       </c>
       <c r="G571" t="s">
         <v>439</v>
       </c>
       <c r="H571">
         <v>1</v>
       </c>
       <c r="I571" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J571"/>
       <c r="K571"/>
       <c r="L571"/>
       <c r="M571"/>
       <c r="N571"/>
       <c r="O571"/>
       <c r="P571"/>
       <c r="Q571"/>
       <c r="R571"/>
     </row>
     <row r="572" spans="1:18">
       <c r="A572">
         <v>574</v>
       </c>
       <c r="B572" t="s">
         <v>18</v>
       </c>
       <c r="C572" t="s">
         <v>647</v>
       </c>
       <c r="D572" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="E572"/>
       <c r="F572"/>
       <c r="G572" t="s">
         <v>100</v>
       </c>
       <c r="H572">
         <v>1</v>
       </c>
       <c r="I572" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="J572"/>
       <c r="K572"/>
       <c r="L572"/>
       <c r="M572"/>
       <c r="N572"/>
       <c r="O572"/>
       <c r="P572"/>
       <c r="Q572"/>
       <c r="R572"/>
     </row>
     <row r="573" spans="1:18">
       <c r="A573">
         <v>575</v>
       </c>
       <c r="B573" t="s">
         <v>18</v>
       </c>
       <c r="C573" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D573" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E573"/>
       <c r="F573" t="s">
         <v>44</v>
       </c>
       <c r="G573" t="s">
         <v>439</v>
       </c>
       <c r="H573">
         <v>1</v>
       </c>
       <c r="I573" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="J573"/>
       <c r="K573"/>
       <c r="L573"/>
       <c r="M573"/>
       <c r="N573"/>
       <c r="O573"/>
       <c r="P573"/>
       <c r="Q573"/>
       <c r="R573"/>
     </row>
     <row r="574" spans="1:18">
       <c r="A574">
         <v>576</v>
       </c>
       <c r="B574" t="s">
         <v>18</v>
       </c>
       <c r="C574" t="s">
         <v>503</v>
       </c>
       <c r="D574" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="E574" t="s">
         <v>1116</v>
       </c>
       <c r="F574" t="s">
         <v>1116</v>
       </c>
       <c r="G574" t="s">
         <v>100</v>
       </c>
       <c r="H574">
         <v>1</v>
       </c>
       <c r="I574" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="J574"/>
       <c r="K574"/>
       <c r="L574"/>
       <c r="M574"/>
       <c r="N574"/>
       <c r="O574"/>
       <c r="P574"/>
       <c r="Q574"/>
       <c r="R574"/>
     </row>
     <row r="575" spans="1:18">
       <c r="A575">
         <v>577</v>
       </c>
       <c r="B575" t="s">
         <v>18</v>
       </c>
       <c r="C575" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="D575" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="E575"/>
       <c r="F575" t="s">
         <v>62</v>
       </c>
       <c r="G575" t="s">
         <v>404</v>
       </c>
       <c r="H575">
         <v>1</v>
       </c>
       <c r="I575" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="J575"/>
       <c r="K575"/>
       <c r="L575"/>
       <c r="M575"/>
       <c r="N575"/>
       <c r="O575"/>
       <c r="P575"/>
       <c r="Q575"/>
       <c r="R575"/>
     </row>
     <row r="576" spans="1:18">
       <c r="A576">
         <v>578</v>
       </c>
       <c r="B576" t="s">
         <v>18</v>
       </c>
       <c r="C576" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D576" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="E576"/>
       <c r="F576" t="s">
         <v>57</v>
       </c>
       <c r="G576" t="s">
         <v>100</v>
       </c>
       <c r="H576">
         <v>1</v>
       </c>
       <c r="I576" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="J576"/>
       <c r="K576"/>
       <c r="L576"/>
       <c r="M576"/>
       <c r="N576"/>
       <c r="O576"/>
       <c r="P576"/>
       <c r="Q576"/>
       <c r="R576"/>
     </row>
     <row r="577" spans="1:18">
       <c r="A577">
         <v>579</v>
       </c>
       <c r="B577" t="s">
         <v>18</v>
       </c>
       <c r="C577" t="s">
         <v>217</v>
       </c>
       <c r="D577" t="s">
         <v>1353</v>
       </c>
       <c r="E577" t="s">
         <v>531</v>
       </c>
       <c r="F577" t="s">
         <v>44</v>
       </c>
       <c r="G577" t="s">
         <v>100</v>
       </c>
       <c r="H577">
         <v>1</v>
       </c>
       <c r="I577" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="J577"/>
       <c r="K577"/>
       <c r="L577"/>
       <c r="M577"/>
       <c r="N577"/>
       <c r="O577"/>
       <c r="P577"/>
       <c r="Q577"/>
       <c r="R577"/>
     </row>
     <row r="578" spans="1:18">
       <c r="A578">
         <v>580</v>
       </c>
       <c r="B578" t="s">
         <v>18</v>
       </c>
       <c r="C578" t="s">
         <v>550</v>
       </c>
       <c r="D578" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="E578" t="s">
         <v>1007</v>
       </c>
       <c r="F578" t="s">
         <v>44</v>
       </c>
       <c r="G578" t="s">
         <v>22</v>
       </c>
       <c r="H578">
         <v>1</v>
       </c>
       <c r="I578" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="J578"/>
       <c r="K578"/>
       <c r="L578"/>
       <c r="M578"/>
       <c r="N578"/>
       <c r="O578"/>
       <c r="P578"/>
       <c r="Q578"/>
       <c r="R578"/>
     </row>
     <row r="579" spans="1:18">
       <c r="A579">
         <v>581</v>
       </c>
       <c r="B579" t="s">
         <v>18</v>
       </c>
       <c r="C579" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="D579" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="E579" t="s">
         <v>427</v>
       </c>
       <c r="F579" t="s">
         <v>57</v>
       </c>
       <c r="G579" t="s">
         <v>100</v>
       </c>
       <c r="H579">
         <v>1</v>
       </c>
       <c r="I579" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="J579"/>
       <c r="K579"/>
       <c r="L579"/>
       <c r="M579"/>
       <c r="N579"/>
       <c r="O579"/>
       <c r="P579"/>
       <c r="Q579"/>
       <c r="R579"/>
     </row>
     <row r="580" spans="1:18">
       <c r="A580">
         <v>582</v>
       </c>
       <c r="B580" t="s">
         <v>18</v>
       </c>
       <c r="C580" t="s">
         <v>846</v>
       </c>
       <c r="D580" t="s">
         <v>1419</v>
       </c>
       <c r="E580"/>
       <c r="F580" t="s">
         <v>44</v>
       </c>
       <c r="G580" t="s">
         <v>100</v>
       </c>
       <c r="H580">
         <v>1</v>
       </c>
       <c r="I580" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="J580"/>
       <c r="K580"/>
       <c r="L580"/>
       <c r="M580"/>
       <c r="N580"/>
       <c r="O580"/>
       <c r="P580"/>
       <c r="Q580"/>
       <c r="R580"/>
     </row>
     <row r="581" spans="1:18">
       <c r="A581">
         <v>583</v>
       </c>
       <c r="B581" t="s">
         <v>18</v>
       </c>
       <c r="C581" t="s">
         <v>1196</v>
       </c>
       <c r="D581" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E581" t="s">
         <v>1007</v>
       </c>
       <c r="F581" t="s">
         <v>44</v>
       </c>
       <c r="G581" t="s">
         <v>100</v>
       </c>
       <c r="H581">
         <v>1</v>
       </c>
       <c r="I581" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="J581"/>
       <c r="K581"/>
       <c r="L581"/>
       <c r="M581"/>
       <c r="N581"/>
       <c r="O581"/>
       <c r="P581"/>
       <c r="Q581"/>
       <c r="R581"/>
     </row>
     <row r="582" spans="1:18">
       <c r="A582">
         <v>584</v>
       </c>
       <c r="B582" t="s">
         <v>18</v>
       </c>
       <c r="C582" t="s">
         <v>503</v>
       </c>
       <c r="D582" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="E582" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="F582" t="s">
         <v>57</v>
       </c>
       <c r="G582" t="s">
         <v>100</v>
       </c>
       <c r="H582">
         <v>1</v>
       </c>
       <c r="I582" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="J582"/>
       <c r="K582"/>
       <c r="L582"/>
       <c r="M582"/>
       <c r="N582"/>
       <c r="O582"/>
       <c r="P582"/>
       <c r="Q582"/>
       <c r="R582"/>
     </row>
     <row r="583" spans="1:18">
       <c r="A583">
         <v>586</v>
       </c>
       <c r="B583" t="s">
         <v>18</v>
       </c>
       <c r="C583" t="s">
         <v>313</v>
       </c>
       <c r="D583" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="E583" t="s">
         <v>407</v>
       </c>
       <c r="F583" t="s">
         <v>407</v>
       </c>
       <c r="G583" t="s">
         <v>22</v>
       </c>
       <c r="H583">
         <v>1</v>
       </c>
       <c r="I583" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="J583"/>
       <c r="K583"/>
       <c r="L583"/>
       <c r="M583"/>
       <c r="N583"/>
       <c r="O583"/>
       <c r="P583"/>
       <c r="Q583"/>
       <c r="R583"/>
     </row>
     <row r="584" spans="1:18">
       <c r="A584">
         <v>585</v>
       </c>
       <c r="B584" t="s">
         <v>18</v>
       </c>
       <c r="C584" t="s">
         <v>479</v>
       </c>
       <c r="D584" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="E584"/>
       <c r="F584" t="s">
         <v>44</v>
       </c>
       <c r="G584" t="s">
         <v>439</v>
       </c>
       <c r="H584">
         <v>1</v>
       </c>
       <c r="I584" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="J584"/>
       <c r="K584"/>
       <c r="L584"/>
       <c r="M584"/>
       <c r="N584"/>
       <c r="O584"/>
       <c r="P584"/>
       <c r="Q584"/>
       <c r="R584"/>
     </row>
     <row r="585" spans="1:18">
       <c r="A585">
         <v>587</v>
       </c>
       <c r="B585" t="s">
         <v>18</v>
       </c>
       <c r="C585" t="s">
         <v>1141</v>
       </c>
       <c r="D585" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="E585" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F585" t="s">
         <v>44</v>
       </c>
       <c r="G585" t="s">
         <v>404</v>
       </c>
       <c r="H585">
         <v>1</v>
       </c>
       <c r="I585" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="J585"/>
       <c r="K585"/>
       <c r="L585"/>
       <c r="M585"/>
       <c r="N585"/>
       <c r="O585"/>
       <c r="P585"/>
       <c r="Q585"/>
       <c r="R585"/>
     </row>
     <row r="586" spans="1:18">
       <c r="A586">
         <v>588</v>
       </c>
       <c r="B586" t="s">
         <v>18</v>
       </c>
       <c r="C586" t="s">
         <v>707</v>
       </c>
       <c r="D586" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="E586" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F586" t="s">
         <v>44</v>
       </c>
       <c r="G586" t="s">
         <v>100</v>
       </c>
       <c r="H586">
         <v>1</v>
       </c>
       <c r="I586" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="J586"/>
       <c r="K586"/>
       <c r="L586"/>
       <c r="M586"/>
       <c r="N586"/>
       <c r="O586"/>
       <c r="P586"/>
       <c r="Q586"/>
       <c r="R586"/>
     </row>
     <row r="587" spans="1:18">
       <c r="A587">
         <v>589</v>
       </c>
       <c r="B587" t="s">
         <v>18</v>
       </c>
       <c r="C587" t="s">
         <v>611</v>
       </c>
       <c r="D587" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="E587"/>
       <c r="F587" t="s">
         <v>44</v>
       </c>
       <c r="G587" t="s">
         <v>100</v>
       </c>
       <c r="H587">
         <v>1</v>
       </c>
       <c r="I587" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="J587"/>
       <c r="K587"/>
       <c r="L587"/>
       <c r="M587"/>
       <c r="N587"/>
       <c r="O587"/>
       <c r="P587"/>
       <c r="Q587"/>
       <c r="R587"/>
     </row>
     <row r="588" spans="1:18">
       <c r="A588">
         <v>590</v>
       </c>
       <c r="B588" t="s">
         <v>18</v>
       </c>
       <c r="C588" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D588" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="E588"/>
       <c r="F588" t="s">
         <v>57</v>
       </c>
       <c r="G588" t="s">
         <v>439</v>
       </c>
       <c r="H588">
         <v>1</v>
       </c>
       <c r="I588" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="J588"/>
       <c r="K588"/>
       <c r="L588"/>
       <c r="M588"/>
       <c r="N588"/>
       <c r="O588"/>
       <c r="P588"/>
       <c r="Q588"/>
       <c r="R588"/>
     </row>
     <row r="589" spans="1:18">
       <c r="A589">
         <v>591</v>
       </c>
       <c r="B589" t="s">
         <v>18</v>
       </c>
       <c r="C589" t="s">
         <v>971</v>
       </c>
       <c r="D589" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="E589"/>
       <c r="F589" t="s">
         <v>57</v>
       </c>
       <c r="G589" t="s">
         <v>77</v>
       </c>
       <c r="H589">
         <v>1</v>
       </c>
       <c r="I589" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="J589"/>
       <c r="K589"/>
       <c r="L589"/>
       <c r="M589"/>
       <c r="N589"/>
       <c r="O589"/>
       <c r="P589"/>
       <c r="Q589"/>
       <c r="R589"/>
     </row>
     <row r="590" spans="1:18">
       <c r="A590">
         <v>592</v>
       </c>
       <c r="B590" t="s">
         <v>18</v>
       </c>
       <c r="C590" t="s">
         <v>1507</v>
       </c>
       <c r="D590" t="s">
         <v>997</v>
       </c>
       <c r="E590" t="s">
         <v>1246</v>
       </c>
       <c r="F590" t="s">
         <v>57</v>
       </c>
       <c r="G590" t="s">
         <v>439</v>
       </c>
       <c r="H590">
         <v>1</v>
       </c>
       <c r="I590" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="J590"/>
       <c r="K590"/>
       <c r="L590"/>
       <c r="M590"/>
       <c r="N590"/>
       <c r="O590"/>
       <c r="P590"/>
       <c r="Q590"/>
       <c r="R590"/>
     </row>
     <row r="591" spans="1:18">
       <c r="A591">
         <v>593</v>
       </c>
       <c r="B591" t="s">
         <v>18</v>
       </c>
       <c r="C591" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D591" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="E591"/>
       <c r="F591" t="s">
         <v>44</v>
       </c>
       <c r="G591" t="s">
         <v>439</v>
       </c>
       <c r="H591">
         <v>1</v>
       </c>
       <c r="I591" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="J591"/>
       <c r="K591"/>
       <c r="L591"/>
       <c r="M591"/>
       <c r="N591"/>
       <c r="O591"/>
       <c r="P591"/>
       <c r="Q591"/>
       <c r="R591"/>
     </row>
     <row r="592" spans="1:18">
       <c r="A592">
         <v>594</v>
       </c>
       <c r="B592" t="s">
         <v>18</v>
       </c>
       <c r="C592" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="D592" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="E592" t="s">
         <v>1007</v>
       </c>
       <c r="F592" t="s">
         <v>44</v>
       </c>
       <c r="G592" t="s">
         <v>100</v>
       </c>
       <c r="H592">
         <v>1</v>
       </c>
       <c r="I592" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="J592"/>
       <c r="K592"/>
       <c r="L592"/>
       <c r="M592"/>
       <c r="N592"/>
       <c r="O592"/>
       <c r="P592"/>
       <c r="Q592"/>
       <c r="R592"/>
     </row>
     <row r="593" spans="1:18">
       <c r="A593">
         <v>595</v>
       </c>
       <c r="B593" t="s">
         <v>18</v>
       </c>
       <c r="C593" t="s">
         <v>647</v>
       </c>
       <c r="D593" t="s">
         <v>758</v>
       </c>
       <c r="E593"/>
       <c r="F593"/>
       <c r="G593" t="s">
         <v>100</v>
       </c>
       <c r="H593">
         <v>1</v>
       </c>
       <c r="I593" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="J593"/>
       <c r="K593"/>
       <c r="L593"/>
       <c r="M593"/>
       <c r="N593"/>
       <c r="O593"/>
       <c r="P593"/>
       <c r="Q593"/>
       <c r="R593"/>
     </row>
     <row r="594" spans="1:18">
       <c r="A594">
         <v>596</v>
       </c>
       <c r="B594" t="s">
         <v>18</v>
       </c>
       <c r="C594" t="s">
         <v>356</v>
       </c>
       <c r="D594" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="E594"/>
       <c r="F594" t="s">
         <v>1116</v>
       </c>
       <c r="G594" t="s">
         <v>100</v>
       </c>
       <c r="H594">
         <v>1</v>
       </c>
       <c r="I594" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="J594"/>
       <c r="K594"/>
       <c r="L594"/>
       <c r="M594"/>
       <c r="N594"/>
       <c r="O594"/>
       <c r="P594"/>
       <c r="Q594"/>
       <c r="R594"/>
     </row>
     <row r="595" spans="1:18">
       <c r="A595">
         <v>597</v>
       </c>
       <c r="B595" t="s">
         <v>18</v>
       </c>
       <c r="C595" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D595" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="E595"/>
       <c r="F595" t="s">
         <v>49</v>
       </c>
       <c r="G595" t="s">
         <v>100</v>
       </c>
       <c r="H595">
         <v>1</v>
       </c>
       <c r="I595" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="J595"/>
       <c r="K595"/>
       <c r="L595"/>
       <c r="M595"/>
       <c r="N595"/>
       <c r="O595"/>
       <c r="P595"/>
       <c r="Q595"/>
       <c r="R595"/>
     </row>
     <row r="596" spans="1:18">
       <c r="A596">
         <v>598</v>
       </c>
       <c r="B596" t="s">
         <v>18</v>
       </c>
       <c r="C596" t="s">
         <v>959</v>
       </c>
       <c r="D596" t="s">
         <v>1142</v>
       </c>
       <c r="E596" t="s">
         <v>427</v>
       </c>
       <c r="F596" t="s">
         <v>44</v>
       </c>
       <c r="G596" t="s">
         <v>246</v>
       </c>
       <c r="H596">
         <v>1</v>
       </c>
       <c r="I596" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="J596"/>
       <c r="K596"/>
       <c r="L596"/>
       <c r="M596"/>
       <c r="N596"/>
       <c r="O596"/>
       <c r="P596"/>
       <c r="Q596"/>
       <c r="R596"/>
     </row>
     <row r="597" spans="1:18">
       <c r="A597">
         <v>599</v>
       </c>
       <c r="B597" t="s">
         <v>18</v>
       </c>
       <c r="C597" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D597" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="E597" t="s">
         <v>207</v>
       </c>
       <c r="F597" t="s">
         <v>57</v>
       </c>
       <c r="G597" t="s">
         <v>100</v>
       </c>
       <c r="H597">
         <v>1</v>
       </c>
       <c r="I597" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="J597"/>
       <c r="K597"/>
       <c r="L597"/>
       <c r="M597"/>
       <c r="N597"/>
       <c r="O597"/>
       <c r="P597"/>
       <c r="Q597"/>
       <c r="R597"/>
     </row>
     <row r="598" spans="1:18">
       <c r="A598">
         <v>600</v>
       </c>
       <c r="B598" t="s">
         <v>18</v>
       </c>
       <c r="C598" t="s">
         <v>1131</v>
       </c>
       <c r="D598" t="s">
         <v>374</v>
       </c>
       <c r="E598" t="s">
         <v>552</v>
       </c>
       <c r="F598" t="s">
         <v>44</v>
       </c>
       <c r="G598" t="s">
         <v>226</v>
       </c>
       <c r="H598">
         <v>1</v>
       </c>
       <c r="I598" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="J598"/>
       <c r="K598"/>
       <c r="L598"/>
       <c r="M598"/>
       <c r="N598"/>
       <c r="O598"/>
       <c r="P598"/>
       <c r="Q598"/>
       <c r="R598"/>
     </row>
     <row r="599" spans="1:18">
       <c r="A599">
         <v>601</v>
       </c>
       <c r="B599" t="s">
         <v>18</v>
       </c>
       <c r="C599" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="D599" t="s">
         <v>511</v>
       </c>
       <c r="E599" t="s">
         <v>552</v>
       </c>
       <c r="F599" t="s">
         <v>44</v>
       </c>
       <c r="G599" t="s">
         <v>226</v>
       </c>
       <c r="H599">
         <v>1</v>
       </c>
       <c r="I599" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="J599"/>
       <c r="K599"/>
       <c r="L599"/>
       <c r="M599"/>
       <c r="N599"/>
       <c r="O599"/>
       <c r="P599"/>
       <c r="Q599"/>
       <c r="R599"/>
     </row>
     <row r="600" spans="1:18">
       <c r="A600">
         <v>602</v>
       </c>
       <c r="B600" t="s">
         <v>18</v>
       </c>
       <c r="C600" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D600" t="s">
         <v>1494</v>
       </c>
       <c r="E600" t="s">
         <v>1482</v>
       </c>
       <c r="F600"/>
       <c r="G600" t="s">
         <v>100</v>
       </c>
       <c r="H600">
         <v>1</v>
       </c>
       <c r="I600" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="J600"/>
       <c r="K600"/>
       <c r="L600"/>
       <c r="M600"/>
       <c r="N600"/>
       <c r="O600"/>
       <c r="P600"/>
       <c r="Q600"/>
       <c r="R600"/>
     </row>
     <row r="601" spans="1:18">
       <c r="A601">
         <v>603</v>
       </c>
       <c r="B601" t="s">
         <v>18</v>
       </c>
       <c r="C601" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D601" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="E601"/>
       <c r="F601" t="s">
         <v>44</v>
       </c>
       <c r="G601" t="s">
         <v>226</v>
       </c>
       <c r="H601">
         <v>1</v>
       </c>
       <c r="I601" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="J601"/>
       <c r="K601"/>
       <c r="L601"/>
       <c r="M601"/>
       <c r="N601"/>
       <c r="O601"/>
       <c r="P601"/>
       <c r="Q601"/>
       <c r="R601"/>
     </row>
     <row r="602" spans="1:18">
       <c r="A602">
         <v>604</v>
       </c>
       <c r="B602" t="s">
         <v>18</v>
       </c>
       <c r="C602" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D602" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="E602" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="F602" t="s">
         <v>57</v>
       </c>
       <c r="G602" t="s">
         <v>226</v>
       </c>
       <c r="H602">
         <v>1</v>
       </c>
       <c r="I602" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="J602"/>
       <c r="K602"/>
       <c r="L602"/>
       <c r="M602"/>
       <c r="N602"/>
       <c r="O602"/>
       <c r="P602"/>
       <c r="Q602"/>
       <c r="R602"/>
     </row>
     <row r="603" spans="1:18">
       <c r="A603">
         <v>605</v>
       </c>
       <c r="B603" t="s">
         <v>18</v>
       </c>
       <c r="C603" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D603" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="E603" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F603" t="s">
         <v>44</v>
       </c>
       <c r="G603" t="s">
         <v>100</v>
       </c>
       <c r="H603">
         <v>1</v>
       </c>
       <c r="I603" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="J603"/>
       <c r="K603"/>
       <c r="L603"/>
       <c r="M603"/>
       <c r="N603"/>
       <c r="O603"/>
       <c r="P603"/>
       <c r="Q603"/>
       <c r="R603"/>
     </row>
     <row r="604" spans="1:18">
       <c r="A604">
         <v>606</v>
       </c>
       <c r="B604" t="s">
         <v>18</v>
       </c>
       <c r="C604" t="s">
         <v>747</v>
       </c>
       <c r="D604" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E604"/>
       <c r="F604" t="s">
         <v>44</v>
       </c>
       <c r="G604" t="s">
         <v>226</v>
       </c>
       <c r="H604">
         <v>1</v>
       </c>
       <c r="I604" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="J604"/>
       <c r="K604"/>
       <c r="L604"/>
       <c r="M604"/>
       <c r="N604"/>
       <c r="O604"/>
       <c r="P604"/>
       <c r="Q604"/>
       <c r="R604"/>
     </row>
     <row r="605" spans="1:18">
       <c r="A605">
         <v>607</v>
       </c>
       <c r="B605" t="s">
         <v>18</v>
       </c>
       <c r="C605" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="D605" t="s">
         <v>628</v>
       </c>
       <c r="E605" t="s">
         <v>94</v>
       </c>
       <c r="F605" t="s">
         <v>44</v>
       </c>
       <c r="G605" t="s">
         <v>226</v>
       </c>
       <c r="H605">
         <v>1</v>
       </c>
       <c r="I605" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="J605"/>
       <c r="K605"/>
       <c r="L605"/>
       <c r="M605"/>
       <c r="N605"/>
       <c r="O605"/>
       <c r="P605"/>
       <c r="Q605"/>
       <c r="R605"/>
     </row>
     <row r="606" spans="1:18">
       <c r="A606">
         <v>608</v>
       </c>
       <c r="B606" t="s">
         <v>18</v>
       </c>
       <c r="C606" t="s">
         <v>265</v>
       </c>
       <c r="D606" t="s">
         <v>791</v>
       </c>
       <c r="E606"/>
       <c r="F606" t="s">
         <v>44</v>
       </c>
       <c r="G606" t="s">
         <v>77</v>
       </c>
       <c r="H606">
         <v>1</v>
       </c>
       <c r="I606" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J606"/>
       <c r="K606"/>
       <c r="L606"/>
       <c r="M606"/>
       <c r="N606"/>
       <c r="O606"/>
       <c r="P606"/>
       <c r="Q606"/>
       <c r="R606"/>
     </row>
     <row r="607" spans="1:18">
       <c r="A607">
         <v>609</v>
       </c>
       <c r="B607" t="s">
         <v>18</v>
       </c>
       <c r="C607" t="s">
         <v>409</v>
       </c>
       <c r="D607" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="E607" t="s">
         <v>458</v>
       </c>
       <c r="F607" t="s">
         <v>98</v>
       </c>
       <c r="G607" t="s">
         <v>100</v>
       </c>
       <c r="H607">
         <v>1</v>
       </c>
       <c r="I607" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="J607"/>
       <c r="K607"/>
       <c r="L607"/>
       <c r="M607"/>
       <c r="N607"/>
       <c r="O607"/>
       <c r="P607"/>
       <c r="Q607"/>
       <c r="R607"/>
     </row>
     <row r="608" spans="1:18">
       <c r="A608">
         <v>610</v>
       </c>
       <c r="B608" t="s">
         <v>18</v>
       </c>
       <c r="C608" t="s">
         <v>1442</v>
       </c>
       <c r="D608" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E608" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F608" t="s">
         <v>44</v>
       </c>
       <c r="G608" t="s">
         <v>100</v>
       </c>
       <c r="H608">
         <v>1</v>
       </c>
       <c r="I608" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="J608"/>
       <c r="K608"/>
       <c r="L608"/>
       <c r="M608"/>
       <c r="N608"/>
       <c r="O608"/>
       <c r="P608"/>
       <c r="Q608"/>
       <c r="R608"/>
     </row>
     <row r="609" spans="1:18">
       <c r="A609">
         <v>611</v>
       </c>
       <c r="B609" t="s">
         <v>18</v>
       </c>
       <c r="C609" t="s">
         <v>1384</v>
       </c>
       <c r="D609" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="E609" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="F609" t="s">
         <v>44</v>
       </c>
       <c r="G609" t="s">
         <v>439</v>
       </c>
       <c r="H609">
         <v>1</v>
       </c>
       <c r="I609" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="J609"/>
       <c r="K609"/>
       <c r="L609"/>
       <c r="M609"/>
       <c r="N609"/>
       <c r="O609"/>
       <c r="P609"/>
       <c r="Q609"/>
       <c r="R609"/>
     </row>
     <row r="610" spans="1:18">
       <c r="A610">
         <v>612</v>
       </c>
       <c r="B610" t="s">
         <v>18</v>
       </c>
       <c r="C610" t="s">
         <v>29</v>
       </c>
       <c r="D610" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="E610"/>
       <c r="F610" t="s">
         <v>44</v>
       </c>
       <c r="G610" t="s">
         <v>77</v>
       </c>
       <c r="H610">
         <v>1</v>
       </c>
       <c r="I610" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="J610"/>
       <c r="K610"/>
       <c r="L610"/>
       <c r="M610"/>
       <c r="N610"/>
       <c r="O610"/>
       <c r="P610"/>
       <c r="Q610"/>
       <c r="R610"/>
     </row>
     <row r="611" spans="1:18">
       <c r="A611">
         <v>613</v>
       </c>
       <c r="B611" t="s">
         <v>18</v>
       </c>
       <c r="C611" t="s">
         <v>1410</v>
       </c>
       <c r="D611" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="E611" t="s">
         <v>458</v>
       </c>
       <c r="F611" t="s">
         <v>44</v>
       </c>
       <c r="G611" t="s">
         <v>100</v>
       </c>
       <c r="H611">
         <v>1</v>
       </c>
       <c r="I611" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="J611"/>
       <c r="K611"/>
       <c r="L611"/>
       <c r="M611"/>
       <c r="N611"/>
       <c r="O611"/>
       <c r="P611"/>
       <c r="Q611"/>
       <c r="R611"/>
     </row>
     <row r="612" spans="1:18">
       <c r="A612">
         <v>614</v>
       </c>
       <c r="B612" t="s">
         <v>18</v>
       </c>
       <c r="C612" t="s">
         <v>518</v>
       </c>
       <c r="D612" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="E612" t="s">
         <v>734</v>
       </c>
       <c r="F612" t="s">
         <v>735</v>
       </c>
       <c r="G612" t="s">
         <v>100</v>
       </c>
       <c r="H612">
         <v>1</v>
       </c>
       <c r="I612" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="J612"/>
       <c r="K612"/>
       <c r="L612"/>
       <c r="M612"/>
       <c r="N612"/>
       <c r="O612"/>
       <c r="P612"/>
       <c r="Q612"/>
       <c r="R612"/>
     </row>
     <row r="613" spans="1:18">
       <c r="A613">
         <v>615</v>
       </c>
       <c r="B613" t="s">
         <v>18</v>
       </c>
       <c r="C613" t="s">
         <v>29</v>
       </c>
       <c r="D613" t="s">
         <v>511</v>
       </c>
       <c r="E613" t="s">
         <v>734</v>
       </c>
       <c r="F613" t="s">
         <v>735</v>
       </c>
       <c r="G613" t="s">
         <v>22</v>
       </c>
       <c r="H613">
         <v>1</v>
       </c>
       <c r="I613" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="J613"/>
       <c r="K613"/>
       <c r="L613"/>
       <c r="M613"/>
       <c r="N613"/>
       <c r="O613"/>
       <c r="P613"/>
       <c r="Q613"/>
       <c r="R613"/>
     </row>
     <row r="614" spans="1:18">
       <c r="A614">
         <v>616</v>
       </c>
       <c r="B614" t="s">
         <v>18</v>
       </c>
       <c r="C614" t="s">
         <v>1190</v>
       </c>
       <c r="D614" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="E614" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="F614" t="s">
         <v>44</v>
       </c>
       <c r="G614" t="s">
         <v>246</v>
       </c>
       <c r="H614">
         <v>1</v>
       </c>
       <c r="I614" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="J614"/>
       <c r="K614"/>
       <c r="L614"/>
       <c r="M614"/>
       <c r="N614"/>
       <c r="O614"/>
       <c r="P614"/>
       <c r="Q614"/>
       <c r="R614"/>
     </row>
     <row r="615" spans="1:18">
       <c r="A615">
         <v>617</v>
       </c>
       <c r="B615" t="s">
         <v>18</v>
       </c>
       <c r="C615" t="s">
         <v>1307</v>
       </c>
       <c r="D615" t="s">
         <v>434</v>
       </c>
       <c r="E615"/>
       <c r="F615" t="s">
         <v>57</v>
       </c>
       <c r="G615" t="s">
         <v>226</v>
       </c>
       <c r="H615">
         <v>1</v>
       </c>
       <c r="I615" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="J615"/>
       <c r="K615"/>
       <c r="L615"/>
       <c r="M615"/>
       <c r="N615"/>
       <c r="O615"/>
       <c r="P615"/>
       <c r="Q615"/>
       <c r="R615"/>
     </row>
     <row r="616" spans="1:18">
       <c r="A616">
         <v>618</v>
       </c>
       <c r="B616" t="s">
         <v>18</v>
       </c>
       <c r="C616" t="s">
         <v>479</v>
       </c>
       <c r="D616" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="E616" t="s">
         <v>1007</v>
       </c>
       <c r="F616" t="s">
         <v>44</v>
       </c>
       <c r="G616" t="s">
         <v>100</v>
       </c>
       <c r="H616">
         <v>1</v>
       </c>
       <c r="I616" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="J616"/>
       <c r="K616"/>
       <c r="L616"/>
       <c r="M616"/>
       <c r="N616"/>
       <c r="O616"/>
       <c r="P616"/>
       <c r="Q616"/>
       <c r="R616"/>
     </row>
     <row r="617" spans="1:18">
       <c r="A617">
         <v>619</v>
       </c>
       <c r="B617" t="s">
         <v>18</v>
       </c>
       <c r="C617" t="s">
         <v>788</v>
       </c>
       <c r="D617" t="s">
         <v>1174</v>
       </c>
       <c r="E617" t="s">
         <v>1007</v>
       </c>
       <c r="F617" t="s">
         <v>44</v>
       </c>
       <c r="G617" t="s">
         <v>100</v>
       </c>
       <c r="H617">
         <v>1</v>
       </c>
       <c r="I617" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="J617"/>
       <c r="K617"/>
       <c r="L617"/>
       <c r="M617"/>
       <c r="N617"/>
       <c r="O617"/>
       <c r="P617"/>
       <c r="Q617"/>
       <c r="R617"/>
     </row>
     <row r="618" spans="1:18">
       <c r="A618">
         <v>620</v>
       </c>
       <c r="B618" t="s">
         <v>18</v>
       </c>
       <c r="C618" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="D618" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E618" t="s">
         <v>1225</v>
       </c>
       <c r="F618" t="s">
         <v>1225</v>
       </c>
       <c r="G618" t="s">
         <v>404</v>
       </c>
       <c r="H618">
         <v>1</v>
       </c>
       <c r="I618" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="J618"/>
       <c r="K618"/>
       <c r="L618"/>
       <c r="M618"/>
       <c r="N618"/>
       <c r="O618"/>
       <c r="P618"/>
       <c r="Q618"/>
       <c r="R618"/>
     </row>
     <row r="619" spans="1:18">
       <c r="A619">
         <v>621</v>
       </c>
       <c r="B619" t="s">
         <v>18</v>
       </c>
       <c r="C619" t="s">
         <v>29</v>
       </c>
       <c r="D619" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="E619" t="s">
         <v>215</v>
       </c>
       <c r="F619" t="s">
         <v>44</v>
       </c>
       <c r="G619" t="s">
         <v>22</v>
       </c>
       <c r="H619">
         <v>1</v>
       </c>
       <c r="I619" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="J619"/>
       <c r="K619"/>
       <c r="L619"/>
       <c r="M619"/>
       <c r="N619"/>
       <c r="O619"/>
       <c r="P619"/>
       <c r="Q619"/>
       <c r="R619"/>
     </row>
     <row r="620" spans="1:18">
       <c r="A620">
         <v>622</v>
       </c>
       <c r="B620" t="s">
         <v>18</v>
       </c>
       <c r="C620" t="s">
         <v>974</v>
       </c>
       <c r="D620" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="E620" t="s">
         <v>274</v>
       </c>
       <c r="F620" t="s">
         <v>44</v>
       </c>
       <c r="G620" t="s">
         <v>100</v>
       </c>
       <c r="H620">
         <v>1</v>
       </c>
       <c r="I620" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="J620"/>
       <c r="K620"/>
       <c r="L620"/>
       <c r="M620"/>
       <c r="N620"/>
       <c r="O620"/>
       <c r="P620"/>
       <c r="Q620"/>
       <c r="R620"/>
     </row>
     <row r="621" spans="1:18">
       <c r="A621">
         <v>623</v>
       </c>
       <c r="B621" t="s">
         <v>18</v>
       </c>
       <c r="C621" t="s">
         <v>1453</v>
       </c>
       <c r="D621" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="E621" t="s">
         <v>274</v>
       </c>
       <c r="F621" t="s">
         <v>44</v>
       </c>
       <c r="G621" t="s">
         <v>100</v>
       </c>
       <c r="H621">
         <v>1</v>
       </c>
       <c r="I621" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="J621"/>
       <c r="K621"/>
       <c r="L621"/>
       <c r="M621"/>
       <c r="N621"/>
       <c r="O621"/>
       <c r="P621"/>
       <c r="Q621"/>
       <c r="R621"/>
     </row>
     <row r="622" spans="1:18">
       <c r="A622">
         <v>624</v>
       </c>
       <c r="B622" t="s">
         <v>18</v>
       </c>
       <c r="C622" t="s">
         <v>217</v>
       </c>
       <c r="D622" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="E622" t="s">
         <v>94</v>
       </c>
       <c r="F622" t="s">
         <v>44</v>
       </c>
       <c r="G622" t="s">
         <v>439</v>
       </c>
       <c r="H622">
         <v>1</v>
       </c>
       <c r="I622" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="J622"/>
       <c r="K622"/>
       <c r="L622"/>
       <c r="M622"/>
       <c r="N622"/>
       <c r="O622"/>
       <c r="P622"/>
       <c r="Q622"/>
       <c r="R622"/>
     </row>
     <row r="623" spans="1:18">
       <c r="A623">
         <v>625</v>
       </c>
       <c r="B623" t="s">
         <v>18</v>
       </c>
       <c r="C623" t="s">
         <v>661</v>
       </c>
       <c r="D623" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="E623" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F623" t="s">
         <v>44</v>
       </c>
       <c r="G623" t="s">
         <v>100</v>
       </c>
       <c r="H623">
         <v>1</v>
       </c>
       <c r="I623" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="J623"/>
       <c r="K623"/>
       <c r="L623"/>
       <c r="M623"/>
       <c r="N623"/>
       <c r="O623"/>
       <c r="P623"/>
       <c r="Q623"/>
       <c r="R623"/>
     </row>
     <row r="624" spans="1:18">
       <c r="A624">
         <v>626</v>
       </c>
       <c r="B624" t="s">
         <v>18</v>
       </c>
       <c r="C624" t="s">
         <v>930</v>
       </c>
       <c r="D624" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="E624" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F624" t="s">
         <v>44</v>
       </c>
       <c r="G624" t="s">
         <v>100</v>
       </c>
       <c r="H624">
         <v>1</v>
       </c>
       <c r="I624" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="J624"/>
       <c r="K624"/>
       <c r="L624"/>
       <c r="M624"/>
       <c r="N624"/>
       <c r="O624"/>
       <c r="P624"/>
       <c r="Q624"/>
       <c r="R624"/>
     </row>
     <row r="625" spans="1:18">
       <c r="A625">
         <v>627</v>
       </c>
       <c r="B625" t="s">
         <v>18</v>
       </c>
       <c r="C625" t="s">
         <v>223</v>
       </c>
       <c r="D625" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="E625" t="s">
         <v>94</v>
       </c>
       <c r="F625" t="s">
         <v>44</v>
       </c>
       <c r="G625" t="s">
         <v>226</v>
       </c>
       <c r="H625">
         <v>1</v>
       </c>
       <c r="I625" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="J625"/>
       <c r="K625"/>
       <c r="L625"/>
       <c r="M625"/>
       <c r="N625"/>
       <c r="O625"/>
       <c r="P625"/>
       <c r="Q625"/>
       <c r="R625"/>
     </row>
     <row r="626" spans="1:18">
       <c r="A626">
         <v>628</v>
       </c>
       <c r="B626" t="s">
         <v>18</v>
       </c>
       <c r="C626" t="s">
         <v>846</v>
       </c>
       <c r="D626" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="E626" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F626" t="s">
         <v>44</v>
       </c>
       <c r="G626" t="s">
         <v>246</v>
       </c>
       <c r="H626">
         <v>1</v>
       </c>
       <c r="I626" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="J626"/>
       <c r="K626"/>
       <c r="L626"/>
       <c r="M626"/>
       <c r="N626"/>
       <c r="O626"/>
       <c r="P626"/>
       <c r="Q626"/>
       <c r="R626"/>
     </row>
     <row r="627" spans="1:18">
       <c r="A627">
         <v>629</v>
       </c>
       <c r="B627" t="s">
         <v>18</v>
       </c>
       <c r="C627" t="s">
         <v>503</v>
       </c>
       <c r="D627" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E627" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F627" t="s">
         <v>44</v>
       </c>
       <c r="G627" t="s">
         <v>100</v>
       </c>
       <c r="H627">
         <v>1</v>
       </c>
       <c r="I627" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="J627"/>
       <c r="K627"/>
       <c r="L627"/>
       <c r="M627"/>
       <c r="N627"/>
       <c r="O627"/>
       <c r="P627"/>
       <c r="Q627"/>
       <c r="R627"/>
     </row>
     <row r="628" spans="1:18">
       <c r="A628">
         <v>630</v>
       </c>
       <c r="B628" t="s">
         <v>18</v>
       </c>
       <c r="C628" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D628" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="E628"/>
       <c r="F628" t="s">
         <v>171</v>
       </c>
       <c r="G628" t="s">
         <v>439</v>
       </c>
       <c r="H628">
         <v>1</v>
       </c>
       <c r="I628" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="J628"/>
       <c r="K628"/>
       <c r="L628"/>
       <c r="M628"/>
       <c r="N628"/>
       <c r="O628"/>
       <c r="P628"/>
       <c r="Q628"/>
       <c r="R628"/>
     </row>
     <row r="629" spans="1:18">
       <c r="A629">
         <v>631</v>
       </c>
       <c r="B629" t="s">
         <v>18</v>
       </c>
       <c r="C629" t="s">
         <v>217</v>
       </c>
       <c r="D629" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="E629" t="s">
         <v>807</v>
       </c>
       <c r="F629" t="s">
         <v>44</v>
       </c>
       <c r="G629" t="s">
         <v>100</v>
       </c>
       <c r="H629">
         <v>1</v>
       </c>
       <c r="I629" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="J629"/>
       <c r="K629"/>
       <c r="L629"/>
       <c r="M629"/>
       <c r="N629"/>
       <c r="O629"/>
       <c r="P629"/>
       <c r="Q629"/>
       <c r="R629"/>
     </row>
     <row r="630" spans="1:18">
       <c r="A630">
         <v>632</v>
       </c>
       <c r="B630" t="s">
         <v>18</v>
       </c>
       <c r="C630" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D630" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="E630" t="s">
         <v>1007</v>
       </c>
       <c r="F630" t="s">
         <v>44</v>
       </c>
       <c r="G630" t="s">
         <v>404</v>
       </c>
       <c r="H630">
         <v>1</v>
       </c>
       <c r="I630" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="J630"/>
       <c r="K630"/>
       <c r="L630"/>
       <c r="M630"/>
       <c r="N630"/>
       <c r="O630"/>
       <c r="P630"/>
       <c r="Q630"/>
       <c r="R630"/>
     </row>
     <row r="631" spans="1:18">
       <c r="A631">
         <v>633</v>
       </c>
       <c r="B631" t="s">
         <v>18</v>
       </c>
       <c r="C631" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D631" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E631"/>
       <c r="F631" t="s">
         <v>44</v>
       </c>
       <c r="G631" t="s">
         <v>439</v>
       </c>
       <c r="H631">
         <v>1</v>
       </c>
       <c r="I631" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="J631"/>
       <c r="K631"/>
       <c r="L631"/>
       <c r="M631"/>
       <c r="N631"/>
       <c r="O631"/>
       <c r="P631"/>
       <c r="Q631"/>
       <c r="R631"/>
     </row>
     <row r="632" spans="1:18">
       <c r="A632">
         <v>634</v>
       </c>
       <c r="B632" t="s">
         <v>18</v>
       </c>
       <c r="C632" t="s">
         <v>974</v>
       </c>
       <c r="D632" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="E632" t="s">
         <v>1007</v>
       </c>
       <c r="F632" t="s">
         <v>44</v>
       </c>
       <c r="G632" t="s">
         <v>100</v>
       </c>
       <c r="H632">
         <v>1</v>
       </c>
       <c r="I632" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="J632"/>
       <c r="K632"/>
       <c r="L632"/>
       <c r="M632"/>
       <c r="N632"/>
       <c r="O632"/>
       <c r="P632"/>
       <c r="Q632"/>
       <c r="R632"/>
     </row>
     <row r="633" spans="1:18">
       <c r="A633">
         <v>635</v>
       </c>
       <c r="B633" t="s">
         <v>18</v>
       </c>
       <c r="C633" t="s">
         <v>654</v>
       </c>
       <c r="D633" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="E633" t="s">
         <v>452</v>
       </c>
       <c r="F633"/>
       <c r="G633" t="s">
         <v>22</v>
       </c>
       <c r="H633">
         <v>1</v>
       </c>
       <c r="I633" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="J633"/>
       <c r="K633"/>
       <c r="L633"/>
       <c r="M633"/>
       <c r="N633"/>
       <c r="O633"/>
       <c r="P633"/>
       <c r="Q633"/>
       <c r="R633"/>
     </row>
     <row r="634" spans="1:18">
       <c r="A634">
         <v>636</v>
       </c>
       <c r="B634" t="s">
         <v>18</v>
       </c>
       <c r="C634" t="s">
         <v>437</v>
       </c>
       <c r="D634" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="E634"/>
       <c r="F634" t="s">
         <v>57</v>
       </c>
       <c r="G634" t="s">
         <v>100</v>
       </c>
       <c r="H634">
         <v>1</v>
       </c>
       <c r="I634" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="J634"/>
       <c r="K634"/>
       <c r="L634"/>
       <c r="M634"/>
       <c r="N634"/>
       <c r="O634"/>
       <c r="P634"/>
       <c r="Q634"/>
       <c r="R634"/>
     </row>
     <row r="635" spans="1:18">
       <c r="A635">
         <v>637</v>
       </c>
       <c r="B635" t="s">
         <v>18</v>
       </c>
       <c r="C635" t="s">
         <v>59</v>
       </c>
       <c r="D635" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="E635" t="s">
         <v>552</v>
       </c>
       <c r="F635" t="s">
         <v>44</v>
       </c>
       <c r="G635" t="s">
         <v>226</v>
       </c>
       <c r="H635">
         <v>1</v>
       </c>
       <c r="I635" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="J635"/>
       <c r="K635"/>
       <c r="L635"/>
       <c r="M635"/>
       <c r="N635"/>
       <c r="O635"/>
       <c r="P635"/>
       <c r="Q635"/>
       <c r="R635"/>
     </row>
     <row r="636" spans="1:18">
       <c r="A636">
         <v>638</v>
       </c>
       <c r="B636" t="s">
         <v>18</v>
       </c>
       <c r="C636" t="s">
         <v>1141</v>
       </c>
       <c r="D636" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="E636"/>
       <c r="F636" t="s">
         <v>44</v>
       </c>
       <c r="G636" t="s">
         <v>439</v>
       </c>
       <c r="H636">
         <v>1</v>
       </c>
       <c r="I636" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="J636"/>
       <c r="K636"/>
       <c r="L636"/>
       <c r="M636"/>
       <c r="N636"/>
       <c r="O636"/>
       <c r="P636"/>
       <c r="Q636"/>
       <c r="R636"/>
     </row>
     <row r="637" spans="1:18">
       <c r="A637">
         <v>639</v>
       </c>
       <c r="B637" t="s">
         <v>18</v>
       </c>
       <c r="C637" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D637" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E637"/>
       <c r="F637" t="s">
         <v>1116</v>
       </c>
       <c r="G637" t="s">
         <v>246</v>
       </c>
       <c r="H637">
         <v>1</v>
       </c>
       <c r="I637" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="J637"/>
       <c r="K637"/>
       <c r="L637"/>
       <c r="M637"/>
       <c r="N637"/>
       <c r="O637"/>
       <c r="P637"/>
       <c r="Q637"/>
       <c r="R637"/>
     </row>
     <row r="638" spans="1:18">
       <c r="A638">
         <v>640</v>
       </c>
       <c r="B638" t="s">
         <v>18</v>
       </c>
       <c r="C638" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="D638" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="E638"/>
       <c r="F638"/>
       <c r="G638" t="s">
         <v>100</v>
       </c>
       <c r="H638">
         <v>1</v>
       </c>
       <c r="I638" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="J638"/>
       <c r="K638"/>
       <c r="L638"/>
       <c r="M638"/>
       <c r="N638"/>
       <c r="O638"/>
       <c r="P638"/>
       <c r="Q638"/>
       <c r="R638"/>
     </row>
     <row r="639" spans="1:18">
       <c r="A639">
         <v>641</v>
       </c>
       <c r="B639" t="s">
         <v>18</v>
       </c>
       <c r="C639" t="s">
         <v>147</v>
       </c>
       <c r="D639" t="s">
         <v>1142</v>
       </c>
       <c r="E639" t="s">
         <v>427</v>
       </c>
       <c r="F639" t="s">
         <v>44</v>
       </c>
       <c r="G639" t="s">
         <v>100</v>
       </c>
       <c r="H639">
         <v>1</v>
       </c>
       <c r="I639" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="J639"/>
       <c r="K639"/>
       <c r="L639"/>
       <c r="M639"/>
       <c r="N639"/>
       <c r="O639"/>
       <c r="P639"/>
       <c r="Q639"/>
       <c r="R639"/>
     </row>
     <row r="640" spans="1:18">
       <c r="A640">
         <v>642</v>
       </c>
       <c r="B640" t="s">
         <v>18</v>
       </c>
       <c r="C640" t="s">
         <v>671</v>
       </c>
       <c r="D640" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="E640"/>
       <c r="F640"/>
       <c r="G640" t="s">
         <v>246</v>
       </c>
       <c r="H640">
         <v>1</v>
       </c>
       <c r="I640" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="J640"/>
       <c r="K640"/>
       <c r="L640"/>
       <c r="M640"/>
       <c r="N640"/>
       <c r="O640"/>
       <c r="P640"/>
       <c r="Q640"/>
       <c r="R640"/>
     </row>
     <row r="641" spans="1:18">
       <c r="A641">
         <v>643</v>
       </c>
       <c r="B641" t="s">
         <v>18</v>
       </c>
       <c r="C641" t="s">
         <v>466</v>
       </c>
       <c r="D641" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E641" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F641" t="s">
         <v>44</v>
       </c>
       <c r="G641" t="s">
         <v>439</v>
       </c>
       <c r="H641">
         <v>1</v>
       </c>
       <c r="I641" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="J641"/>
       <c r="K641"/>
       <c r="L641"/>
       <c r="M641"/>
       <c r="N641"/>
       <c r="O641"/>
       <c r="P641"/>
       <c r="Q641"/>
       <c r="R641"/>
     </row>
     <row r="642" spans="1:18">
       <c r="A642">
         <v>644</v>
       </c>
       <c r="B642" t="s">
         <v>18</v>
       </c>
       <c r="C642" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="D642" t="s">
         <v>1344</v>
       </c>
       <c r="E642" t="s">
         <v>693</v>
       </c>
       <c r="F642" t="s">
         <v>44</v>
       </c>
       <c r="G642" t="s">
         <v>226</v>
       </c>
       <c r="H642">
         <v>1</v>
       </c>
       <c r="I642" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="J642"/>
       <c r="K642"/>
       <c r="L642"/>
       <c r="M642"/>
       <c r="N642"/>
       <c r="O642"/>
       <c r="P642"/>
       <c r="Q642"/>
       <c r="R642"/>
     </row>
     <row r="643" spans="1:18">
       <c r="A643">
         <v>645</v>
       </c>
       <c r="B643" t="s">
         <v>18</v>
       </c>
       <c r="C643" t="s">
         <v>73</v>
       </c>
       <c r="D643" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E643" t="s">
         <v>552</v>
       </c>
       <c r="F643" t="s">
         <v>44</v>
       </c>
       <c r="G643" t="s">
         <v>226</v>
       </c>
       <c r="H643">
         <v>1</v>
       </c>
       <c r="I643" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="J643"/>
       <c r="K643"/>
       <c r="L643"/>
       <c r="M643"/>
       <c r="N643"/>
       <c r="O643"/>
       <c r="P643"/>
       <c r="Q643"/>
       <c r="R643"/>
     </row>
     <row r="644" spans="1:18">
       <c r="A644">
         <v>646</v>
       </c>
       <c r="B644" t="s">
         <v>18</v>
       </c>
       <c r="C644" t="s">
         <v>788</v>
       </c>
       <c r="D644" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E644" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="F644" t="s">
         <v>44</v>
       </c>
       <c r="G644" t="s">
         <v>100</v>
       </c>
       <c r="H644">
         <v>1</v>
       </c>
       <c r="I644" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="J644"/>
       <c r="K644"/>
       <c r="L644"/>
       <c r="M644"/>
       <c r="N644"/>
       <c r="O644"/>
       <c r="P644"/>
       <c r="Q644"/>
       <c r="R644"/>
     </row>
     <row r="645" spans="1:18">
       <c r="A645">
         <v>648</v>
       </c>
       <c r="B645" t="s">
         <v>18</v>
       </c>
       <c r="C645" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="D645" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="E645"/>
       <c r="F645" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="G645" t="s">
         <v>439</v>
       </c>
       <c r="H645">
         <v>1</v>
       </c>
       <c r="I645" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="J645"/>
       <c r="K645"/>
       <c r="L645"/>
       <c r="M645"/>
       <c r="N645"/>
       <c r="O645"/>
       <c r="P645"/>
       <c r="Q645"/>
       <c r="R645"/>
     </row>
     <row r="646" spans="1:18">
       <c r="A646">
         <v>647</v>
       </c>
       <c r="B646" t="s">
         <v>18</v>
       </c>
       <c r="C646" t="s">
         <v>429</v>
       </c>
       <c r="D646" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="E646">
         <v>1188</v>
       </c>
       <c r="F646" t="s">
         <v>171</v>
       </c>
       <c r="G646" t="s">
         <v>22</v>
       </c>
       <c r="H646">
         <v>1</v>
       </c>
       <c r="I646" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="J646"/>
       <c r="K646"/>
       <c r="L646"/>
       <c r="M646"/>
       <c r="N646"/>
       <c r="O646"/>
       <c r="P646"/>
       <c r="Q646"/>
       <c r="R646"/>
     </row>
     <row r="647" spans="1:18">
       <c r="A647">
         <v>649</v>
       </c>
       <c r="B647" t="s">
         <v>18</v>
       </c>
       <c r="C647" t="s">
         <v>664</v>
       </c>
       <c r="D647" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="E647" t="s">
         <v>458</v>
       </c>
       <c r="F647" t="s">
         <v>44</v>
       </c>
       <c r="G647" t="s">
         <v>100</v>
       </c>
       <c r="H647">
         <v>1</v>
       </c>
       <c r="I647" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="J647"/>
       <c r="K647"/>
       <c r="L647"/>
       <c r="M647"/>
       <c r="N647"/>
       <c r="O647"/>
       <c r="P647"/>
       <c r="Q647"/>
       <c r="R647"/>
     </row>
     <row r="648" spans="1:18">
       <c r="A648">
         <v>650</v>
       </c>
       <c r="B648" t="s">
         <v>18</v>
       </c>
       <c r="C648" t="s">
         <v>661</v>
       </c>
       <c r="D648" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="E648" t="s">
         <v>71</v>
       </c>
       <c r="F648" t="s">
         <v>44</v>
       </c>
       <c r="G648" t="s">
         <v>100</v>
       </c>
       <c r="H648">
         <v>1</v>
       </c>
       <c r="I648" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="J648"/>
       <c r="K648"/>
       <c r="L648"/>
       <c r="M648"/>
       <c r="N648"/>
       <c r="O648"/>
       <c r="P648"/>
       <c r="Q648"/>
       <c r="R648"/>
     </row>
     <row r="649" spans="1:18">
       <c r="A649">
         <v>651</v>
       </c>
       <c r="B649" t="s">
         <v>18</v>
       </c>
       <c r="C649" t="s">
         <v>550</v>
       </c>
       <c r="D649" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="E649" t="s">
         <v>71</v>
       </c>
       <c r="F649" t="s">
         <v>44</v>
       </c>
       <c r="G649" t="s">
         <v>22</v>
       </c>
       <c r="H649">
         <v>1</v>
       </c>
       <c r="I649" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="J649"/>
       <c r="K649"/>
       <c r="L649"/>
       <c r="M649"/>
       <c r="N649"/>
       <c r="O649"/>
       <c r="P649"/>
       <c r="Q649"/>
       <c r="R649"/>
     </row>
     <row r="650" spans="1:18">
       <c r="A650">
         <v>652</v>
       </c>
       <c r="B650" t="s">
         <v>18</v>
       </c>
       <c r="C650" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="D650" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E650"/>
       <c r="F650" t="s">
         <v>44</v>
       </c>
       <c r="G650" t="s">
         <v>246</v>
       </c>
       <c r="H650">
         <v>1</v>
       </c>
       <c r="I650" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="J650"/>
       <c r="K650"/>
       <c r="L650"/>
       <c r="M650"/>
       <c r="N650"/>
       <c r="O650"/>
       <c r="P650"/>
       <c r="Q650"/>
       <c r="R650"/>
     </row>
     <row r="651" spans="1:18">
       <c r="A651">
         <v>653</v>
       </c>
       <c r="B651" t="s">
         <v>18</v>
       </c>
       <c r="C651" t="s">
         <v>437</v>
       </c>
       <c r="D651" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="E651"/>
       <c r="F651" t="s">
         <v>49</v>
       </c>
       <c r="G651" t="s">
         <v>100</v>
       </c>
       <c r="H651">
         <v>1</v>
       </c>
       <c r="I651" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="J651"/>
       <c r="K651"/>
       <c r="L651"/>
       <c r="M651"/>
       <c r="N651"/>
       <c r="O651"/>
       <c r="P651"/>
       <c r="Q651"/>
       <c r="R651"/>
     </row>
     <row r="652" spans="1:18">
       <c r="A652">
         <v>654</v>
       </c>
       <c r="B652" t="s">
         <v>18</v>
       </c>
       <c r="C652" t="s">
         <v>466</v>
       </c>
       <c r="D652" t="s">
         <v>1122</v>
       </c>
       <c r="E652"/>
       <c r="F652" t="s">
         <v>57</v>
       </c>
       <c r="G652" t="s">
         <v>100</v>
       </c>
       <c r="H652">
         <v>1</v>
       </c>
       <c r="I652" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="J652"/>
       <c r="K652"/>
       <c r="L652"/>
       <c r="M652"/>
       <c r="N652"/>
       <c r="O652"/>
       <c r="P652"/>
       <c r="Q652"/>
       <c r="R652"/>
     </row>
     <row r="653" spans="1:18">
       <c r="A653">
         <v>655</v>
       </c>
       <c r="B653" t="s">
         <v>18</v>
       </c>
       <c r="C653" t="s">
         <v>524</v>
       </c>
       <c r="D653" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="E653"/>
       <c r="F653"/>
       <c r="G653" t="s">
         <v>100</v>
       </c>
       <c r="H653">
         <v>1</v>
       </c>
       <c r="I653" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="J653"/>
       <c r="K653"/>
       <c r="L653"/>
       <c r="M653"/>
       <c r="N653"/>
       <c r="O653"/>
       <c r="P653"/>
       <c r="Q653"/>
       <c r="R653"/>
     </row>
     <row r="654" spans="1:18">
       <c r="A654">
         <v>656</v>
       </c>
       <c r="B654" t="s">
         <v>18</v>
       </c>
       <c r="C654" t="s">
         <v>1089</v>
       </c>
       <c r="D654" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="E654"/>
       <c r="F654" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="G654" t="s">
         <v>100</v>
       </c>
       <c r="H654">
         <v>1</v>
       </c>
       <c r="I654" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="J654"/>
       <c r="K654"/>
       <c r="L654"/>
       <c r="M654"/>
       <c r="N654"/>
       <c r="O654"/>
       <c r="P654"/>
       <c r="Q654"/>
       <c r="R654"/>
     </row>
     <row r="655" spans="1:18">
       <c r="A655">
         <v>657</v>
       </c>
       <c r="B655" t="s">
         <v>18</v>
       </c>
       <c r="C655" t="s">
         <v>231</v>
       </c>
       <c r="D655" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="E655"/>
       <c r="F655" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="G655" t="s">
         <v>226</v>
       </c>
       <c r="H655">
         <v>1</v>
       </c>
       <c r="I655" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="J655"/>
       <c r="K655"/>
       <c r="L655"/>
       <c r="M655"/>
       <c r="N655"/>
       <c r="O655"/>
       <c r="P655"/>
       <c r="Q655"/>
       <c r="R655"/>
     </row>
     <row r="656" spans="1:18">
       <c r="A656">
         <v>658</v>
       </c>
       <c r="B656" t="s">
         <v>18</v>
       </c>
       <c r="C656" t="s">
         <v>29</v>
       </c>
       <c r="D656" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="E656"/>
       <c r="F656" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="G656" t="s">
         <v>22</v>
       </c>
       <c r="H656">
         <v>1</v>
       </c>
       <c r="I656" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="J656"/>
       <c r="K656"/>
       <c r="L656"/>
       <c r="M656"/>
       <c r="N656"/>
       <c r="O656"/>
       <c r="P656"/>
       <c r="Q656"/>
       <c r="R656"/>
     </row>
     <row r="657" spans="1:18">
       <c r="A657">
         <v>659</v>
       </c>
       <c r="B657" t="s">
         <v>18</v>
       </c>
       <c r="C657" t="s">
         <v>788</v>
       </c>
       <c r="D657" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="E657"/>
       <c r="F657" t="s">
         <v>1225</v>
       </c>
       <c r="G657" t="s">
         <v>100</v>
       </c>
       <c r="H657">
         <v>1</v>
       </c>
       <c r="I657" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="J657"/>
       <c r="K657"/>
       <c r="L657"/>
       <c r="M657"/>
       <c r="N657"/>
       <c r="O657"/>
       <c r="P657"/>
       <c r="Q657"/>
       <c r="R657"/>
     </row>
     <row r="658" spans="1:18">
       <c r="A658">
         <v>660</v>
       </c>
       <c r="B658" t="s">
         <v>18</v>
       </c>
       <c r="C658" t="s">
         <v>867</v>
       </c>
       <c r="D658" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E658" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="F658" t="s">
         <v>126</v>
       </c>
       <c r="G658" t="s">
         <v>439</v>
       </c>
       <c r="H658">
         <v>1</v>
       </c>
       <c r="I658" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="J658"/>
       <c r="K658"/>
       <c r="L658"/>
       <c r="M658"/>
       <c r="N658"/>
       <c r="O658"/>
       <c r="P658"/>
       <c r="Q658"/>
       <c r="R658"/>
     </row>
     <row r="659" spans="1:18">
       <c r="A659">
         <v>661</v>
       </c>
       <c r="B659" t="s">
         <v>18</v>
       </c>
       <c r="C659" t="s">
         <v>1003</v>
       </c>
       <c r="D659" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E659"/>
       <c r="F659" t="s">
         <v>171</v>
       </c>
       <c r="G659" t="s">
         <v>404</v>
       </c>
       <c r="H659">
         <v>1</v>
       </c>
       <c r="I659" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="J659"/>
       <c r="K659"/>
       <c r="L659"/>
       <c r="M659"/>
       <c r="N659"/>
       <c r="O659"/>
       <c r="P659"/>
       <c r="Q659"/>
       <c r="R659"/>
     </row>
     <row r="660" spans="1:18">
       <c r="A660">
         <v>662</v>
       </c>
       <c r="B660" t="s">
         <v>18</v>
       </c>
       <c r="C660" t="s">
         <v>518</v>
       </c>
       <c r="D660" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="E660" t="s">
         <v>458</v>
       </c>
       <c r="F660" t="s">
         <v>44</v>
       </c>
       <c r="G660" t="s">
         <v>100</v>
       </c>
       <c r="H660">
         <v>1</v>
       </c>
       <c r="I660" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="J660"/>
       <c r="K660"/>
       <c r="L660"/>
       <c r="M660"/>
       <c r="N660"/>
       <c r="O660"/>
       <c r="P660"/>
       <c r="Q660"/>
       <c r="R660"/>
     </row>
     <row r="661" spans="1:18">
       <c r="A661">
         <v>663</v>
       </c>
       <c r="B661" t="s">
         <v>18</v>
       </c>
       <c r="C661" t="s">
         <v>1285</v>
       </c>
       <c r="D661" t="s">
         <v>888</v>
       </c>
       <c r="E661" t="s">
         <v>932</v>
       </c>
       <c r="F661" t="s">
         <v>44</v>
       </c>
       <c r="G661" t="s">
         <v>77</v>
       </c>
       <c r="H661">
         <v>1</v>
       </c>
       <c r="I661" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="J661"/>
       <c r="K661"/>
       <c r="L661"/>
       <c r="M661"/>
       <c r="N661"/>
       <c r="O661"/>
       <c r="P661"/>
       <c r="Q661"/>
       <c r="R661"/>
     </row>
     <row r="662" spans="1:18">
       <c r="A662">
         <v>664</v>
       </c>
       <c r="B662" t="s">
         <v>18</v>
       </c>
       <c r="C662" t="s">
         <v>770</v>
       </c>
       <c r="D662" t="s">
         <v>1451</v>
       </c>
       <c r="E662" t="s">
         <v>452</v>
       </c>
       <c r="F662" t="s">
         <v>44</v>
       </c>
       <c r="G662" t="s">
         <v>439</v>
       </c>
       <c r="H662">
         <v>1</v>
       </c>
       <c r="I662" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="J662"/>
       <c r="K662"/>
       <c r="L662"/>
       <c r="M662"/>
       <c r="N662"/>
       <c r="O662"/>
       <c r="P662"/>
       <c r="Q662"/>
       <c r="R662"/>
     </row>
     <row r="663" spans="1:18">
       <c r="A663">
         <v>665</v>
       </c>
       <c r="B663" t="s">
         <v>18</v>
       </c>
       <c r="C663" t="s">
         <v>73</v>
       </c>
       <c r="D663" t="s">
         <v>1156</v>
       </c>
       <c r="E663" t="s">
         <v>400</v>
       </c>
       <c r="F663" t="s">
         <v>44</v>
       </c>
       <c r="G663" t="s">
         <v>22</v>
       </c>
       <c r="H663">
         <v>1</v>
       </c>
       <c r="I663" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="J663"/>
       <c r="K663"/>
       <c r="L663"/>
       <c r="M663"/>
       <c r="N663"/>
       <c r="O663"/>
       <c r="P663"/>
       <c r="Q663"/>
       <c r="R663"/>
     </row>
     <row r="664" spans="1:18">
       <c r="A664">
         <v>667</v>
       </c>
       <c r="B664" t="s">
         <v>18</v>
       </c>
       <c r="C664" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="D664" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E664"/>
       <c r="F664" t="s">
         <v>44</v>
       </c>
       <c r="G664" t="s">
         <v>439</v>
       </c>
       <c r="H664">
         <v>1</v>
       </c>
       <c r="I664" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="J664"/>
       <c r="K664"/>
       <c r="L664"/>
       <c r="M664"/>
       <c r="N664"/>
       <c r="O664"/>
       <c r="P664"/>
       <c r="Q664"/>
       <c r="R664"/>
     </row>
     <row r="665" spans="1:18">
       <c r="A665">
         <v>666</v>
       </c>
       <c r="B665" t="s">
         <v>18</v>
       </c>
       <c r="C665" t="s">
         <v>994</v>
       </c>
       <c r="D665" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E665"/>
       <c r="F665" t="s">
         <v>44</v>
       </c>
       <c r="G665" t="s">
         <v>100</v>
       </c>
       <c r="H665">
         <v>1</v>
       </c>
       <c r="I665" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="J665"/>
       <c r="K665"/>
       <c r="L665"/>
       <c r="M665"/>
       <c r="N665"/>
       <c r="O665"/>
       <c r="P665"/>
       <c r="Q665"/>
       <c r="R665"/>
     </row>
     <row r="666" spans="1:18">
       <c r="A666">
         <v>668</v>
       </c>
       <c r="B666" t="s">
         <v>18</v>
       </c>
       <c r="C666" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="D666" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="E666" t="s">
         <v>458</v>
       </c>
       <c r="F666" t="s">
         <v>44</v>
       </c>
       <c r="G666" t="s">
         <v>100</v>
       </c>
       <c r="H666">
         <v>1</v>
       </c>
       <c r="I666" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="J666"/>
       <c r="K666"/>
       <c r="L666"/>
       <c r="M666"/>
       <c r="N666"/>
       <c r="O666"/>
       <c r="P666"/>
       <c r="Q666"/>
       <c r="R666"/>
     </row>
     <row r="667" spans="1:18">
       <c r="A667">
         <v>669</v>
       </c>
       <c r="B667" t="s">
         <v>18</v>
       </c>
       <c r="C667" t="s">
         <v>466</v>
       </c>
       <c r="D667" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="E667" t="s">
         <v>458</v>
       </c>
       <c r="F667" t="s">
         <v>44</v>
       </c>
       <c r="G667" t="s">
         <v>100</v>
       </c>
       <c r="H667">
         <v>1</v>
       </c>
       <c r="I667" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="J667"/>
       <c r="K667"/>
       <c r="L667"/>
       <c r="M667"/>
       <c r="N667"/>
       <c r="O667"/>
       <c r="P667"/>
       <c r="Q667"/>
       <c r="R667"/>
     </row>
     <row r="668" spans="1:18">
       <c r="A668">
         <v>671</v>
       </c>
       <c r="B668" t="s">
         <v>18</v>
       </c>
       <c r="C668" t="s">
         <v>29</v>
       </c>
       <c r="D668" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="E668"/>
       <c r="F668" t="s">
         <v>27</v>
       </c>
       <c r="G668" t="s">
         <v>226</v>
       </c>
       <c r="H668">
         <v>1</v>
       </c>
       <c r="I668" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="J668"/>
       <c r="K668"/>
       <c r="L668"/>
       <c r="M668"/>
       <c r="N668"/>
       <c r="O668"/>
       <c r="P668"/>
       <c r="Q668"/>
       <c r="R668"/>
     </row>
     <row r="669" spans="1:18">
       <c r="A669">
         <v>670</v>
       </c>
       <c r="B669" t="s">
         <v>18</v>
       </c>
       <c r="C669" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="D669" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="E669" t="s">
         <v>94</v>
       </c>
       <c r="F669" t="s">
         <v>44</v>
       </c>
       <c r="G669" t="s">
         <v>226</v>
       </c>
       <c r="H669">
         <v>1</v>
       </c>
       <c r="I669" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="J669"/>
       <c r="K669"/>
       <c r="L669"/>
       <c r="M669"/>
       <c r="N669"/>
       <c r="O669"/>
       <c r="P669"/>
       <c r="Q669"/>
       <c r="R669"/>
     </row>
     <row r="670" spans="1:18">
       <c r="A670">
         <v>672</v>
       </c>
       <c r="B670" t="s">
         <v>18</v>
       </c>
       <c r="C670" t="s">
         <v>29</v>
       </c>
       <c r="D670" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E670" t="s">
         <v>94</v>
       </c>
       <c r="F670" t="s">
         <v>44</v>
       </c>
       <c r="G670" t="s">
         <v>226</v>
       </c>
       <c r="H670">
         <v>1</v>
       </c>
       <c r="I670" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="J670"/>
       <c r="K670"/>
       <c r="L670"/>
       <c r="M670"/>
       <c r="N670"/>
       <c r="O670"/>
       <c r="P670"/>
       <c r="Q670"/>
       <c r="R670"/>
     </row>
     <row r="671" spans="1:18">
       <c r="A671">
         <v>673</v>
       </c>
       <c r="B671" t="s">
         <v>18</v>
       </c>
       <c r="C671" t="s">
         <v>479</v>
       </c>
       <c r="D671" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="E671"/>
       <c r="F671" t="s">
         <v>44</v>
       </c>
       <c r="G671" t="s">
         <v>439</v>
       </c>
       <c r="H671">
         <v>1</v>
       </c>
       <c r="I671" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="J671"/>
       <c r="K671"/>
       <c r="L671"/>
       <c r="M671"/>
       <c r="N671"/>
       <c r="O671"/>
       <c r="P671"/>
       <c r="Q671"/>
       <c r="R671"/>
     </row>
     <row r="672" spans="1:18">
       <c r="A672">
         <v>674</v>
       </c>
       <c r="B672" t="s">
         <v>18</v>
       </c>
       <c r="C672" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="D672" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="E672" t="s">
         <v>94</v>
       </c>
       <c r="F672" t="s">
         <v>44</v>
       </c>
       <c r="G672" t="s">
         <v>404</v>
       </c>
       <c r="H672">
         <v>1</v>
       </c>
       <c r="I672" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="J672"/>
       <c r="K672"/>
       <c r="L672"/>
       <c r="M672"/>
       <c r="N672"/>
       <c r="O672"/>
       <c r="P672"/>
       <c r="Q672"/>
       <c r="R672"/>
     </row>
     <row r="673" spans="1:18">
       <c r="A673">
         <v>675</v>
       </c>
       <c r="B673" t="s">
         <v>18</v>
       </c>
       <c r="C673" t="s">
         <v>347</v>
       </c>
       <c r="D673" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="E673" t="s">
         <v>94</v>
       </c>
       <c r="F673" t="s">
         <v>44</v>
       </c>
       <c r="G673" t="s">
         <v>226</v>
       </c>
       <c r="H673">
         <v>1</v>
       </c>
       <c r="I673" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="J673"/>
       <c r="K673"/>
       <c r="L673"/>
       <c r="M673"/>
       <c r="N673"/>
       <c r="O673"/>
       <c r="P673"/>
       <c r="Q673"/>
       <c r="R673"/>
     </row>
     <row r="674" spans="1:18">
       <c r="A674">
         <v>676</v>
       </c>
       <c r="B674" t="s">
         <v>18</v>
       </c>
       <c r="C674" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="D674" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="E674" t="s">
         <v>918</v>
       </c>
       <c r="F674" t="s">
         <v>57</v>
       </c>
       <c r="G674" t="s">
         <v>22</v>
       </c>
       <c r="H674">
         <v>1</v>
       </c>
       <c r="I674" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="J674"/>
       <c r="K674"/>
       <c r="L674"/>
       <c r="M674"/>
       <c r="N674"/>
       <c r="O674"/>
       <c r="P674"/>
       <c r="Q674"/>
       <c r="R674"/>
     </row>
     <row r="675" spans="1:18">
       <c r="A675">
         <v>677</v>
       </c>
       <c r="B675" t="s">
         <v>18</v>
       </c>
       <c r="C675" t="s">
         <v>489</v>
       </c>
       <c r="D675" t="s">
         <v>511</v>
       </c>
       <c r="E675" t="s">
         <v>693</v>
       </c>
       <c r="F675" t="s">
         <v>44</v>
       </c>
       <c r="G675" t="s">
         <v>226</v>
       </c>
       <c r="H675">
         <v>1</v>
       </c>
       <c r="I675" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="J675"/>
       <c r="K675"/>
       <c r="L675"/>
       <c r="M675"/>
       <c r="N675"/>
       <c r="O675"/>
       <c r="P675"/>
       <c r="Q675"/>
       <c r="R675"/>
     </row>
     <row r="676" spans="1:18">
       <c r="A676">
         <v>678</v>
       </c>
       <c r="B676" t="s">
         <v>18</v>
       </c>
       <c r="C676" t="s">
         <v>1182</v>
       </c>
       <c r="D676" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="E676" t="s">
         <v>552</v>
       </c>
       <c r="F676" t="s">
         <v>44</v>
       </c>
       <c r="G676" t="s">
         <v>226</v>
       </c>
       <c r="H676">
         <v>1</v>
       </c>
       <c r="I676" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="J676"/>
       <c r="K676"/>
       <c r="L676"/>
       <c r="M676"/>
       <c r="N676"/>
       <c r="O676"/>
       <c r="P676"/>
       <c r="Q676"/>
       <c r="R676"/>
     </row>
     <row r="677" spans="1:18">
       <c r="A677">
         <v>679</v>
       </c>
       <c r="B677" t="s">
         <v>18</v>
       </c>
       <c r="C677" t="s">
         <v>147</v>
       </c>
       <c r="D677" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="E677" t="s">
         <v>274</v>
       </c>
       <c r="F677" t="s">
         <v>44</v>
       </c>
       <c r="G677" t="s">
         <v>404</v>
       </c>
       <c r="H677">
         <v>1</v>
       </c>
       <c r="I677" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="J677"/>
       <c r="K677"/>
       <c r="L677"/>
       <c r="M677"/>
       <c r="N677"/>
       <c r="O677"/>
       <c r="P677"/>
       <c r="Q677"/>
       <c r="R677"/>
     </row>
     <row r="678" spans="1:18">
       <c r="A678">
         <v>680</v>
       </c>
       <c r="B678" t="s">
         <v>18</v>
       </c>
       <c r="C678" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="D678" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="E678" t="s">
         <v>693</v>
       </c>
       <c r="F678" t="s">
         <v>44</v>
       </c>
       <c r="G678" t="s">
         <v>226</v>
       </c>
       <c r="H678">
         <v>1</v>
       </c>
       <c r="I678" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="J678"/>
       <c r="K678"/>
       <c r="L678"/>
       <c r="M678"/>
       <c r="N678"/>
       <c r="O678"/>
       <c r="P678"/>
       <c r="Q678"/>
       <c r="R678"/>
     </row>
     <row r="679" spans="1:18">
       <c r="A679">
         <v>681</v>
       </c>
       <c r="B679" t="s">
         <v>18</v>
       </c>
       <c r="C679" t="s">
         <v>647</v>
       </c>
       <c r="D679" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="E679" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="F679" t="s">
         <v>57</v>
       </c>
       <c r="G679" t="s">
         <v>246</v>
       </c>
       <c r="H679">
         <v>1</v>
       </c>
       <c r="I679" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="J679"/>
       <c r="K679"/>
       <c r="L679"/>
       <c r="M679"/>
       <c r="N679"/>
       <c r="O679"/>
       <c r="P679"/>
       <c r="Q679"/>
       <c r="R679"/>
     </row>
     <row r="680" spans="1:18">
       <c r="A680">
         <v>682</v>
       </c>
       <c r="B680" t="s">
         <v>18</v>
       </c>
       <c r="C680" t="s">
         <v>347</v>
       </c>
       <c r="D680" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E680"/>
       <c r="F680" t="s">
         <v>636</v>
       </c>
       <c r="G680" t="s">
         <v>226</v>
       </c>
       <c r="H680">
         <v>1</v>
       </c>
       <c r="I680" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="J680"/>
       <c r="K680"/>
       <c r="L680"/>
       <c r="M680"/>
       <c r="N680"/>
       <c r="O680"/>
       <c r="P680"/>
       <c r="Q680"/>
       <c r="R680"/>
     </row>
     <row r="681" spans="1:18">
       <c r="A681">
         <v>683</v>
       </c>
       <c r="B681" t="s">
         <v>18</v>
       </c>
       <c r="C681" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="D681" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E681"/>
       <c r="F681" t="s">
         <v>44</v>
       </c>
       <c r="G681" t="s">
         <v>439</v>
       </c>
       <c r="H681">
         <v>1</v>
       </c>
       <c r="I681" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="J681"/>
       <c r="K681"/>
       <c r="L681"/>
       <c r="M681"/>
       <c r="N681"/>
       <c r="O681"/>
       <c r="P681"/>
       <c r="Q681"/>
       <c r="R681"/>
     </row>
     <row r="682" spans="1:18">
       <c r="A682">
         <v>684</v>
       </c>
       <c r="B682" t="s">
         <v>18</v>
       </c>
       <c r="C682" t="s">
         <v>657</v>
       </c>
       <c r="D682" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="E682"/>
       <c r="F682" t="s">
         <v>171</v>
       </c>
       <c r="G682" t="s">
         <v>100</v>
       </c>
       <c r="H682">
         <v>1</v>
       </c>
       <c r="I682" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="J682"/>
       <c r="K682"/>
       <c r="L682"/>
       <c r="M682"/>
       <c r="N682"/>
       <c r="O682"/>
       <c r="P682"/>
       <c r="Q682"/>
       <c r="R682"/>
     </row>
     <row r="683" spans="1:18">
       <c r="A683">
         <v>685</v>
       </c>
       <c r="B683" t="s">
         <v>18</v>
       </c>
       <c r="C683" t="s">
         <v>720</v>
       </c>
       <c r="D683" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="E683"/>
       <c r="F683" t="s">
         <v>135</v>
       </c>
       <c r="G683" t="s">
         <v>226</v>
       </c>
       <c r="H683">
         <v>1</v>
       </c>
       <c r="I683" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="J683"/>
       <c r="K683"/>
       <c r="L683"/>
       <c r="M683"/>
       <c r="N683"/>
       <c r="O683"/>
       <c r="P683"/>
       <c r="Q683"/>
       <c r="R683"/>
     </row>
     <row r="684" spans="1:18">
       <c r="A684">
         <v>687</v>
       </c>
       <c r="B684" t="s">
         <v>18</v>
       </c>
       <c r="C684" t="s">
         <v>1089</v>
       </c>
       <c r="D684" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="E684">
         <v>1188</v>
       </c>
       <c r="F684"/>
       <c r="G684" t="s">
         <v>100</v>
       </c>
       <c r="H684">
         <v>1</v>
       </c>
       <c r="I684" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="J684"/>
       <c r="K684"/>
       <c r="L684"/>
       <c r="M684"/>
       <c r="N684"/>
       <c r="O684"/>
       <c r="P684"/>
       <c r="Q684"/>
       <c r="R684"/>
     </row>
     <row r="685" spans="1:18">
       <c r="A685">
         <v>686</v>
       </c>
       <c r="B685" t="s">
         <v>18</v>
       </c>
       <c r="C685" t="s">
         <v>846</v>
       </c>
       <c r="D685" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="E685">
         <v>1188</v>
       </c>
       <c r="F685"/>
       <c r="G685" t="s">
         <v>100</v>
       </c>
       <c r="H685">
         <v>1</v>
       </c>
       <c r="I685" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="J685"/>
       <c r="K685"/>
       <c r="L685"/>
       <c r="M685"/>
       <c r="N685"/>
       <c r="O685"/>
       <c r="P685"/>
       <c r="Q685"/>
       <c r="R685"/>
     </row>
     <row r="686" spans="1:18">
       <c r="A686">
         <v>688</v>
       </c>
       <c r="B686" t="s">
         <v>18</v>
       </c>
       <c r="C686" t="s">
         <v>989</v>
       </c>
       <c r="D686" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="E686" t="s">
         <v>427</v>
       </c>
       <c r="F686" t="s">
         <v>1230</v>
       </c>
       <c r="G686" t="s">
         <v>439</v>
       </c>
       <c r="H686">
         <v>1</v>
       </c>
       <c r="I686" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="J686"/>
       <c r="K686"/>
       <c r="L686"/>
       <c r="M686"/>
       <c r="N686"/>
       <c r="O686"/>
       <c r="P686"/>
       <c r="Q686"/>
       <c r="R686"/>
     </row>
     <row r="687" spans="1:18">
       <c r="A687">
         <v>690</v>
       </c>
       <c r="B687" t="s">
         <v>18</v>
       </c>
       <c r="C687" t="s">
         <v>291</v>
       </c>
       <c r="D687" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="E687" t="s">
         <v>932</v>
       </c>
       <c r="F687" t="s">
         <v>44</v>
       </c>
       <c r="G687" t="s">
         <v>22</v>
       </c>
       <c r="H687">
         <v>1</v>
       </c>
       <c r="I687" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="J687"/>
       <c r="K687"/>
       <c r="L687"/>
       <c r="M687"/>
       <c r="N687"/>
       <c r="O687"/>
       <c r="P687"/>
       <c r="Q687"/>
       <c r="R687"/>
     </row>
     <row r="688" spans="1:18">
       <c r="A688">
         <v>689</v>
       </c>
       <c r="B688" t="s">
         <v>18</v>
       </c>
       <c r="C688" t="s">
         <v>437</v>
       </c>
       <c r="D688" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="E688" t="s">
         <v>932</v>
       </c>
       <c r="F688" t="s">
         <v>44</v>
       </c>
       <c r="G688" t="s">
         <v>100</v>
       </c>
       <c r="H688">
         <v>1</v>
       </c>
       <c r="I688" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="J688"/>
       <c r="K688"/>
       <c r="L688"/>
       <c r="M688"/>
       <c r="N688"/>
       <c r="O688"/>
       <c r="P688"/>
       <c r="Q688"/>
       <c r="R688"/>
     </row>
     <row r="689" spans="1:18">
       <c r="A689">
         <v>691</v>
       </c>
       <c r="B689" t="s">
         <v>18</v>
       </c>
       <c r="C689" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="D689" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="E689"/>
       <c r="F689" t="s">
         <v>44</v>
       </c>
       <c r="G689" t="s">
         <v>439</v>
       </c>
       <c r="H689">
         <v>1</v>
       </c>
       <c r="I689" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="J689"/>
       <c r="K689"/>
       <c r="L689"/>
       <c r="M689"/>
       <c r="N689"/>
       <c r="O689"/>
       <c r="P689"/>
       <c r="Q689"/>
       <c r="R689"/>
     </row>
     <row r="690" spans="1:18">
       <c r="A690">
         <v>692</v>
       </c>
       <c r="B690" t="s">
         <v>18</v>
       </c>
       <c r="C690" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="D690" t="s">
         <v>995</v>
       </c>
       <c r="E690" t="s">
         <v>1007</v>
       </c>
       <c r="F690" t="s">
         <v>44</v>
       </c>
       <c r="G690" t="s">
         <v>439</v>
       </c>
       <c r="H690">
         <v>1</v>
       </c>
       <c r="I690" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="J690"/>
       <c r="K690"/>
       <c r="L690"/>
       <c r="M690"/>
       <c r="N690"/>
       <c r="O690"/>
       <c r="P690"/>
       <c r="Q690"/>
       <c r="R690"/>
     </row>
     <row r="691" spans="1:18">
       <c r="A691">
         <v>693</v>
       </c>
       <c r="B691" t="s">
         <v>18</v>
       </c>
       <c r="C691" t="s">
         <v>217</v>
       </c>
       <c r="D691" t="s">
         <v>93</v>
       </c>
       <c r="E691" t="s">
         <v>1007</v>
       </c>
       <c r="F691" t="s">
         <v>44</v>
       </c>
       <c r="G691" t="s">
         <v>100</v>
       </c>
       <c r="H691">
         <v>1</v>
       </c>
       <c r="I691" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="J691"/>
       <c r="K691"/>
       <c r="L691"/>
       <c r="M691"/>
       <c r="N691"/>
       <c r="O691"/>
       <c r="P691"/>
       <c r="Q691"/>
       <c r="R691"/>
     </row>
     <row r="692" spans="1:18">
       <c r="A692">
         <v>694</v>
       </c>
       <c r="B692" t="s">
         <v>18</v>
       </c>
       <c r="C692" t="s">
         <v>1084</v>
       </c>
       <c r="D692" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="E692"/>
       <c r="F692" t="s">
         <v>44</v>
       </c>
       <c r="G692" t="s">
         <v>439</v>
       </c>
       <c r="H692">
         <v>1</v>
       </c>
       <c r="I692" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="J692"/>
       <c r="K692"/>
       <c r="L692"/>
       <c r="M692"/>
       <c r="N692"/>
       <c r="O692"/>
       <c r="P692"/>
       <c r="Q692"/>
       <c r="R692"/>
     </row>
     <row r="693" spans="1:18">
       <c r="A693">
         <v>695</v>
       </c>
       <c r="B693" t="s">
         <v>18</v>
       </c>
       <c r="C693" t="s">
         <v>661</v>
       </c>
       <c r="D693" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="E693" t="s">
         <v>807</v>
       </c>
       <c r="F693" t="s">
         <v>44</v>
       </c>
       <c r="G693" t="s">
         <v>246</v>
       </c>
       <c r="H693">
         <v>1</v>
       </c>
       <c r="I693" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="J693"/>
       <c r="K693"/>
       <c r="L693"/>
       <c r="M693"/>
       <c r="N693"/>
       <c r="O693"/>
       <c r="P693"/>
       <c r="Q693"/>
       <c r="R693"/>
     </row>
     <row r="694" spans="1:18">
       <c r="A694">
         <v>696</v>
       </c>
       <c r="B694" t="s">
         <v>18</v>
       </c>
       <c r="C694" t="s">
         <v>770</v>
       </c>
       <c r="D694" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="E694" t="s">
         <v>1007</v>
       </c>
       <c r="F694" t="s">
         <v>44</v>
       </c>
       <c r="G694" t="s">
         <v>439</v>
       </c>
       <c r="H694">
         <v>1</v>
       </c>
       <c r="I694" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="J694"/>
       <c r="K694"/>
       <c r="L694"/>
       <c r="M694"/>
       <c r="N694"/>
       <c r="O694"/>
       <c r="P694"/>
       <c r="Q694"/>
       <c r="R694"/>
     </row>
     <row r="695" spans="1:18">
       <c r="A695">
         <v>697</v>
       </c>
       <c r="B695" t="s">
         <v>18</v>
       </c>
       <c r="C695" t="s">
         <v>24</v>
       </c>
       <c r="D695" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E695" t="s">
         <v>807</v>
       </c>
       <c r="F695" t="s">
         <v>44</v>
       </c>
       <c r="G695" t="s">
         <v>22</v>
       </c>
       <c r="H695">
         <v>1</v>
       </c>
       <c r="I695" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="J695"/>
       <c r="K695"/>
       <c r="L695"/>
       <c r="M695"/>
       <c r="N695"/>
       <c r="O695"/>
       <c r="P695"/>
       <c r="Q695"/>
       <c r="R695"/>
     </row>
     <row r="696" spans="1:18">
       <c r="A696">
         <v>698</v>
       </c>
       <c r="B696" t="s">
         <v>18</v>
       </c>
       <c r="C696" t="s">
         <v>293</v>
       </c>
       <c r="D696" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="E696" t="s">
         <v>1007</v>
       </c>
       <c r="F696" t="s">
         <v>44</v>
       </c>
       <c r="G696" t="s">
         <v>22</v>
       </c>
       <c r="H696">
         <v>1</v>
       </c>
       <c r="I696" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="J696"/>
       <c r="K696"/>
       <c r="L696"/>
       <c r="M696"/>
       <c r="N696"/>
       <c r="O696"/>
       <c r="P696"/>
       <c r="Q696"/>
       <c r="R696"/>
     </row>
     <row r="697" spans="1:18">
       <c r="A697">
         <v>699</v>
       </c>
       <c r="B697" t="s">
         <v>18</v>
       </c>
       <c r="C697" t="s">
         <v>360</v>
       </c>
       <c r="D697" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="E697" t="s">
         <v>807</v>
       </c>
       <c r="F697" t="s">
         <v>44</v>
       </c>
       <c r="G697" t="s">
         <v>22</v>
       </c>
       <c r="H697">
         <v>1</v>
       </c>
       <c r="I697" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="J697"/>
       <c r="K697"/>
       <c r="L697"/>
       <c r="M697"/>
       <c r="N697"/>
       <c r="O697"/>
       <c r="P697"/>
       <c r="Q697"/>
       <c r="R697"/>
     </row>
     <row r="698" spans="1:18">
       <c r="A698">
         <v>700</v>
       </c>
       <c r="B698" t="s">
         <v>18</v>
       </c>
       <c r="C698" t="s">
         <v>1423</v>
       </c>
       <c r="D698" t="s">
         <v>995</v>
       </c>
       <c r="E698" t="s">
         <v>1007</v>
       </c>
       <c r="F698" t="s">
         <v>44</v>
       </c>
       <c r="G698" t="s">
         <v>439</v>
       </c>
       <c r="H698">
         <v>1</v>
       </c>
       <c r="I698" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="J698"/>
       <c r="K698"/>
       <c r="L698"/>
       <c r="M698"/>
       <c r="N698"/>
       <c r="O698"/>
       <c r="P698"/>
       <c r="Q698"/>
       <c r="R698"/>
     </row>
     <row r="699" spans="1:18">
       <c r="A699">
         <v>701</v>
       </c>
       <c r="B699" t="s">
         <v>18</v>
       </c>
       <c r="C699" t="s">
         <v>524</v>
       </c>
       <c r="D699" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="E699" t="s">
         <v>765</v>
       </c>
       <c r="F699" t="s">
         <v>57</v>
       </c>
       <c r="G699" t="s">
         <v>100</v>
       </c>
       <c r="H699">
         <v>1</v>
       </c>
       <c r="I699" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="J699"/>
       <c r="K699"/>
       <c r="L699"/>
       <c r="M699"/>
       <c r="N699"/>
       <c r="O699"/>
       <c r="P699"/>
       <c r="Q699"/>
       <c r="R699"/>
     </row>
     <row r="700" spans="1:18">
       <c r="A700">
         <v>702</v>
       </c>
       <c r="B700" t="s">
         <v>18</v>
       </c>
       <c r="C700" t="s">
         <v>661</v>
       </c>
       <c r="D700" t="s">
         <v>1494</v>
       </c>
       <c r="E700" t="s">
         <v>418</v>
       </c>
       <c r="F700" t="s">
         <v>1478</v>
       </c>
       <c r="G700" t="s">
         <v>100</v>
       </c>
       <c r="H700">
         <v>1</v>
       </c>
       <c r="I700" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="J700"/>
       <c r="K700"/>
       <c r="L700"/>
       <c r="M700"/>
       <c r="N700"/>
       <c r="O700"/>
       <c r="P700"/>
       <c r="Q700"/>
       <c r="R700"/>
     </row>
     <row r="701" spans="1:18">
       <c r="A701">
         <v>703</v>
       </c>
       <c r="B701" t="s">
         <v>18</v>
       </c>
       <c r="C701" t="s">
         <v>661</v>
       </c>
       <c r="D701" t="s">
         <v>1167</v>
       </c>
       <c r="E701"/>
       <c r="F701" t="s">
         <v>425</v>
       </c>
       <c r="G701" t="s">
         <v>100</v>
       </c>
       <c r="H701">
         <v>1</v>
       </c>
       <c r="I701" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="J701"/>
       <c r="K701"/>
       <c r="L701"/>
       <c r="M701"/>
       <c r="N701"/>
       <c r="O701"/>
       <c r="P701"/>
       <c r="Q701"/>
       <c r="R701"/>
     </row>
     <row r="702" spans="1:18">
       <c r="A702">
         <v>704</v>
       </c>
       <c r="B702" t="s">
         <v>18</v>
       </c>
       <c r="C702" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="D702" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="E702"/>
       <c r="F702"/>
       <c r="G702" t="s">
         <v>100</v>
       </c>
       <c r="H702">
         <v>1</v>
       </c>
       <c r="I702" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="J702"/>
       <c r="K702"/>
       <c r="L702"/>
       <c r="M702"/>
       <c r="N702"/>
       <c r="O702"/>
       <c r="P702"/>
       <c r="Q702"/>
       <c r="R702"/>
     </row>
     <row r="703" spans="1:18">
       <c r="A703">
         <v>705</v>
       </c>
       <c r="B703" t="s">
         <v>18</v>
       </c>
       <c r="C703" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="D703" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="E703" t="s">
         <v>94</v>
       </c>
       <c r="F703" t="s">
         <v>44</v>
       </c>
       <c r="G703" t="s">
         <v>226</v>
       </c>
       <c r="H703">
         <v>1</v>
       </c>
       <c r="I703" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="J703"/>
       <c r="K703"/>
       <c r="L703"/>
       <c r="M703"/>
       <c r="N703"/>
       <c r="O703"/>
       <c r="P703"/>
       <c r="Q703"/>
       <c r="R703"/>
     </row>
     <row r="704" spans="1:18">
       <c r="A704">
         <v>706</v>
       </c>
       <c r="B704" t="s">
         <v>18</v>
       </c>
       <c r="C704" t="s">
         <v>940</v>
       </c>
       <c r="D704" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="E704" t="s">
         <v>185</v>
       </c>
       <c r="F704" t="s">
         <v>57</v>
       </c>
       <c r="G704" t="s">
         <v>100</v>
       </c>
       <c r="H704">
         <v>1</v>
       </c>
       <c r="I704" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="J704"/>
       <c r="K704"/>
       <c r="L704"/>
       <c r="M704"/>
       <c r="N704"/>
       <c r="O704"/>
       <c r="P704"/>
       <c r="Q704"/>
       <c r="R704"/>
     </row>
     <row r="705" spans="1:18">
       <c r="A705">
         <v>707</v>
       </c>
       <c r="B705" t="s">
         <v>18</v>
       </c>
       <c r="C705" t="s">
         <v>209</v>
       </c>
       <c r="D705" t="s">
         <v>725</v>
       </c>
       <c r="E705" t="s">
         <v>310</v>
       </c>
       <c r="F705" t="s">
         <v>365</v>
       </c>
       <c r="G705" t="s">
         <v>226</v>
       </c>
       <c r="H705">
         <v>1</v>
       </c>
       <c r="I705" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="J705"/>
       <c r="K705"/>
       <c r="L705"/>
       <c r="M705"/>
       <c r="N705"/>
       <c r="O705"/>
       <c r="P705"/>
       <c r="Q705"/>
       <c r="R705"/>
     </row>
     <row r="706" spans="1:18">
       <c r="A706">
         <v>708</v>
       </c>
       <c r="B706" t="s">
         <v>18</v>
       </c>
       <c r="C706" t="s">
         <v>209</v>
       </c>
       <c r="D706" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E706" t="s">
         <v>458</v>
       </c>
       <c r="F706" t="s">
         <v>44</v>
       </c>
       <c r="G706" t="s">
         <v>22</v>
       </c>
       <c r="H706">
         <v>1</v>
       </c>
       <c r="I706" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="J706"/>
       <c r="K706"/>
       <c r="L706"/>
       <c r="M706"/>
       <c r="N706"/>
       <c r="O706"/>
       <c r="P706"/>
       <c r="Q706"/>
       <c r="R706"/>
     </row>
     <row r="707" spans="1:18">
       <c r="A707">
         <v>709</v>
       </c>
       <c r="B707" t="s">
         <v>18</v>
       </c>
       <c r="C707" t="s">
         <v>1453</v>
       </c>
       <c r="D707" t="s">
         <v>357</v>
       </c>
       <c r="E707" t="s">
         <v>310</v>
       </c>
       <c r="F707" t="s">
         <v>365</v>
       </c>
       <c r="G707" t="s">
         <v>439</v>
       </c>
       <c r="H707">
         <v>1</v>
       </c>
       <c r="I707" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="J707"/>
       <c r="K707"/>
       <c r="L707"/>
       <c r="M707"/>
       <c r="N707"/>
       <c r="O707"/>
       <c r="P707"/>
       <c r="Q707"/>
       <c r="R707"/>
     </row>
     <row r="708" spans="1:18">
       <c r="A708">
         <v>711</v>
       </c>
       <c r="B708" t="s">
         <v>18</v>
       </c>
       <c r="C708" t="s">
         <v>423</v>
       </c>
       <c r="D708" t="s">
         <v>1122</v>
       </c>
       <c r="E708" t="s">
         <v>310</v>
       </c>
       <c r="F708" t="s">
         <v>365</v>
       </c>
       <c r="G708" t="s">
         <v>404</v>
       </c>
       <c r="H708">
         <v>1</v>
       </c>
       <c r="I708" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="J708"/>
       <c r="K708"/>
       <c r="L708"/>
       <c r="M708"/>
       <c r="N708"/>
       <c r="O708"/>
       <c r="P708"/>
       <c r="Q708"/>
       <c r="R708"/>
     </row>
     <row r="709" spans="1:18">
       <c r="A709">
         <v>710</v>
       </c>
       <c r="B709" t="s">
         <v>18</v>
       </c>
       <c r="C709" t="s">
         <v>1054</v>
       </c>
       <c r="D709" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="E709" t="s">
         <v>207</v>
       </c>
       <c r="F709" t="s">
         <v>700</v>
       </c>
       <c r="G709" t="s">
         <v>226</v>
       </c>
       <c r="H709">
         <v>1</v>
       </c>
       <c r="I709" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="J709"/>
       <c r="K709"/>
       <c r="L709"/>
       <c r="M709"/>
       <c r="N709"/>
       <c r="O709"/>
       <c r="P709"/>
       <c r="Q709"/>
       <c r="R709"/>
     </row>
     <row r="710" spans="1:18">
       <c r="A710">
         <v>712</v>
       </c>
       <c r="B710" t="s">
         <v>18</v>
       </c>
       <c r="C710" t="s">
         <v>524</v>
       </c>
       <c r="D710" t="s">
         <v>1278</v>
       </c>
       <c r="E710" t="s">
         <v>310</v>
       </c>
       <c r="F710" t="s">
         <v>365</v>
       </c>
       <c r="G710" t="s">
         <v>404</v>
       </c>
       <c r="H710">
         <v>1</v>
       </c>
       <c r="I710" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="J710"/>
       <c r="K710"/>
       <c r="L710"/>
       <c r="M710"/>
       <c r="N710"/>
       <c r="O710"/>
       <c r="P710"/>
       <c r="Q710"/>
       <c r="R710"/>
     </row>
     <row r="711" spans="1:18">
       <c r="A711">
         <v>713</v>
       </c>
       <c r="B711" t="s">
         <v>18</v>
       </c>
       <c r="C711" t="s">
         <v>46</v>
       </c>
       <c r="D711" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="E711" t="s">
         <v>310</v>
       </c>
       <c r="F711" t="s">
         <v>365</v>
       </c>
       <c r="G711" t="s">
         <v>226</v>
       </c>
       <c r="H711">
         <v>1</v>
       </c>
       <c r="I711" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="J711"/>
       <c r="K711"/>
       <c r="L711"/>
       <c r="M711"/>
       <c r="N711"/>
       <c r="O711"/>
       <c r="P711"/>
       <c r="Q711"/>
       <c r="R711"/>
     </row>
     <row r="712" spans="1:18">
       <c r="A712">
         <v>714</v>
       </c>
       <c r="B712" t="s">
         <v>18</v>
       </c>
       <c r="C712" t="s">
         <v>118</v>
       </c>
       <c r="D712" t="s">
         <v>206</v>
       </c>
       <c r="E712" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F712" t="s">
         <v>171</v>
       </c>
       <c r="G712" t="s">
         <v>22</v>
       </c>
       <c r="H712">
         <v>1</v>
       </c>
       <c r="I712" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="J712"/>
       <c r="K712"/>
       <c r="L712"/>
       <c r="M712"/>
       <c r="N712"/>
       <c r="O712"/>
       <c r="P712"/>
       <c r="Q712"/>
       <c r="R712"/>
     </row>
     <row r="713" spans="1:18">
       <c r="A713">
         <v>715</v>
       </c>
       <c r="B713" t="s">
         <v>18</v>
       </c>
       <c r="C713" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="D713" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E713"/>
       <c r="F713" t="s">
         <v>44</v>
       </c>
       <c r="G713" t="s">
         <v>439</v>
       </c>
       <c r="H713">
         <v>1</v>
       </c>
       <c r="I713" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="J713"/>
       <c r="K713"/>
       <c r="L713"/>
       <c r="M713"/>
       <c r="N713"/>
       <c r="O713"/>
       <c r="P713"/>
       <c r="Q713"/>
       <c r="R713"/>
     </row>
     <row r="714" spans="1:18">
       <c r="A714">
         <v>716</v>
       </c>
       <c r="B714" t="s">
         <v>18</v>
       </c>
       <c r="C714" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="D714" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E714"/>
       <c r="F714" t="s">
         <v>44</v>
       </c>
       <c r="G714" t="s">
         <v>439</v>
       </c>
       <c r="H714">
         <v>1</v>
       </c>
       <c r="I714" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="J714"/>
       <c r="K714"/>
       <c r="L714"/>
       <c r="M714"/>
       <c r="N714"/>
       <c r="O714"/>
       <c r="P714"/>
       <c r="Q714"/>
       <c r="R714"/>
     </row>
     <row r="715" spans="1:18">
       <c r="A715">
         <v>717</v>
       </c>
       <c r="B715" t="s">
         <v>18</v>
       </c>
       <c r="C715" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="D715" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="E715"/>
       <c r="F715" t="s">
         <v>44</v>
       </c>
       <c r="G715" t="s">
         <v>439</v>
       </c>
       <c r="H715">
         <v>1</v>
       </c>
       <c r="I715" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="J715"/>
       <c r="K715"/>
       <c r="L715"/>
       <c r="M715"/>
       <c r="N715"/>
       <c r="O715"/>
       <c r="P715"/>
       <c r="Q715"/>
       <c r="R715"/>
     </row>
     <row r="716" spans="1:18">
       <c r="A716">
         <v>718</v>
       </c>
       <c r="B716" t="s">
         <v>18</v>
       </c>
       <c r="C716" t="s">
         <v>1366</v>
       </c>
       <c r="D716" t="s">
         <v>1378</v>
       </c>
       <c r="E716"/>
       <c r="F716" t="s">
         <v>57</v>
       </c>
       <c r="G716" t="s">
         <v>100</v>
       </c>
       <c r="H716">
         <v>1</v>
       </c>
       <c r="I716" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="J716"/>
       <c r="K716"/>
       <c r="L716"/>
       <c r="M716"/>
       <c r="N716"/>
       <c r="O716"/>
       <c r="P716"/>
       <c r="Q716"/>
       <c r="R716"/>
     </row>
     <row r="717" spans="1:18">
       <c r="A717">
         <v>719</v>
       </c>
       <c r="B717" t="s">
         <v>18</v>
       </c>
       <c r="C717" t="s">
         <v>1067</v>
       </c>
       <c r="D717" t="s">
         <v>1017</v>
       </c>
       <c r="E717" t="s">
         <v>94</v>
       </c>
       <c r="F717" t="s">
         <v>44</v>
       </c>
       <c r="G717" t="s">
         <v>404</v>
       </c>
       <c r="H717">
         <v>1</v>
       </c>
       <c r="I717" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="J717"/>
       <c r="K717"/>
       <c r="L717"/>
       <c r="M717"/>
       <c r="N717"/>
       <c r="O717"/>
       <c r="P717"/>
       <c r="Q717"/>
       <c r="R717"/>
     </row>
     <row r="718" spans="1:18">
       <c r="A718">
         <v>720</v>
       </c>
       <c r="B718" t="s">
         <v>18</v>
       </c>
       <c r="C718" t="s">
         <v>524</v>
       </c>
       <c r="D718" t="s">
         <v>1310</v>
       </c>
       <c r="E718" t="s">
         <v>94</v>
       </c>
       <c r="F718" t="s">
         <v>44</v>
       </c>
       <c r="G718" t="s">
         <v>439</v>
       </c>
       <c r="H718">
         <v>1</v>
       </c>
       <c r="I718" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="J718"/>
       <c r="K718"/>
       <c r="L718"/>
       <c r="M718"/>
       <c r="N718"/>
       <c r="O718"/>
       <c r="P718"/>
       <c r="Q718"/>
       <c r="R718"/>
     </row>
     <row r="719" spans="1:18">
       <c r="A719">
         <v>721</v>
       </c>
       <c r="B719" t="s">
         <v>18</v>
       </c>
       <c r="C719" t="s">
         <v>1442</v>
       </c>
       <c r="D719" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="E719" t="s">
         <v>94</v>
       </c>
       <c r="F719" t="s">
         <v>44</v>
       </c>
       <c r="G719" t="s">
         <v>439</v>
       </c>
       <c r="H719">
         <v>1</v>
       </c>
       <c r="I719" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="J719"/>
       <c r="K719"/>
       <c r="L719"/>
       <c r="M719"/>
       <c r="N719"/>
       <c r="O719"/>
       <c r="P719"/>
       <c r="Q719"/>
       <c r="R719"/>
     </row>
     <row r="720" spans="1:18">
       <c r="A720">
         <v>722</v>
       </c>
       <c r="B720" t="s">
         <v>18</v>
       </c>
       <c r="C720" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="D720" t="s">
         <v>1017</v>
       </c>
       <c r="E720" t="s">
         <v>94</v>
       </c>
       <c r="F720" t="s">
         <v>44</v>
       </c>
       <c r="G720" t="s">
         <v>439</v>
       </c>
       <c r="H720">
         <v>1</v>
       </c>
       <c r="I720" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="J720"/>
       <c r="K720"/>
       <c r="L720"/>
       <c r="M720"/>
       <c r="N720"/>
       <c r="O720"/>
       <c r="P720"/>
       <c r="Q720"/>
       <c r="R720"/>
     </row>
     <row r="721" spans="1:18">
       <c r="A721">
         <v>723</v>
       </c>
       <c r="B721" t="s">
         <v>18</v>
       </c>
       <c r="C721" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="D721" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="E721" t="s">
         <v>94</v>
       </c>
       <c r="F721" t="s">
         <v>44</v>
       </c>
       <c r="G721" t="s">
         <v>226</v>
       </c>
       <c r="H721">
         <v>1</v>
       </c>
       <c r="I721" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="J721"/>
       <c r="K721"/>
       <c r="L721"/>
       <c r="M721"/>
       <c r="N721"/>
       <c r="O721"/>
       <c r="P721"/>
       <c r="Q721"/>
       <c r="R721"/>
     </row>
     <row r="722" spans="1:18">
       <c r="A722">
         <v>724</v>
       </c>
       <c r="B722" t="s">
         <v>18</v>
       </c>
       <c r="C722" t="s">
         <v>1291</v>
       </c>
       <c r="D722" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="E722" t="s">
         <v>94</v>
       </c>
       <c r="F722" t="s">
         <v>44</v>
       </c>
       <c r="G722" t="s">
         <v>246</v>
       </c>
       <c r="H722">
         <v>1</v>
       </c>
       <c r="I722" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="J722"/>
       <c r="K722"/>
       <c r="L722"/>
       <c r="M722"/>
       <c r="N722"/>
       <c r="O722"/>
       <c r="P722"/>
       <c r="Q722"/>
       <c r="R722"/>
     </row>
     <row r="723" spans="1:18">
       <c r="A723">
         <v>725</v>
       </c>
       <c r="B723" t="s">
         <v>18</v>
       </c>
       <c r="C723" t="s">
         <v>974</v>
       </c>
       <c r="D723" t="s">
         <v>451</v>
       </c>
       <c r="E723" t="s">
         <v>94</v>
       </c>
       <c r="F723" t="s">
         <v>44</v>
       </c>
       <c r="G723" t="s">
         <v>439</v>
       </c>
       <c r="H723">
         <v>1</v>
       </c>
       <c r="I723" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="J723"/>
       <c r="K723"/>
       <c r="L723"/>
       <c r="M723"/>
       <c r="N723"/>
       <c r="O723"/>
       <c r="P723"/>
       <c r="Q723"/>
       <c r="R723"/>
     </row>
     <row r="724" spans="1:18">
       <c r="A724">
         <v>726</v>
       </c>
       <c r="B724" t="s">
         <v>18</v>
       </c>
       <c r="C724" t="s">
         <v>524</v>
       </c>
       <c r="D724" t="s">
         <v>975</v>
       </c>
       <c r="E724" t="s">
         <v>94</v>
       </c>
       <c r="F724" t="s">
         <v>44</v>
       </c>
       <c r="G724" t="s">
         <v>439</v>
       </c>
       <c r="H724">
         <v>1</v>
       </c>
       <c r="I724" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="J724"/>
       <c r="K724"/>
       <c r="L724"/>
       <c r="M724"/>
       <c r="N724"/>
       <c r="O724"/>
       <c r="P724"/>
       <c r="Q724"/>
       <c r="R724"/>
     </row>
     <row r="725" spans="1:18">
       <c r="A725">
         <v>727</v>
       </c>
       <c r="B725" t="s">
         <v>18</v>
       </c>
       <c r="C725" t="s">
         <v>575</v>
       </c>
       <c r="D725" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="E725" t="s">
         <v>94</v>
       </c>
       <c r="F725" t="s">
         <v>44</v>
       </c>
       <c r="G725" t="s">
         <v>77</v>
       </c>
       <c r="H725">
         <v>1</v>
       </c>
       <c r="I725" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="J725"/>
       <c r="K725"/>
       <c r="L725"/>
       <c r="M725"/>
       <c r="N725"/>
       <c r="O725"/>
       <c r="P725"/>
       <c r="Q725"/>
       <c r="R725"/>
     </row>
     <row r="726" spans="1:18">
       <c r="A726">
         <v>728</v>
       </c>
       <c r="B726" t="s">
         <v>18</v>
       </c>
       <c r="C726" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D726" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="E726" t="s">
         <v>94</v>
       </c>
       <c r="F726" t="s">
         <v>44</v>
       </c>
       <c r="G726" t="s">
         <v>246</v>
       </c>
       <c r="H726">
         <v>1</v>
       </c>
       <c r="I726" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="J726"/>
       <c r="K726"/>
       <c r="L726"/>
       <c r="M726"/>
       <c r="N726"/>
       <c r="O726"/>
       <c r="P726"/>
       <c r="Q726"/>
       <c r="R726"/>
     </row>
     <row r="727" spans="1:18">
       <c r="A727">
         <v>729</v>
       </c>
       <c r="B727" t="s">
         <v>18</v>
       </c>
       <c r="C727" t="s">
         <v>59</v>
       </c>
       <c r="D727" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="E727" t="s">
         <v>90</v>
       </c>
       <c r="F727" t="s">
         <v>44</v>
       </c>
       <c r="G727" t="s">
         <v>39</v>
       </c>
       <c r="H727">
         <v>1</v>
       </c>
       <c r="I727" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="J727"/>
       <c r="K727"/>
       <c r="L727"/>
       <c r="M727"/>
       <c r="N727"/>
       <c r="O727"/>
       <c r="P727"/>
       <c r="Q727"/>
       <c r="R727"/>
     </row>
     <row r="728" spans="1:18">
       <c r="A728">
         <v>730</v>
       </c>
       <c r="B728" t="s">
         <v>18</v>
       </c>
       <c r="C728" t="s">
         <v>96</v>
       </c>
       <c r="D728" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="E728"/>
       <c r="F728" t="s">
         <v>44</v>
       </c>
       <c r="G728" t="s">
         <v>100</v>
       </c>
       <c r="H728">
         <v>1</v>
       </c>
       <c r="I728" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="J728"/>
       <c r="K728"/>
       <c r="L728"/>
       <c r="M728"/>
       <c r="N728"/>
       <c r="O728"/>
       <c r="P728"/>
       <c r="Q728"/>
       <c r="R728"/>
     </row>
     <row r="729" spans="1:18">
       <c r="A729">
         <v>732</v>
       </c>
       <c r="B729" t="s">
         <v>18</v>
       </c>
       <c r="C729" t="s">
         <v>611</v>
       </c>
       <c r="D729" t="s">
         <v>1486</v>
       </c>
       <c r="E729"/>
       <c r="F729" t="s">
         <v>49</v>
       </c>
       <c r="G729" t="s">
         <v>439</v>
       </c>
       <c r="H729">
         <v>1</v>
       </c>
       <c r="I729" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="J729"/>
       <c r="K729"/>
       <c r="L729"/>
       <c r="M729"/>
       <c r="N729"/>
       <c r="O729"/>
       <c r="P729"/>
       <c r="Q729"/>
       <c r="R729"/>
     </row>
     <row r="730" spans="1:18">
       <c r="A730">
         <v>731</v>
       </c>
       <c r="B730" t="s">
         <v>18</v>
       </c>
       <c r="C730" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="D730" t="s">
         <v>238</v>
       </c>
       <c r="E730"/>
       <c r="F730" t="s">
         <v>49</v>
       </c>
       <c r="G730" t="s">
         <v>22</v>
       </c>
       <c r="H730">
         <v>1</v>
       </c>
       <c r="I730" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="J730"/>
       <c r="K730"/>
       <c r="L730"/>
       <c r="M730"/>
       <c r="N730"/>
       <c r="O730"/>
       <c r="P730"/>
       <c r="Q730"/>
       <c r="R730"/>
     </row>
     <row r="731" spans="1:18">
       <c r="A731">
         <v>733</v>
       </c>
       <c r="B731" t="s">
         <v>18</v>
       </c>
       <c r="C731" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D731" t="s">
         <v>395</v>
       </c>
       <c r="E731"/>
       <c r="F731" t="s">
         <v>44</v>
       </c>
       <c r="G731" t="s">
         <v>226</v>
       </c>
       <c r="H731">
         <v>1</v>
       </c>
       <c r="I731" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="J731"/>
       <c r="K731"/>
       <c r="L731"/>
       <c r="M731"/>
       <c r="N731"/>
       <c r="O731"/>
       <c r="P731"/>
       <c r="Q731"/>
       <c r="R731"/>
     </row>
     <row r="732" spans="1:18">
       <c r="A732" t="s">
         <v>207</v>
       </c>
       <c r="B732" t="s">
         <v>18</v>
       </c>
       <c r="C732" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="D732" t="s">
         <v>357</v>
       </c>
       <c r="E732" t="s">
         <v>71</v>
       </c>
       <c r="F732" t="s">
         <v>44</v>
       </c>
       <c r="G732" t="s">
         <v>404</v>
       </c>
       <c r="H732"/>
       <c r="I732" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="J732"/>
       <c r="K732"/>
       <c r="L732"/>
       <c r="M732"/>
       <c r="N732"/>
       <c r="O732"/>
       <c r="P732"/>
       <c r="Q732"/>
       <c r="R732"/>
     </row>
     <row r="733" spans="1:18">
       <c r="A733" t="s">
         <v>207</v>
       </c>
       <c r="B733" t="s">
         <v>18</v>
       </c>
       <c r="C733" t="s">
         <v>340</v>
       </c>
       <c r="D733" t="s">
         <v>1126</v>
       </c>
       <c r="E733" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F733" t="s">
         <v>57</v>
       </c>
       <c r="G733" t="s">
         <v>77</v>
       </c>
       <c r="H733"/>
       <c r="I733" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="J733"/>
       <c r="K733"/>
       <c r="L733"/>
       <c r="M733"/>
       <c r="N733"/>
       <c r="O733"/>
       <c r="P733"/>
       <c r="Q733"/>
       <c r="R733"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>