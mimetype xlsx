--- v0 (2025-11-10)
+++ v1 (2026-05-25)
@@ -3383,51 +3383,51 @@
   <si>
     <t>1:11:35</t>
   </si>
   <si>
     <t>Vantere</t>
   </si>
   <si>
     <t>1:12:06.65</t>
   </si>
   <si>
     <t>1:12:07</t>
   </si>
   <si>
     <t>Splīte</t>
   </si>
   <si>
     <t>1:12:08.50</t>
   </si>
   <si>
     <t>1:12:09</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:12:52.10</t>
   </si>
   <si>
     <t>1:12:53</t>
   </si>
   <si>
     <t>Larisa</t>
   </si>
   <si>
     <t>Urbanoviča</t>
   </si>
   <si>
     <t>1:13:56.35</t>
   </si>
   <si>
     <t>1:13:57</t>
   </si>
   <si>
     <t>Markevica</t>
   </si>
   <si>
     <t>1:13:58.80</t>
   </si>