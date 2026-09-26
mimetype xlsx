--- v0 (2025-10-02)
+++ v1 (2026-09-26)
@@ -2144,51 +2144,51 @@
   <si>
     <t>Jurkāne</t>
   </si>
   <si>
     <t>Rūta</t>
   </si>
   <si>
     <t>Jurgevica</t>
   </si>
   <si>
     <t>0:27:07</t>
   </si>
   <si>
     <t>Ivļijevs</t>
   </si>
   <si>
     <t>Markuss</t>
   </si>
   <si>
     <t>Lejnieks</t>
   </si>
   <si>
     <t>0:27:09</t>
   </si>
   <si>
-    <t>Meldere</t>
+    <t>Vilciņa</t>
   </si>
   <si>
     <t>0:27:13</t>
   </si>
   <si>
     <t>Dagnija-Samanta</t>
   </si>
   <si>
     <t>Zariņa</t>
   </si>
   <si>
     <t>0:27:14</t>
   </si>
   <si>
     <t>Rebeka</t>
   </si>
   <si>
     <t>Kiršteina</t>
   </si>
   <si>
     <t>0:27:22</t>
   </si>
   <si>
     <t>Dimante</t>
   </si>