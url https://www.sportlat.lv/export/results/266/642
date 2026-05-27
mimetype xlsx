--- v0 (2025-10-08)
+++ v1 (2026-05-27)
@@ -1358,51 +1358,51 @@
   <si>
     <t>0:29:07</t>
   </si>
   <si>
     <t>0:29:11</t>
   </si>
   <si>
     <t>Ērika</t>
   </si>
   <si>
     <t>Ozoliņa</t>
   </si>
   <si>
     <t>Cēsis</t>
   </si>
   <si>
     <t>0:58:31.70</t>
   </si>
   <si>
     <t>0:28:25</t>
   </si>
   <si>
     <t>0:30:08</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:59:26.45</t>
   </si>
   <si>
     <t>0:30:32</t>
   </si>
   <si>
     <t>0:28:55</t>
   </si>
   <si>
     <t>Arta</t>
   </si>
   <si>
     <t>0:59:56.20</t>
   </si>
   <si>
     <t>0:29:10</t>
   </si>
   <si>
     <t>0:30:48</t>
   </si>
   <si>
     <t>Zane</t>
   </si>