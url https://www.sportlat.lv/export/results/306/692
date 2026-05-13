--- v0 (2025-11-06)
+++ v1 (2026-05-13)
@@ -2552,51 +2552,51 @@
   <si>
     <t>0:29:20</t>
   </si>
   <si>
     <t>0:29:30</t>
   </si>
   <si>
     <t>0:58:32.70</t>
   </si>
   <si>
     <t>Zviņģelis</t>
   </si>
   <si>
     <t>0:58:52</t>
   </si>
   <si>
     <t>0:30:26</t>
   </si>
   <si>
     <t>0:28:26</t>
   </si>
   <si>
     <t>0:57:32.40</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:58:55</t>
   </si>
   <si>
     <t>0:29:12</t>
   </si>
   <si>
     <t>0:29:43</t>
   </si>
   <si>
     <t>0:58:02.75</t>
   </si>
   <si>
     <t>Nelda</t>
   </si>
   <si>
     <t>Mangulsone</t>
   </si>
   <si>
     <t>0:30:19</t>
   </si>
   <si>
     <t>0:28:37</t>
   </si>