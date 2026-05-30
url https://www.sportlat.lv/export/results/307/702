--- v0 (2025-10-09)
+++ v1 (2026-05-30)
@@ -1319,51 +1319,51 @@
   <si>
     <t>SPORTLAT.</t>
   </si>
   <si>
     <t>Ikšķile</t>
   </si>
   <si>
     <t>0:23:35</t>
   </si>
   <si>
     <t>0:23:00.80</t>
   </si>
   <si>
     <t>Laine</t>
   </si>
   <si>
     <t>Štēbele</t>
   </si>
   <si>
     <t>0:23:37</t>
   </si>
   <si>
     <t>0:22:50.05</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>SEB banka</t>
   </si>
   <si>
     <t>0:23:16.30</t>
   </si>
   <si>
     <t>Ansis</t>
   </si>
   <si>
     <t>Meiers</t>
   </si>
   <si>
     <t>0:23:41</t>
   </si>
   <si>
     <t>0:23:38.10</t>
   </si>
   <si>
     <t>Deivids</t>
   </si>
   <si>
     <t>Kapatsa</t>
   </si>