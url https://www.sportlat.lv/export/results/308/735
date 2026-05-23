--- v0 (2025-11-19)
+++ v1 (2026-05-23)
@@ -1988,51 +1988,51 @@
   <si>
     <t>Dzintars</t>
   </si>
   <si>
     <t>0:27:21</t>
   </si>
   <si>
     <t>Kārkliņa</t>
   </si>
   <si>
     <t>A 2</t>
   </si>
   <si>
     <t>0:27:26</t>
   </si>
   <si>
     <t>Gailāne</t>
   </si>
   <si>
     <t>Labai veselībai!</t>
   </si>
   <si>
     <t>0:27:30</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:27:33</t>
   </si>
   <si>
     <t>Marina</t>
   </si>
   <si>
     <t>Kazarceva-Vilinska</t>
   </si>
   <si>
     <t>Madara</t>
   </si>
   <si>
     <t>Pirtniece</t>
   </si>
   <si>
     <t>0:27:35</t>
   </si>
   <si>
     <t>0:27:31</t>
   </si>
   <si>
     <t>Daiga</t>
   </si>