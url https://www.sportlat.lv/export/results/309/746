--- v0 (2025-10-04)
+++ v1 (2026-05-08)
@@ -2438,51 +2438,51 @@
   <si>
     <t>0:28:58.50</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Dreimane</t>
   </si>
   <si>
     <t>0:29:16</t>
   </si>
   <si>
     <t>0:29:13.15</t>
   </si>
   <si>
     <t>Krūzēna</t>
   </si>
   <si>
     <t>0:29:18</t>
   </si>
   <si>
     <t>0:28:35.15</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:29:27</t>
   </si>
   <si>
     <t>0:28:34.05</t>
   </si>
   <si>
     <t>Agrita</t>
   </si>
   <si>
     <t>0:29:31</t>
   </si>
   <si>
     <t>0:29:08.10</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Rutkovskis</t>
   </si>
   <si>
     <t>0:29:32</t>
   </si>