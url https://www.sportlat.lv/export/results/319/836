--- v0 (2025-11-18)
+++ v1 (2026-05-22)
@@ -2285,51 +2285,51 @@
   <si>
     <t>Krista</t>
   </si>
   <si>
     <t>Kalsnava</t>
   </si>
   <si>
     <t>1:03:06</t>
   </si>
   <si>
     <t>00:43:41.60</t>
   </si>
   <si>
     <t>Jeļena</t>
   </si>
   <si>
     <t>Fedotova</t>
   </si>
   <si>
     <t>1:03:36</t>
   </si>
   <si>
     <t>00:44:46.35</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:04:02</t>
   </si>
   <si>
     <t>00:44:44.80</t>
   </si>
   <si>
     <t>Gaida</t>
   </si>
   <si>
     <t>Bite</t>
   </si>
   <si>
     <t>1:05:16</t>
   </si>
   <si>
     <t>00:45:31.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>