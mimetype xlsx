--- v0 (2025-11-07)
+++ v1 (2026-05-30)
@@ -2261,51 +2261,51 @@
   <si>
     <t>Lupika</t>
   </si>
   <si>
     <t>0:29:58</t>
   </si>
   <si>
     <t>Logina</t>
   </si>
   <si>
     <t>0:30:00</t>
   </si>
   <si>
     <t>Undīne</t>
   </si>
   <si>
     <t>Ulmane</t>
   </si>
   <si>
     <t>motokurzeme</t>
   </si>
   <si>
     <t>0:30:01</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>Spirģis</t>
   </si>
   <si>
     <t>0:30:04</t>
   </si>
   <si>
     <t>Sergejs</t>
   </si>
   <si>
     <t>Masaļskis</t>
   </si>
   <si>
     <t>0:30:10</t>
   </si>
   <si>
     <t>Lilita</t>
   </si>
   <si>
     <t>Zelle</t>
   </si>
   <si>
     <t>0:30:12</t>
   </si>