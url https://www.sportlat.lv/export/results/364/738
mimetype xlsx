--- v0 (2025-11-20)
+++ v1 (2026-05-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2092">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -4911,53 +4911,50 @@
     <t>Upeniece</t>
   </si>
   <si>
     <t>fortuna&amp;ampsports</t>
   </si>
   <si>
     <t>rīga</t>
   </si>
   <si>
     <t>0:26:18.50</t>
   </si>
   <si>
     <t>0:26:19</t>
   </si>
   <si>
     <t>0:26:07.10</t>
   </si>
   <si>
     <t>Nore</t>
   </si>
   <si>
     <t>0:26:19.20</t>
   </si>
   <si>
     <t>0:26:08.40</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brice-Matisone</t>
   </si>
   <si>
     <t>0:26:44.05</t>
   </si>
   <si>
     <t>0:26:11.40</t>
   </si>
   <si>
     <t>Cupruna</t>
   </si>
   <si>
     <t>0:27:00.05</t>
   </si>
   <si>
     <t>0:26:42.35</t>
   </si>
   <si>
     <t>Reliņš</t>
   </si>
   <si>
     <t>SPB</t>
   </si>
   <si>
     <t>0:27:03.00</t>
   </si>
@@ -17848,4027 +17845,4027 @@
         <v>1</v>
       </c>
       <c r="I295" t="s">
         <v>1631</v>
       </c>
       <c r="J295" t="s">
         <v>388</v>
       </c>
       <c r="K295"/>
       <c r="L295"/>
       <c r="M295" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296">
         <v>296</v>
       </c>
       <c r="B296" t="s">
         <v>13</v>
       </c>
       <c r="C296" t="s">
         <v>474</v>
       </c>
       <c r="D296" t="s">
-        <v>1633</v>
+        <v>1138</v>
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
         <v>17</v>
       </c>
       <c r="G296" t="s">
         <v>50</v>
       </c>
       <c r="H296">
         <v>1</v>
       </c>
       <c r="I296" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="J296" t="s">
         <v>1080</v>
       </c>
       <c r="K296"/>
       <c r="L296"/>
       <c r="M296" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297">
         <v>297</v>
       </c>
       <c r="B297" t="s">
         <v>13</v>
       </c>
       <c r="C297" t="s">
         <v>422</v>
       </c>
       <c r="D297" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
         <v>17</v>
       </c>
       <c r="G297" t="s">
         <v>50</v>
       </c>
       <c r="H297">
         <v>1</v>
       </c>
       <c r="I297" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="J297" t="s">
         <v>394</v>
       </c>
       <c r="K297"/>
       <c r="L297"/>
       <c r="M297" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298">
         <v>298</v>
       </c>
       <c r="B298" t="s">
         <v>13</v>
       </c>
       <c r="C298" t="s">
         <v>923</v>
       </c>
       <c r="D298" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="G298" t="s">
         <v>18</v>
       </c>
       <c r="H298">
         <v>1</v>
       </c>
       <c r="I298" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="J298" t="s">
         <v>1074</v>
       </c>
       <c r="K298"/>
       <c r="L298"/>
       <c r="M298" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299">
         <v>299</v>
       </c>
       <c r="B299" t="s">
         <v>13</v>
       </c>
       <c r="C299" t="s">
         <v>1137</v>
       </c>
       <c r="D299" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E299" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
       <c r="F299" t="s">
         <v>17</v>
       </c>
       <c r="G299" t="s">
         <v>50</v>
       </c>
       <c r="H299">
         <v>1</v>
       </c>
       <c r="I299" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J299" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
       <c r="K299"/>
       <c r="L299"/>
       <c r="M299" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300">
         <v>300</v>
       </c>
       <c r="B300" t="s">
         <v>13</v>
       </c>
       <c r="C300" t="s">
         <v>709</v>
       </c>
       <c r="D300" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="E300" t="s">
         <v>287</v>
       </c>
       <c r="F300"/>
       <c r="G300" t="s">
         <v>205</v>
       </c>
       <c r="H300">
         <v>1</v>
       </c>
       <c r="I300" t="s">
+        <v>1648</v>
+      </c>
+      <c r="J300" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
       <c r="K300"/>
       <c r="L300"/>
       <c r="M300" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301">
         <v>301</v>
       </c>
       <c r="B301" t="s">
         <v>13</v>
       </c>
       <c r="C301" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="D301" t="s">
         <v>756</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301" t="s">
         <v>1447</v>
       </c>
       <c r="H301">
         <v>1</v>
       </c>
       <c r="I301" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J301" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
       <c r="K301"/>
       <c r="L301"/>
       <c r="M301" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302">
         <v>302</v>
       </c>
       <c r="B302" t="s">
         <v>13</v>
       </c>
       <c r="C302" t="s">
         <v>132</v>
       </c>
       <c r="D302" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="E302" t="s">
         <v>287</v>
       </c>
       <c r="F302"/>
       <c r="G302" t="s">
         <v>50</v>
       </c>
       <c r="H302">
         <v>1</v>
       </c>
       <c r="I302" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
       <c r="J302" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
       <c r="K302"/>
       <c r="L302"/>
       <c r="M302" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303">
         <v>303</v>
       </c>
       <c r="B303" t="s">
         <v>13</v>
       </c>
       <c r="C303" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="D303" t="s">
         <v>1624</v>
       </c>
       <c r="E303" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="F303" t="s">
         <v>17</v>
       </c>
       <c r="G303" t="s">
         <v>1447</v>
       </c>
       <c r="H303">
         <v>1</v>
       </c>
       <c r="I303" t="s">
+        <v>1660</v>
+      </c>
+      <c r="J303" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
       <c r="K303"/>
       <c r="L303"/>
       <c r="M303" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304">
         <v>304</v>
       </c>
       <c r="B304" t="s">
         <v>13</v>
       </c>
       <c r="C304" t="s">
         <v>1605</v>
       </c>
       <c r="D304" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="E304"/>
       <c r="F304" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="G304" t="s">
         <v>18</v>
       </c>
       <c r="H304">
         <v>1</v>
       </c>
       <c r="I304" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="J304" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="K304"/>
       <c r="L304"/>
       <c r="M304" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305">
         <v>305</v>
       </c>
       <c r="B305" t="s">
         <v>13</v>
       </c>
       <c r="C305" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D305" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
       <c r="E305"/>
       <c r="F305" t="s">
         <v>17</v>
       </c>
       <c r="G305" t="s">
         <v>50</v>
       </c>
       <c r="H305">
         <v>1</v>
       </c>
       <c r="I305" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="J305" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="K305"/>
       <c r="L305"/>
       <c r="M305" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306">
         <v>306</v>
       </c>
       <c r="B306" t="s">
         <v>13</v>
       </c>
       <c r="C306" t="s">
         <v>1296</v>
       </c>
       <c r="D306" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E306" t="s">
         <v>1672</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673</v>
       </c>
       <c r="F306" t="s">
         <v>17</v>
       </c>
       <c r="G306" t="s">
         <v>18</v>
       </c>
       <c r="H306">
         <v>1</v>
       </c>
       <c r="I306" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J306" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
       <c r="K306"/>
       <c r="L306"/>
       <c r="M306" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307">
         <v>307</v>
       </c>
       <c r="B307" t="s">
         <v>13</v>
       </c>
       <c r="C307" t="s">
         <v>709</v>
       </c>
       <c r="D307" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="E307"/>
       <c r="F307" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="G307" t="s">
         <v>50</v>
       </c>
       <c r="H307">
         <v>1</v>
       </c>
       <c r="I307" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="J307" t="s">
         <v>478</v>
       </c>
       <c r="K307"/>
       <c r="L307"/>
       <c r="M307" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308">
         <v>308</v>
       </c>
       <c r="B308" t="s">
         <v>13</v>
       </c>
       <c r="C308" t="s">
         <v>556</v>
       </c>
       <c r="D308" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="E308" t="s">
         <v>670</v>
       </c>
       <c r="F308" t="s">
         <v>17</v>
       </c>
       <c r="G308" t="s">
         <v>205</v>
       </c>
       <c r="H308">
         <v>1</v>
       </c>
       <c r="I308" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="J308" t="s">
         <v>399</v>
       </c>
       <c r="K308"/>
       <c r="L308"/>
       <c r="M308" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309">
         <v>309</v>
       </c>
       <c r="B309" t="s">
         <v>13</v>
       </c>
       <c r="C309" t="s">
         <v>744</v>
       </c>
       <c r="D309" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E309" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
       <c r="F309" t="s">
         <v>148</v>
       </c>
       <c r="G309" t="s">
         <v>18</v>
       </c>
       <c r="H309">
         <v>1</v>
       </c>
       <c r="I309" t="s">
+        <v>1684</v>
+      </c>
+      <c r="J309" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
       <c r="K309"/>
       <c r="L309"/>
       <c r="M309" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310">
         <v>310</v>
       </c>
       <c r="B310" t="s">
         <v>13</v>
       </c>
       <c r="C310" t="s">
         <v>593</v>
       </c>
       <c r="D310" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E310" t="s">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="F310"/>
       <c r="G310" t="s">
         <v>50</v>
       </c>
       <c r="H310">
         <v>1</v>
       </c>
       <c r="I310" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
       <c r="J310" t="s">
         <v>304</v>
       </c>
       <c r="K310"/>
       <c r="L310"/>
       <c r="M310" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311">
         <v>311</v>
       </c>
       <c r="B311" t="s">
         <v>13</v>
       </c>
       <c r="C311" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D311" t="s">
         <v>1692</v>
       </c>
-      <c r="D311" t="s">
+      <c r="E311" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
       <c r="F311" t="s">
         <v>17</v>
       </c>
       <c r="G311" t="s">
         <v>50</v>
       </c>
       <c r="H311">
         <v>1</v>
       </c>
       <c r="I311" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J311" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
       <c r="K311"/>
       <c r="L311"/>
       <c r="M311" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312">
         <v>312</v>
       </c>
       <c r="B312" t="s">
         <v>13</v>
       </c>
       <c r="C312" t="s">
         <v>562</v>
       </c>
       <c r="D312" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="E312" t="s">
         <v>287</v>
       </c>
       <c r="F312"/>
       <c r="G312" t="s">
         <v>50</v>
       </c>
       <c r="H312">
         <v>1</v>
       </c>
       <c r="I312" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J312" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="K312"/>
       <c r="L312"/>
       <c r="M312" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313">
         <v>313</v>
       </c>
       <c r="B313" t="s">
         <v>13</v>
       </c>
       <c r="C313" t="s">
         <v>14</v>
       </c>
       <c r="D313" t="s">
         <v>620</v>
       </c>
       <c r="E313"/>
       <c r="F313" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="G313" t="s">
         <v>28</v>
       </c>
       <c r="H313">
         <v>1</v>
       </c>
       <c r="I313" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J313" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
       <c r="K313"/>
       <c r="L313"/>
       <c r="M313" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314">
         <v>314</v>
       </c>
       <c r="B314" t="s">
         <v>13</v>
       </c>
       <c r="C314" t="s">
         <v>474</v>
       </c>
       <c r="D314" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314" t="s">
         <v>50</v>
       </c>
       <c r="H314">
         <v>1</v>
       </c>
       <c r="I314" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="J314" t="s">
         <v>631</v>
       </c>
       <c r="K314"/>
       <c r="L314"/>
       <c r="M314" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315">
         <v>315</v>
       </c>
       <c r="B315" t="s">
         <v>13</v>
       </c>
       <c r="C315" t="s">
         <v>1099</v>
       </c>
       <c r="D315" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="E315"/>
       <c r="F315" t="s">
         <v>27</v>
       </c>
       <c r="G315" t="s">
         <v>50</v>
       </c>
       <c r="H315">
         <v>1</v>
       </c>
       <c r="I315" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J315" t="s">
         <v>1710</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
       <c r="K315"/>
       <c r="L315"/>
       <c r="M315" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316">
         <v>316</v>
       </c>
       <c r="B316" t="s">
         <v>13</v>
       </c>
       <c r="C316" t="s">
         <v>709</v>
       </c>
       <c r="D316" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
       <c r="E316" t="s">
         <v>287</v>
       </c>
       <c r="F316"/>
       <c r="G316" t="s">
         <v>50</v>
       </c>
       <c r="H316">
         <v>1</v>
       </c>
       <c r="I316" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
       <c r="J316" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
       <c r="K316"/>
       <c r="L316"/>
       <c r="M316" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317">
         <v>317</v>
       </c>
       <c r="B317" t="s">
         <v>13</v>
       </c>
       <c r="C317" t="s">
         <v>709</v>
       </c>
       <c r="D317" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="E317"/>
       <c r="F317" t="s">
         <v>257</v>
       </c>
       <c r="G317" t="s">
         <v>50</v>
       </c>
       <c r="H317">
         <v>1</v>
       </c>
       <c r="I317" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J317" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
       <c r="K317"/>
       <c r="L317"/>
       <c r="M317" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318">
         <v>318</v>
       </c>
       <c r="B318" t="s">
         <v>13</v>
       </c>
       <c r="C318" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D318" t="s">
         <v>1720</v>
-      </c>
-[...1 lines deleted...]
-        <v>1721</v>
       </c>
       <c r="E318"/>
       <c r="F318" t="s">
         <v>17</v>
       </c>
       <c r="G318" t="s">
         <v>1447</v>
       </c>
       <c r="H318">
         <v>1</v>
       </c>
       <c r="I318" t="s">
+        <v>1721</v>
+      </c>
+      <c r="J318" t="s">
         <v>1722</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723</v>
       </c>
       <c r="K318"/>
       <c r="L318"/>
       <c r="M318" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319">
         <v>319</v>
       </c>
       <c r="B319" t="s">
         <v>13</v>
       </c>
       <c r="C319" t="s">
         <v>1550</v>
       </c>
       <c r="D319" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="E319"/>
       <c r="F319" t="s">
         <v>1617</v>
       </c>
       <c r="G319" t="s">
         <v>50</v>
       </c>
       <c r="H319">
         <v>1</v>
       </c>
       <c r="I319" t="s">
+        <v>1725</v>
+      </c>
+      <c r="J319" t="s">
         <v>1726</v>
-      </c>
-[...1 lines deleted...]
-        <v>1727</v>
       </c>
       <c r="K319"/>
       <c r="L319"/>
       <c r="M319" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320">
         <v>320</v>
       </c>
       <c r="B320" t="s">
         <v>13</v>
       </c>
       <c r="C320" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D320" t="s">
         <v>1729</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E320" t="s">
         <v>1730</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731</v>
       </c>
       <c r="F320" t="s">
         <v>17</v>
       </c>
       <c r="G320" t="s">
         <v>18</v>
       </c>
       <c r="H320">
         <v>1</v>
       </c>
       <c r="I320" t="s">
-        <v>1732</v>
+        <v>1731</v>
       </c>
       <c r="J320" t="s">
         <v>561</v>
       </c>
       <c r="K320"/>
       <c r="L320"/>
       <c r="M320" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321">
         <v>321</v>
       </c>
       <c r="B321" t="s">
         <v>13</v>
       </c>
       <c r="C321" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D321" t="s">
         <v>1734</v>
-      </c>
-[...1 lines deleted...]
-        <v>1735</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321" t="s">
         <v>50</v>
       </c>
       <c r="H321">
         <v>1</v>
       </c>
       <c r="I321" t="s">
+        <v>1735</v>
+      </c>
+      <c r="J321" t="s">
         <v>1736</v>
-      </c>
-[...1 lines deleted...]
-        <v>1737</v>
       </c>
       <c r="K321"/>
       <c r="L321"/>
       <c r="M321" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322">
         <v>322</v>
       </c>
       <c r="B322" t="s">
         <v>13</v>
       </c>
       <c r="C322" t="s">
         <v>647</v>
       </c>
       <c r="D322" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322" t="s">
         <v>50</v>
       </c>
       <c r="H322">
         <v>1</v>
       </c>
       <c r="I322" t="s">
+        <v>1739</v>
+      </c>
+      <c r="J322" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
       <c r="K322"/>
       <c r="L322"/>
       <c r="M322" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323">
         <v>323</v>
       </c>
       <c r="B323" t="s">
         <v>13</v>
       </c>
       <c r="C323" t="s">
         <v>140</v>
       </c>
       <c r="D323" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
       <c r="E323"/>
       <c r="F323" t="s">
         <v>17</v>
       </c>
       <c r="G323" t="s">
         <v>18</v>
       </c>
       <c r="H323">
         <v>1</v>
       </c>
       <c r="I323" t="s">
+        <v>1739</v>
+      </c>
+      <c r="J323" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
       <c r="K323"/>
       <c r="L323"/>
       <c r="M323" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324">
         <v>324</v>
       </c>
       <c r="B324" t="s">
         <v>13</v>
       </c>
       <c r="C324" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D324" t="s">
         <v>1745</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746</v>
       </c>
       <c r="E324" t="s">
         <v>1271</v>
       </c>
       <c r="F324"/>
       <c r="G324" t="s">
         <v>18</v>
       </c>
       <c r="H324">
         <v>1</v>
       </c>
       <c r="I324" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J324" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
       <c r="K324"/>
       <c r="L324"/>
       <c r="M324" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325">
         <v>325</v>
       </c>
       <c r="B325" t="s">
         <v>13</v>
       </c>
       <c r="C325" t="s">
         <v>384</v>
       </c>
       <c r="D325" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325" t="s">
         <v>50</v>
       </c>
       <c r="H325">
         <v>1</v>
       </c>
       <c r="I325" t="s">
-        <v>1751</v>
+        <v>1750</v>
       </c>
       <c r="J325" t="s">
         <v>1110</v>
       </c>
       <c r="K325"/>
       <c r="L325"/>
       <c r="M325" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326">
         <v>326</v>
       </c>
       <c r="B326" t="s">
         <v>13</v>
       </c>
       <c r="C326" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D326" t="s">
         <v>1753</v>
       </c>
-      <c r="D326" t="s">
+      <c r="E326" t="s">
         <v>1754</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755</v>
       </c>
       <c r="F326"/>
       <c r="G326" t="s">
         <v>50</v>
       </c>
       <c r="H326">
         <v>1</v>
       </c>
       <c r="I326" t="s">
+        <v>1755</v>
+      </c>
+      <c r="J326" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
       <c r="K326"/>
       <c r="L326"/>
       <c r="M326" t="s">
-        <v>1758</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327">
         <v>327</v>
       </c>
       <c r="B327" t="s">
         <v>13</v>
       </c>
       <c r="C327" t="s">
         <v>1328</v>
       </c>
       <c r="D327" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
       <c r="E327"/>
       <c r="F327" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
       <c r="G327" t="s">
         <v>183</v>
       </c>
       <c r="H327">
         <v>1</v>
       </c>
       <c r="I327" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J327" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="K327"/>
       <c r="L327"/>
       <c r="M327" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328">
         <v>328</v>
       </c>
       <c r="B328" t="s">
         <v>13</v>
       </c>
       <c r="C328" t="s">
         <v>391</v>
       </c>
       <c r="D328" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328" t="s">
         <v>50</v>
       </c>
       <c r="H328">
         <v>1</v>
       </c>
       <c r="I328" t="s">
+        <v>1764</v>
+      </c>
+      <c r="J328" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
       <c r="K328"/>
       <c r="L328"/>
       <c r="M328" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329">
         <v>329</v>
       </c>
       <c r="B329" t="s">
         <v>13</v>
       </c>
       <c r="C329" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D329" t="s">
         <v>1768</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769</v>
       </c>
       <c r="E329"/>
       <c r="F329" t="s">
         <v>17</v>
       </c>
       <c r="G329" t="s">
         <v>183</v>
       </c>
       <c r="H329">
         <v>1</v>
       </c>
       <c r="I329" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
       <c r="J329" t="s">
         <v>1134</v>
       </c>
       <c r="K329"/>
       <c r="L329"/>
       <c r="M329" t="s">
-        <v>1771</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330">
         <v>330</v>
       </c>
       <c r="B330" t="s">
         <v>13</v>
       </c>
       <c r="C330" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D330" t="s">
         <v>1772</v>
       </c>
-      <c r="D330" t="s">
+      <c r="E330" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
       <c r="F330" t="s">
         <v>17</v>
       </c>
       <c r="G330" t="s">
         <v>18</v>
       </c>
       <c r="H330">
         <v>1</v>
       </c>
       <c r="I330" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="J330" t="s">
         <v>1178</v>
       </c>
       <c r="K330"/>
       <c r="L330"/>
       <c r="M330" t="s">
-        <v>1776</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331">
         <v>331</v>
       </c>
       <c r="B331" t="s">
         <v>13</v>
       </c>
       <c r="C331" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D331" t="s">
         <v>1777</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
         <v>17</v>
       </c>
       <c r="G331" t="s">
         <v>205</v>
       </c>
       <c r="H331">
         <v>1</v>
       </c>
       <c r="I331" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
       <c r="J331" t="s">
         <v>545</v>
       </c>
       <c r="K331"/>
       <c r="L331"/>
       <c r="M331" t="s">
-        <v>1780</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332">
         <v>332</v>
       </c>
       <c r="B332" t="s">
         <v>13</v>
       </c>
       <c r="C332" t="s">
-        <v>1781</v>
+        <v>1780</v>
       </c>
       <c r="D332" t="s">
         <v>1530</v>
       </c>
       <c r="E332" t="s">
-        <v>1782</v>
+        <v>1781</v>
       </c>
       <c r="F332" t="s">
         <v>531</v>
       </c>
       <c r="G332" t="s">
         <v>1447</v>
       </c>
       <c r="H332">
         <v>1</v>
       </c>
       <c r="I332" t="s">
+        <v>1782</v>
+      </c>
+      <c r="J332" t="s">
         <v>1783</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
       <c r="K332"/>
       <c r="L332"/>
       <c r="M332" t="s">
-        <v>1785</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333">
         <v>333</v>
       </c>
       <c r="B333" t="s">
         <v>13</v>
       </c>
       <c r="C333" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D333" t="s">
         <v>1786</v>
-      </c>
-[...1 lines deleted...]
-        <v>1787</v>
       </c>
       <c r="E333" t="s">
         <v>1602</v>
       </c>
       <c r="F333" t="s">
         <v>17</v>
       </c>
       <c r="G333" t="s">
         <v>50</v>
       </c>
       <c r="H333">
         <v>1</v>
       </c>
       <c r="I333" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J333" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
       <c r="K333"/>
       <c r="L333"/>
       <c r="M333" t="s">
-        <v>1790</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334">
         <v>334</v>
       </c>
       <c r="B334" t="s">
         <v>13</v>
       </c>
       <c r="C334" t="s">
         <v>1011</v>
       </c>
       <c r="D334" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334" t="s">
         <v>50</v>
       </c>
       <c r="H334">
         <v>1</v>
       </c>
       <c r="I334" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
       <c r="J334" t="s">
-        <v>1789</v>
+        <v>1788</v>
       </c>
       <c r="K334"/>
       <c r="L334"/>
       <c r="M334" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335">
         <v>335</v>
       </c>
       <c r="B335" t="s">
         <v>13</v>
       </c>
       <c r="C335" t="s">
         <v>1208</v>
       </c>
       <c r="D335" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E335" t="s">
         <v>1794</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795</v>
       </c>
       <c r="F335" t="s">
         <v>531</v>
       </c>
       <c r="G335" t="s">
         <v>50</v>
       </c>
       <c r="H335">
         <v>1</v>
       </c>
       <c r="I335" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J335" t="s">
         <v>1796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1797</v>
       </c>
       <c r="K335"/>
       <c r="L335"/>
       <c r="M335" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336">
         <v>336</v>
       </c>
       <c r="B336" t="s">
         <v>13</v>
       </c>
       <c r="C336" t="s">
         <v>556</v>
       </c>
       <c r="D336" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336" t="s">
         <v>50</v>
       </c>
       <c r="H336">
         <v>1</v>
       </c>
       <c r="I336" t="s">
+        <v>1798</v>
+      </c>
+      <c r="J336" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
       <c r="K336"/>
       <c r="L336"/>
       <c r="M336" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337">
         <v>337</v>
       </c>
       <c r="B337" t="s">
         <v>13</v>
       </c>
       <c r="C337" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
       <c r="D337" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
       <c r="E337"/>
       <c r="F337" t="s">
         <v>17</v>
       </c>
       <c r="G337" t="s">
         <v>50</v>
       </c>
       <c r="H337">
         <v>1</v>
       </c>
       <c r="I337" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
       <c r="J337" t="s">
-        <v>1800</v>
+        <v>1799</v>
       </c>
       <c r="K337"/>
       <c r="L337"/>
       <c r="M337" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338">
         <v>338</v>
       </c>
       <c r="B338" t="s">
         <v>13</v>
       </c>
       <c r="C338" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D338" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338" t="s">
         <v>1447</v>
       </c>
       <c r="H338">
         <v>1</v>
       </c>
       <c r="I338" t="s">
+        <v>1806</v>
+      </c>
+      <c r="J338" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
       <c r="K338"/>
       <c r="L338"/>
       <c r="M338" t="s">
-        <v>1809</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339">
         <v>339</v>
       </c>
       <c r="B339" t="s">
         <v>13</v>
       </c>
       <c r="C339" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D339" t="s">
         <v>1810</v>
-      </c>
-[...1 lines deleted...]
-        <v>1811</v>
       </c>
       <c r="E339" t="s">
         <v>1482</v>
       </c>
       <c r="F339"/>
       <c r="G339" t="s">
         <v>183</v>
       </c>
       <c r="H339">
         <v>1</v>
       </c>
       <c r="I339" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
       <c r="J339" t="s">
         <v>1196</v>
       </c>
       <c r="K339"/>
       <c r="L339"/>
       <c r="M339" t="s">
-        <v>1813</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340">
         <v>340</v>
       </c>
       <c r="B340" t="s">
         <v>13</v>
       </c>
       <c r="C340" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D340" t="s">
         <v>1814</v>
-      </c>
-[...1 lines deleted...]
-        <v>1815</v>
       </c>
       <c r="E340"/>
       <c r="F340" t="s">
         <v>17</v>
       </c>
       <c r="G340" t="s">
         <v>50</v>
       </c>
       <c r="H340">
         <v>1</v>
       </c>
       <c r="I340" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J340" t="s">
         <v>1816</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817</v>
       </c>
       <c r="K340"/>
       <c r="L340"/>
       <c r="M340" t="s">
-        <v>1818</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341">
         <v>341</v>
       </c>
       <c r="B341" t="s">
         <v>13</v>
       </c>
       <c r="C341" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D341" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341" t="s">
         <v>50</v>
       </c>
       <c r="H341">
         <v>1</v>
       </c>
       <c r="I341" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J341" t="s">
         <v>1816</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817</v>
       </c>
       <c r="K341"/>
       <c r="L341"/>
       <c r="M341" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342">
         <v>342</v>
       </c>
       <c r="B342" t="s">
         <v>13</v>
       </c>
       <c r="C342" t="s">
         <v>1588</v>
       </c>
       <c r="D342" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
       <c r="E342" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="F342" t="s">
         <v>17</v>
       </c>
       <c r="G342" t="s">
         <v>205</v>
       </c>
       <c r="H342">
         <v>1</v>
       </c>
       <c r="I342" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
       <c r="J342" t="s">
         <v>693</v>
       </c>
       <c r="K342"/>
       <c r="L342"/>
       <c r="M342" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343">
         <v>343</v>
       </c>
       <c r="B343" t="s">
         <v>13</v>
       </c>
       <c r="C343" t="s">
         <v>391</v>
       </c>
       <c r="D343" t="s">
-        <v>1824</v>
+        <v>1823</v>
       </c>
       <c r="E343"/>
       <c r="F343" t="s">
         <v>17</v>
       </c>
       <c r="G343" t="s">
         <v>50</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343" t="s">
+        <v>1824</v>
+      </c>
+      <c r="J343" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="K343"/>
       <c r="L343"/>
       <c r="M343" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344">
         <v>344</v>
       </c>
       <c r="B344" t="s">
         <v>13</v>
       </c>
       <c r="C344" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="D344" t="s">
         <v>1594</v>
       </c>
       <c r="E344"/>
       <c r="F344" t="s">
         <v>17</v>
       </c>
       <c r="G344" t="s">
         <v>1447</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
       <c r="J344" t="s">
         <v>1186</v>
       </c>
       <c r="K344"/>
       <c r="L344"/>
       <c r="M344" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345">
         <v>345</v>
       </c>
       <c r="B345" t="s">
         <v>13</v>
       </c>
       <c r="C345" t="s">
         <v>1077</v>
       </c>
       <c r="D345" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
       <c r="E345" t="s">
         <v>287</v>
       </c>
       <c r="F345"/>
       <c r="G345" t="s">
         <v>205</v>
       </c>
       <c r="H345">
         <v>1</v>
       </c>
       <c r="I345" t="s">
+        <v>1830</v>
+      </c>
+      <c r="J345" t="s">
         <v>1831</v>
-      </c>
-[...1 lines deleted...]
-        <v>1832</v>
       </c>
       <c r="K345"/>
       <c r="L345"/>
       <c r="M345" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346">
         <v>346</v>
       </c>
       <c r="B346" t="s">
         <v>13</v>
       </c>
       <c r="C346" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
       <c r="D346" t="s">
         <v>942</v>
       </c>
       <c r="E346"/>
       <c r="F346" t="s">
         <v>531</v>
       </c>
       <c r="G346" t="s">
         <v>50</v>
       </c>
       <c r="H346">
         <v>1</v>
       </c>
       <c r="I346" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="J346" t="s">
         <v>581</v>
       </c>
       <c r="K346"/>
       <c r="L346"/>
       <c r="M346" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347">
         <v>347</v>
       </c>
       <c r="B347" t="s">
         <v>13</v>
       </c>
       <c r="C347" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D347" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
       <c r="E347" t="s">
         <v>287</v>
       </c>
       <c r="F347"/>
       <c r="G347" t="s">
         <v>50</v>
       </c>
       <c r="H347">
         <v>1</v>
       </c>
       <c r="I347" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="J347" t="s">
         <v>1222</v>
       </c>
       <c r="K347"/>
       <c r="L347"/>
       <c r="M347" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348">
         <v>348</v>
       </c>
       <c r="B348" t="s">
         <v>13</v>
       </c>
       <c r="C348" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D348" t="s">
         <v>1840</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841</v>
       </c>
       <c r="E348" t="s">
         <v>287</v>
       </c>
       <c r="F348"/>
       <c r="G348" t="s">
         <v>50</v>
       </c>
       <c r="H348">
         <v>1</v>
       </c>
       <c r="I348" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="J348" t="s">
         <v>1222</v>
       </c>
       <c r="K348"/>
       <c r="L348"/>
       <c r="M348" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349">
         <v>349</v>
       </c>
       <c r="B349" t="s">
         <v>13</v>
       </c>
       <c r="C349" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D349" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
       <c r="E349" t="s">
         <v>27</v>
       </c>
       <c r="F349"/>
       <c r="G349" t="s">
         <v>50</v>
       </c>
       <c r="H349">
         <v>1</v>
       </c>
       <c r="I349" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="J349" t="s">
         <v>624</v>
       </c>
       <c r="K349"/>
       <c r="L349"/>
       <c r="M349" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350">
         <v>350</v>
       </c>
       <c r="B350" t="s">
         <v>13</v>
       </c>
       <c r="C350" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D350" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
       <c r="E350"/>
       <c r="F350" t="s">
         <v>17</v>
       </c>
       <c r="G350" t="s">
         <v>50</v>
       </c>
       <c r="H350">
         <v>1</v>
       </c>
       <c r="I350" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
       <c r="J350" t="s">
         <v>1173</v>
       </c>
       <c r="K350"/>
       <c r="L350"/>
       <c r="M350" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351">
         <v>351</v>
       </c>
       <c r="B351" t="s">
         <v>13</v>
       </c>
       <c r="C351" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D351" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
       <c r="E351"/>
       <c r="F351" t="s">
         <v>17</v>
       </c>
       <c r="G351" t="s">
         <v>50</v>
       </c>
       <c r="H351">
         <v>1</v>
       </c>
       <c r="I351" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="J351" t="s">
         <v>1173</v>
       </c>
       <c r="K351"/>
       <c r="L351"/>
       <c r="M351" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352">
         <v>352</v>
       </c>
       <c r="B352" t="s">
         <v>13</v>
       </c>
       <c r="C352" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D352" t="s">
         <v>1855</v>
       </c>
-      <c r="D352" t="s">
+      <c r="E352" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
       <c r="F352" t="s">
         <v>17</v>
       </c>
       <c r="G352" t="s">
         <v>183</v>
       </c>
       <c r="H352">
         <v>1</v>
       </c>
       <c r="I352" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J352" t="s">
         <v>1858</v>
-      </c>
-[...1 lines deleted...]
-        <v>1859</v>
       </c>
       <c r="K352"/>
       <c r="L352"/>
       <c r="M352" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353">
         <v>353</v>
       </c>
       <c r="B353" t="s">
         <v>13</v>
       </c>
       <c r="C353" t="s">
         <v>796</v>
       </c>
       <c r="D353" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="E353"/>
       <c r="F353" t="s">
         <v>17</v>
       </c>
       <c r="G353" t="s">
         <v>183</v>
       </c>
       <c r="H353">
         <v>1</v>
       </c>
       <c r="I353" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
       <c r="J353" t="s">
         <v>701</v>
       </c>
       <c r="K353"/>
       <c r="L353"/>
       <c r="M353" t="s">
-        <v>1863</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354">
         <v>354</v>
       </c>
       <c r="B354" t="s">
         <v>13</v>
       </c>
       <c r="C354" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D354" t="s">
         <v>1864</v>
       </c>
-      <c r="D354" t="s">
+      <c r="E354" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
       <c r="F354" t="s">
         <v>1488</v>
       </c>
       <c r="G354" t="s">
         <v>183</v>
       </c>
       <c r="H354">
         <v>1</v>
       </c>
       <c r="I354" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="J354" t="s">
         <v>706</v>
       </c>
       <c r="K354"/>
       <c r="L354"/>
       <c r="M354" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355">
         <v>355</v>
       </c>
       <c r="B355" t="s">
         <v>13</v>
       </c>
       <c r="C355" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D355" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
       <c r="E355" t="s">
         <v>287</v>
       </c>
       <c r="F355"/>
       <c r="G355" t="s">
         <v>18</v>
       </c>
       <c r="H355">
         <v>1</v>
       </c>
       <c r="I355" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J355" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
       <c r="K355"/>
       <c r="L355"/>
       <c r="M355" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356">
         <v>356</v>
       </c>
       <c r="B356" t="s">
         <v>13</v>
       </c>
       <c r="C356" t="s">
         <v>562</v>
       </c>
       <c r="D356" t="s">
-        <v>1874</v>
+        <v>1873</v>
       </c>
       <c r="E356"/>
       <c r="F356" t="s">
         <v>17</v>
       </c>
       <c r="G356" t="s">
         <v>50</v>
       </c>
       <c r="H356">
         <v>1</v>
       </c>
       <c r="I356" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J356" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
       <c r="K356"/>
       <c r="L356"/>
       <c r="M356" t="s">
-        <v>1877</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357">
         <v>358</v>
       </c>
       <c r="B357" t="s">
         <v>13</v>
       </c>
       <c r="C357" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D357" t="s">
         <v>1878</v>
-      </c>
-[...1 lines deleted...]
-        <v>1879</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357" t="s">
         <v>50</v>
       </c>
       <c r="H357">
         <v>1</v>
       </c>
       <c r="I357" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
       <c r="J357" t="s">
         <v>540</v>
       </c>
       <c r="K357"/>
       <c r="L357"/>
       <c r="M357" t="s">
-        <v>1881</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>13</v>
       </c>
       <c r="C358" t="s">
         <v>277</v>
       </c>
       <c r="D358" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="E358"/>
       <c r="F358" t="s">
         <v>17</v>
       </c>
       <c r="G358" t="s">
         <v>1447</v>
       </c>
       <c r="H358">
         <v>1</v>
       </c>
       <c r="I358" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
       <c r="J358" t="s">
         <v>540</v>
       </c>
       <c r="K358"/>
       <c r="L358"/>
       <c r="M358" t="s">
-        <v>1882</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359">
         <v>359</v>
       </c>
       <c r="B359" t="s">
         <v>13</v>
       </c>
       <c r="C359" t="s">
         <v>703</v>
       </c>
       <c r="D359" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359" t="s">
         <v>183</v>
       </c>
       <c r="H359">
         <v>1</v>
       </c>
       <c r="I359" t="s">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="J359" t="s">
         <v>688</v>
       </c>
       <c r="K359"/>
       <c r="L359"/>
       <c r="M359" t="s">
-        <v>1884</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360">
         <v>360</v>
       </c>
       <c r="B360" t="s">
         <v>13</v>
       </c>
       <c r="C360" t="s">
         <v>1364</v>
       </c>
       <c r="D360" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
       <c r="E360"/>
       <c r="F360"/>
       <c r="G360" t="s">
         <v>18</v>
       </c>
       <c r="H360">
         <v>1</v>
       </c>
       <c r="I360" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
       <c r="J360" t="s">
         <v>688</v>
       </c>
       <c r="K360"/>
       <c r="L360"/>
       <c r="M360" t="s">
-        <v>1886</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361">
         <v>361</v>
       </c>
       <c r="B361" t="s">
         <v>13</v>
       </c>
       <c r="C361" t="s">
         <v>696</v>
       </c>
       <c r="D361" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
       <c r="E361" t="s">
         <v>606</v>
       </c>
       <c r="F361" t="s">
         <v>17</v>
       </c>
       <c r="G361" t="s">
         <v>50</v>
       </c>
       <c r="H361">
         <v>1</v>
       </c>
       <c r="I361" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J361" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
       <c r="K361"/>
       <c r="L361"/>
       <c r="M361" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362">
         <v>362</v>
       </c>
       <c r="B362" t="s">
         <v>13</v>
       </c>
       <c r="C362" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
       <c r="D362" t="s">
         <v>1510</v>
       </c>
       <c r="E362" t="s">
         <v>287</v>
       </c>
       <c r="F362"/>
       <c r="G362" t="s">
         <v>183</v>
       </c>
       <c r="H362">
         <v>1</v>
       </c>
       <c r="I362" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J362" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
       <c r="K362"/>
       <c r="L362"/>
       <c r="M362" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363">
         <v>363</v>
       </c>
       <c r="B363" t="s">
         <v>13</v>
       </c>
       <c r="C363" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
       <c r="D363" t="s">
         <v>818</v>
       </c>
       <c r="E363"/>
       <c r="F363" t="s">
         <v>17</v>
       </c>
       <c r="G363" t="s">
         <v>183</v>
       </c>
       <c r="H363">
         <v>1</v>
       </c>
       <c r="I363" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J363" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
       <c r="K363"/>
       <c r="L363"/>
       <c r="M363" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364">
         <v>364</v>
       </c>
       <c r="B364" t="s">
         <v>13</v>
       </c>
       <c r="C364" t="s">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="D364" t="s">
         <v>240</v>
       </c>
       <c r="E364" t="s">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="F364"/>
       <c r="G364" t="s">
         <v>183</v>
       </c>
       <c r="H364">
         <v>1</v>
       </c>
       <c r="I364" t="s">
+        <v>1900</v>
+      </c>
+      <c r="J364" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="K364"/>
       <c r="L364"/>
       <c r="M364" t="s">
-        <v>1903</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365">
         <v>365</v>
       </c>
       <c r="B365" t="s">
         <v>13</v>
       </c>
       <c r="C365" t="s">
         <v>316</v>
       </c>
       <c r="D365" t="s">
         <v>874</v>
       </c>
       <c r="E365" t="s">
         <v>182</v>
       </c>
       <c r="F365" t="s">
         <v>17</v>
       </c>
       <c r="G365" t="s">
         <v>183</v>
       </c>
       <c r="H365">
         <v>1</v>
       </c>
       <c r="I365" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J365" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="K365"/>
       <c r="L365"/>
       <c r="M365" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366">
         <v>367</v>
       </c>
       <c r="B366" t="s">
         <v>13</v>
       </c>
       <c r="C366" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D366" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366" t="s">
         <v>50</v>
       </c>
       <c r="H366">
         <v>1</v>
       </c>
       <c r="I366" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="J366" t="s">
         <v>1233</v>
       </c>
       <c r="K366"/>
       <c r="L366"/>
       <c r="M366" t="s">
-        <v>1910</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>13</v>
       </c>
       <c r="C367" t="s">
         <v>593</v>
       </c>
       <c r="D367" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="E367" t="s">
         <v>1420</v>
       </c>
       <c r="F367" t="s">
         <v>17</v>
       </c>
       <c r="G367" t="s">
         <v>50</v>
       </c>
       <c r="H367">
         <v>1</v>
       </c>
       <c r="I367" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="J367" t="s">
         <v>1233</v>
       </c>
       <c r="K367"/>
       <c r="L367"/>
       <c r="M367" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368">
         <v>368</v>
       </c>
       <c r="B368" t="s">
         <v>13</v>
       </c>
       <c r="C368" t="s">
         <v>377</v>
       </c>
       <c r="D368" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="E368"/>
       <c r="F368" t="s">
         <v>17</v>
       </c>
       <c r="G368" t="s">
         <v>28</v>
       </c>
       <c r="H368">
         <v>1</v>
       </c>
       <c r="I368" t="s">
+        <v>1913</v>
+      </c>
+      <c r="J368" t="s">
         <v>1914</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915</v>
       </c>
       <c r="K368"/>
       <c r="L368"/>
       <c r="M368" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369">
         <v>369</v>
       </c>
       <c r="B369" t="s">
         <v>13</v>
       </c>
       <c r="C369" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D369" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
       <c r="E369"/>
       <c r="F369" t="s">
         <v>17</v>
       </c>
       <c r="G369" t="s">
         <v>1447</v>
       </c>
       <c r="H369">
         <v>1</v>
       </c>
       <c r="I369" t="s">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="J369" t="s">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="K369"/>
       <c r="L369"/>
       <c r="M369" t="s">
-        <v>1920</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370">
         <v>370</v>
       </c>
       <c r="B370" t="s">
         <v>13</v>
       </c>
       <c r="C370" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D370" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
       <c r="E370"/>
       <c r="F370" t="s">
         <v>17</v>
       </c>
       <c r="G370" t="s">
         <v>183</v>
       </c>
       <c r="H370">
         <v>1</v>
       </c>
       <c r="I370" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J370" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
       <c r="K370"/>
       <c r="L370"/>
       <c r="M370" t="s">
-        <v>1925</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371">
         <v>371</v>
       </c>
       <c r="B371" t="s">
         <v>13</v>
       </c>
       <c r="C371" t="s">
         <v>422</v>
       </c>
       <c r="D371" t="s">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="E371" t="s">
         <v>287</v>
       </c>
       <c r="F371"/>
       <c r="G371" t="s">
         <v>50</v>
       </c>
       <c r="H371">
         <v>1</v>
       </c>
       <c r="I371" t="s">
+        <v>1926</v>
+      </c>
+      <c r="J371" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="K371"/>
       <c r="L371"/>
       <c r="M371" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372">
         <v>372</v>
       </c>
       <c r="B372" t="s">
         <v>13</v>
       </c>
       <c r="C372" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D372" t="s">
         <v>1930</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931</v>
       </c>
       <c r="E372"/>
       <c r="F372" t="s">
         <v>17</v>
       </c>
       <c r="G372" t="s">
         <v>1447</v>
       </c>
       <c r="H372">
         <v>1</v>
       </c>
       <c r="I372" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J372" t="s">
         <v>1932</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933</v>
       </c>
       <c r="K372"/>
       <c r="L372"/>
       <c r="M372" t="s">
-        <v>1934</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373">
         <v>373</v>
       </c>
       <c r="B373" t="s">
         <v>13</v>
       </c>
       <c r="C373" t="s">
         <v>932</v>
       </c>
       <c r="D373" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="E373"/>
       <c r="F373" t="s">
         <v>17</v>
       </c>
       <c r="G373" t="s">
         <v>28</v>
       </c>
       <c r="H373">
         <v>1</v>
       </c>
       <c r="I373" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J373" t="s">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="K373"/>
       <c r="L373"/>
       <c r="M373" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374">
         <v>374</v>
       </c>
       <c r="B374" t="s">
         <v>13</v>
       </c>
       <c r="C374" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="D374" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
       <c r="E374" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="F374" t="s">
         <v>17</v>
       </c>
       <c r="G374" t="s">
         <v>1447</v>
       </c>
       <c r="H374">
         <v>1</v>
       </c>
       <c r="I374" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J374" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
       <c r="K374"/>
       <c r="L374"/>
       <c r="M374" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375">
         <v>375</v>
       </c>
       <c r="B375" t="s">
         <v>13</v>
       </c>
       <c r="C375" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D375" t="s">
         <v>1943</v>
       </c>
-      <c r="D375" t="s">
+      <c r="E375" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
       <c r="F375" t="s">
         <v>446</v>
       </c>
       <c r="G375" t="s">
         <v>50</v>
       </c>
       <c r="H375">
         <v>1</v>
       </c>
       <c r="I375" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J375" t="s">
         <v>1946</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947</v>
       </c>
       <c r="K375"/>
       <c r="L375"/>
       <c r="M375" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376">
         <v>376</v>
       </c>
       <c r="B376" t="s">
         <v>13</v>
       </c>
       <c r="C376" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
       <c r="D376" t="s">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="E376" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="F376" t="s">
         <v>446</v>
       </c>
       <c r="G376" t="s">
         <v>18</v>
       </c>
       <c r="H376">
         <v>1</v>
       </c>
       <c r="I376" t="s">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="J376" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="K376"/>
       <c r="L376"/>
       <c r="M376" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377">
         <v>377</v>
       </c>
       <c r="B377" t="s">
         <v>13</v>
       </c>
       <c r="C377" t="s">
         <v>474</v>
       </c>
       <c r="D377" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="E377"/>
       <c r="F377" t="s">
         <v>17</v>
       </c>
       <c r="G377" t="s">
         <v>50</v>
       </c>
       <c r="H377">
         <v>1</v>
       </c>
       <c r="I377" t="s">
+        <v>1952</v>
+      </c>
+      <c r="J377" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="K377"/>
       <c r="L377"/>
       <c r="M377" t="s">
-        <v>1955</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378">
         <v>378</v>
       </c>
       <c r="B378" t="s">
         <v>13</v>
       </c>
       <c r="C378" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D378" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
       <c r="E378" t="s">
         <v>287</v>
       </c>
       <c r="F378"/>
       <c r="G378" t="s">
         <v>1447</v>
       </c>
       <c r="H378">
         <v>1</v>
       </c>
       <c r="I378" t="s">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="J378" t="s">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="K378"/>
       <c r="L378"/>
       <c r="M378" t="s">
-        <v>1959</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379">
         <v>379</v>
       </c>
       <c r="B379" t="s">
         <v>13</v>
       </c>
       <c r="C379" t="s">
         <v>391</v>
       </c>
       <c r="D379" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="E379" t="s">
         <v>287</v>
       </c>
       <c r="F379"/>
       <c r="G379" t="s">
         <v>50</v>
       </c>
       <c r="H379">
         <v>1</v>
       </c>
       <c r="I379" t="s">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="J379" t="s">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="K379"/>
       <c r="L379"/>
       <c r="M379" t="s">
-        <v>1961</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380">
         <v>380</v>
       </c>
       <c r="B380" t="s">
         <v>13</v>
       </c>
       <c r="C380" t="s">
         <v>613</v>
       </c>
       <c r="D380" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="E380"/>
       <c r="F380" t="s">
         <v>111</v>
       </c>
       <c r="G380" t="s">
         <v>50</v>
       </c>
       <c r="H380">
         <v>1</v>
       </c>
       <c r="I380" t="s">
+        <v>1962</v>
+      </c>
+      <c r="J380" t="s">
         <v>1963</v>
-      </c>
-[...1 lines deleted...]
-        <v>1964</v>
       </c>
       <c r="K380"/>
       <c r="L380"/>
       <c r="M380" t="s">
-        <v>1965</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381">
         <v>381</v>
       </c>
       <c r="B381" t="s">
         <v>13</v>
       </c>
       <c r="C381" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="D381" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="E381"/>
       <c r="F381" t="s">
         <v>111</v>
       </c>
       <c r="G381" t="s">
         <v>50</v>
       </c>
       <c r="H381">
         <v>1</v>
       </c>
       <c r="I381" t="s">
+        <v>1966</v>
+      </c>
+      <c r="J381" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
       <c r="K381"/>
       <c r="L381"/>
       <c r="M381" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382">
         <v>382</v>
       </c>
       <c r="B382" t="s">
         <v>13</v>
       </c>
       <c r="C382" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D382" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
       <c r="E382"/>
       <c r="F382" t="s">
         <v>17</v>
       </c>
       <c r="G382" t="s">
         <v>50</v>
       </c>
       <c r="H382">
         <v>1</v>
       </c>
       <c r="I382" t="s">
+        <v>1971</v>
+      </c>
+      <c r="J382" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
       <c r="K382"/>
       <c r="L382"/>
       <c r="M382" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383">
         <v>383</v>
       </c>
       <c r="B383" t="s">
         <v>13</v>
       </c>
       <c r="C383" t="s">
-        <v>1819</v>
+        <v>1818</v>
       </c>
       <c r="D383" t="s">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="E383"/>
       <c r="F383"/>
       <c r="G383" t="s">
         <v>50</v>
       </c>
       <c r="H383">
         <v>1</v>
       </c>
       <c r="I383" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J383" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="K383"/>
       <c r="L383"/>
       <c r="M383" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384">
         <v>384</v>
       </c>
       <c r="B384" t="s">
         <v>13</v>
       </c>
       <c r="C384" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D384" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
       <c r="E384"/>
       <c r="F384" t="s">
         <v>17</v>
       </c>
       <c r="G384" t="s">
         <v>1447</v>
       </c>
       <c r="H384">
         <v>1</v>
       </c>
       <c r="I384" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J384" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
       <c r="K384"/>
       <c r="L384"/>
       <c r="M384" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385">
         <v>385</v>
       </c>
       <c r="B385" t="s">
         <v>13</v>
       </c>
       <c r="C385" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D385" t="s">
         <v>1984</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985</v>
       </c>
       <c r="E385" t="s">
         <v>16</v>
       </c>
       <c r="F385" t="s">
         <v>17</v>
       </c>
       <c r="G385" t="s">
         <v>18</v>
       </c>
       <c r="H385">
         <v>1</v>
       </c>
       <c r="I385" t="s">
+        <v>1985</v>
+      </c>
+      <c r="J385" t="s">
         <v>1986</v>
-      </c>
-[...1 lines deleted...]
-        <v>1987</v>
       </c>
       <c r="K385"/>
       <c r="L385"/>
       <c r="M385" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386">
         <v>386</v>
       </c>
       <c r="B386" t="s">
         <v>13</v>
       </c>
       <c r="C386" t="s">
         <v>347</v>
       </c>
       <c r="D386" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="E386" t="s">
         <v>287</v>
       </c>
       <c r="F386"/>
       <c r="G386" t="s">
         <v>50</v>
       </c>
       <c r="H386">
         <v>1</v>
       </c>
       <c r="I386" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J386" t="s">
         <v>1990</v>
-      </c>
-[...1 lines deleted...]
-        <v>1991</v>
       </c>
       <c r="K386"/>
       <c r="L386"/>
       <c r="M386" t="s">
-        <v>1992</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387">
         <v>387</v>
       </c>
       <c r="B387" t="s">
         <v>13</v>
       </c>
       <c r="C387" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D387" t="s">
         <v>1993</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994</v>
       </c>
       <c r="E387"/>
       <c r="F387" t="s">
         <v>17</v>
       </c>
       <c r="G387" t="s">
         <v>18</v>
       </c>
       <c r="H387">
         <v>1</v>
       </c>
       <c r="I387" t="s">
+        <v>1994</v>
+      </c>
+      <c r="J387" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
       <c r="K387"/>
       <c r="L387"/>
       <c r="M387" t="s">
-        <v>1997</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388">
         <v>388</v>
       </c>
       <c r="B388" t="s">
         <v>13</v>
       </c>
       <c r="C388" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D388" t="s">
         <v>1998</v>
       </c>
-      <c r="D388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E388" t="s">
-        <v>1782</v>
+        <v>1781</v>
       </c>
       <c r="F388" t="s">
         <v>531</v>
       </c>
       <c r="G388" t="s">
         <v>183</v>
       </c>
       <c r="H388">
         <v>1</v>
       </c>
       <c r="I388" t="s">
+        <v>1999</v>
+      </c>
+      <c r="J388" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001</v>
       </c>
       <c r="K388"/>
       <c r="L388"/>
       <c r="M388" t="s">
-        <v>2002</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389">
         <v>389</v>
       </c>
       <c r="B389" t="s">
         <v>13</v>
       </c>
       <c r="C389" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D389" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="E389" t="s">
         <v>287</v>
       </c>
       <c r="F389"/>
       <c r="G389" t="s">
         <v>205</v>
       </c>
       <c r="H389">
         <v>1</v>
       </c>
       <c r="I389" t="s">
+        <v>2004</v>
+      </c>
+      <c r="J389" t="s">
         <v>2005</v>
-      </c>
-[...1 lines deleted...]
-        <v>2006</v>
       </c>
       <c r="K389"/>
       <c r="L389"/>
       <c r="M389" t="s">
-        <v>2007</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390">
         <v>390</v>
       </c>
       <c r="B390" t="s">
         <v>13</v>
       </c>
       <c r="C390" t="s">
         <v>433</v>
       </c>
       <c r="D390" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E390" t="s">
         <v>2008</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009</v>
       </c>
       <c r="F390" t="s">
         <v>1488</v>
       </c>
       <c r="G390" t="s">
         <v>183</v>
       </c>
       <c r="H390">
         <v>1</v>
       </c>
       <c r="I390" t="s">
+        <v>2009</v>
+      </c>
+      <c r="J390" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="K390"/>
       <c r="L390"/>
       <c r="M390" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391">
         <v>391</v>
       </c>
       <c r="B391" t="s">
         <v>13</v>
       </c>
       <c r="C391" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D391" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
       <c r="E391"/>
       <c r="F391" t="s">
         <v>17</v>
       </c>
       <c r="G391" t="s">
         <v>1447</v>
       </c>
       <c r="H391">
         <v>1</v>
       </c>
       <c r="I391" t="s">
+        <v>2014</v>
+      </c>
+      <c r="J391" t="s">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
       <c r="K391"/>
       <c r="L391"/>
       <c r="M391" t="s">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392">
         <v>392</v>
       </c>
       <c r="B392" t="s">
         <v>13</v>
       </c>
       <c r="C392" t="s">
         <v>1584</v>
       </c>
       <c r="D392" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E392" t="s">
         <v>2018</v>
       </c>
-      <c r="E392" t="s">
+      <c r="F392" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
       <c r="G392" t="s">
         <v>1447</v>
       </c>
       <c r="H392">
         <v>1</v>
       </c>
       <c r="I392" t="s">
+        <v>2020</v>
+      </c>
+      <c r="J392" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="K392"/>
       <c r="L392"/>
       <c r="M392" t="s">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393">
         <v>393</v>
       </c>
       <c r="B393" t="s">
         <v>13</v>
       </c>
       <c r="C393" t="s">
         <v>1565</v>
       </c>
       <c r="D393" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E393" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2025</v>
       </c>
       <c r="F393" t="s">
         <v>17</v>
       </c>
       <c r="G393" t="s">
         <v>1447</v>
       </c>
       <c r="H393">
         <v>1</v>
       </c>
       <c r="I393" t="s">
+        <v>2025</v>
+      </c>
+      <c r="J393" t="s">
         <v>2026</v>
-      </c>
-[...1 lines deleted...]
-        <v>2027</v>
       </c>
       <c r="K393"/>
       <c r="L393"/>
       <c r="M393" t="s">
-        <v>2028</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394">
         <v>394</v>
       </c>
       <c r="B394" t="s">
         <v>13</v>
       </c>
       <c r="C394" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D394" t="s">
         <v>2029</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
       <c r="E394"/>
       <c r="F394" t="s">
         <v>17</v>
       </c>
       <c r="G394" t="s">
         <v>50</v>
       </c>
       <c r="H394">
         <v>1</v>
       </c>
       <c r="I394" t="s">
+        <v>2030</v>
+      </c>
+      <c r="J394" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
       <c r="K394"/>
       <c r="L394"/>
       <c r="M394" t="s">
-        <v>2033</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395">
         <v>395</v>
       </c>
       <c r="B395" t="s">
         <v>13</v>
       </c>
       <c r="C395" t="s">
         <v>391</v>
       </c>
       <c r="D395" t="s">
         <v>594</v>
       </c>
       <c r="E395"/>
       <c r="F395" t="s">
         <v>446</v>
       </c>
       <c r="G395" t="s">
         <v>50</v>
       </c>
       <c r="H395">
         <v>1</v>
       </c>
       <c r="I395" t="s">
+        <v>2033</v>
+      </c>
+      <c r="J395" t="s">
         <v>2034</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035</v>
       </c>
       <c r="K395"/>
       <c r="L395"/>
       <c r="M395" t="s">
-        <v>2036</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396">
         <v>396</v>
       </c>
       <c r="B396" t="s">
         <v>13</v>
       </c>
       <c r="C396" t="s">
         <v>801</v>
       </c>
       <c r="D396" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
       <c r="E396"/>
       <c r="F396"/>
       <c r="G396" t="s">
         <v>28</v>
       </c>
       <c r="H396">
         <v>1</v>
       </c>
       <c r="I396" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="J396" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
       <c r="K396"/>
       <c r="L396"/>
       <c r="M396" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397">
         <v>397</v>
       </c>
       <c r="B397" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C397" t="s">
         <v>2039</v>
       </c>
-      <c r="C397" t="s">
+      <c r="D397" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397" t="s">
         <v>205</v>
       </c>
       <c r="H397">
         <v>1</v>
       </c>
       <c r="I397" t="s">
+        <v>2041</v>
+      </c>
+      <c r="J397" t="s">
         <v>2042</v>
-      </c>
-[...1 lines deleted...]
-        <v>2043</v>
       </c>
       <c r="K397"/>
       <c r="L397"/>
       <c r="M397" t="s">
-        <v>2044</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398">
         <v>398</v>
       </c>
       <c r="B398" t="s">
         <v>13</v>
       </c>
       <c r="C398" t="s">
         <v>613</v>
       </c>
       <c r="D398" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
       <c r="E398"/>
       <c r="F398"/>
       <c r="G398" t="s">
         <v>50</v>
       </c>
       <c r="H398">
         <v>1</v>
       </c>
       <c r="I398" t="s">
-        <v>2045</v>
+        <v>2044</v>
       </c>
       <c r="J398" t="s">
-        <v>2043</v>
+        <v>2042</v>
       </c>
       <c r="K398"/>
       <c r="L398"/>
       <c r="M398" t="s">
-        <v>2046</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399">
         <v>399</v>
       </c>
       <c r="B399" t="s">
         <v>13</v>
       </c>
       <c r="C399" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="D399" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E399" t="s">
         <v>2047</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048</v>
       </c>
       <c r="F399" t="s">
         <v>1626</v>
       </c>
       <c r="G399" t="s">
         <v>1447</v>
       </c>
       <c r="H399">
         <v>1</v>
       </c>
       <c r="I399" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J399" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
       <c r="K399"/>
       <c r="L399"/>
       <c r="M399" t="s">
-        <v>2051</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400">
         <v>400</v>
       </c>
       <c r="B400" t="s">
         <v>13</v>
       </c>
       <c r="C400" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D400" t="s">
         <v>2052</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053</v>
       </c>
       <c r="E400"/>
       <c r="F400" t="s">
         <v>17</v>
       </c>
       <c r="G400" t="s">
         <v>1447</v>
       </c>
       <c r="H400">
         <v>1</v>
       </c>
       <c r="I400" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J400" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
       <c r="K400"/>
       <c r="L400"/>
       <c r="M400" t="s">
-        <v>2056</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401">
         <v>401</v>
       </c>
       <c r="B401" t="s">
         <v>13</v>
       </c>
       <c r="C401" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
       <c r="D401" t="s">
-        <v>2057</v>
+        <v>2056</v>
       </c>
       <c r="E401"/>
       <c r="F401" t="s">
         <v>446</v>
       </c>
       <c r="G401" t="s">
         <v>1447</v>
       </c>
       <c r="H401">
         <v>1</v>
       </c>
       <c r="I401" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J401" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
       <c r="K401"/>
       <c r="L401"/>
       <c r="M401" t="s">
-        <v>2058</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402">
         <v>402</v>
       </c>
       <c r="B402" t="s">
         <v>13</v>
       </c>
       <c r="C402" t="s">
-        <v>2052</v>
+        <v>2051</v>
       </c>
       <c r="D402" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E402" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
       <c r="F402" t="s">
         <v>17</v>
       </c>
       <c r="G402" t="s">
         <v>1447</v>
       </c>
       <c r="H402">
         <v>1</v>
       </c>
       <c r="I402" t="s">
+        <v>2060</v>
+      </c>
+      <c r="J402" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
       <c r="K402"/>
       <c r="L402"/>
       <c r="M402" t="s">
-        <v>2063</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403">
         <v>403</v>
       </c>
       <c r="B403" t="s">
         <v>13</v>
       </c>
       <c r="C403" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D403" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
       <c r="E403"/>
       <c r="F403"/>
       <c r="G403" t="s">
         <v>1447</v>
       </c>
       <c r="H403">
         <v>1</v>
       </c>
       <c r="I403" t="s">
+        <v>2065</v>
+      </c>
+      <c r="J403" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
       <c r="K403"/>
       <c r="L403"/>
       <c r="M403" t="s">
-        <v>2068</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404">
         <v>404</v>
       </c>
       <c r="B404" t="s">
         <v>13</v>
       </c>
       <c r="C404" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D404" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="E404"/>
       <c r="F404" t="s">
         <v>17</v>
       </c>
       <c r="G404" t="s">
         <v>1447</v>
       </c>
       <c r="H404">
         <v>1</v>
       </c>
       <c r="I404" t="s">
+        <v>2070</v>
+      </c>
+      <c r="J404" t="s">
         <v>2071</v>
-      </c>
-[...1 lines deleted...]
-        <v>2072</v>
       </c>
       <c r="K404"/>
       <c r="L404"/>
       <c r="M404" t="s">
-        <v>2073</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405">
         <v>405</v>
       </c>
       <c r="B405" t="s">
         <v>13</v>
       </c>
       <c r="C405" t="s">
         <v>1611</v>
       </c>
       <c r="D405" t="s">
-        <v>2074</v>
+        <v>2073</v>
       </c>
       <c r="E405"/>
       <c r="F405" t="s">
         <v>17</v>
       </c>
       <c r="G405" t="s">
         <v>50</v>
       </c>
       <c r="H405">
         <v>1</v>
       </c>
       <c r="I405" t="s">
-        <v>2075</v>
+        <v>2074</v>
       </c>
       <c r="J405" t="s">
-        <v>2072</v>
+        <v>2071</v>
       </c>
       <c r="K405"/>
       <c r="L405"/>
       <c r="M405" t="s">
-        <v>2076</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406">
         <v>406</v>
       </c>
       <c r="B406" t="s">
         <v>13</v>
       </c>
       <c r="C406" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D406" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
       <c r="E406" t="s">
         <v>287</v>
       </c>
       <c r="F406"/>
       <c r="G406" t="s">
         <v>1447</v>
       </c>
       <c r="H406">
         <v>1</v>
       </c>
       <c r="I406" t="s">
+        <v>2078</v>
+      </c>
+      <c r="J406" t="s">
         <v>2079</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080</v>
       </c>
       <c r="K406"/>
       <c r="L406"/>
       <c r="M406" t="s">
-        <v>2081</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407">
         <v>407</v>
       </c>
       <c r="B407" t="s">
         <v>13</v>
       </c>
       <c r="C407" t="s">
         <v>905</v>
       </c>
       <c r="D407" t="s">
-        <v>2082</v>
+        <v>2081</v>
       </c>
       <c r="E407"/>
       <c r="F407" t="s">
-        <v>2083</v>
+        <v>2082</v>
       </c>
       <c r="G407" t="s">
         <v>183</v>
       </c>
       <c r="H407">
         <v>1</v>
       </c>
       <c r="I407" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J407" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
       <c r="K407"/>
       <c r="L407"/>
       <c r="M407" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B408" t="s">
+        <v>13</v>
+      </c>
+      <c r="C408" t="s">
         <v>2087</v>
       </c>
-      <c r="B408" t="s">
-[...2 lines deleted...]
-      <c r="C408" t="s">
+      <c r="D408" t="s">
         <v>2088</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089</v>
       </c>
       <c r="E408" t="s">
         <v>746</v>
       </c>
       <c r="F408"/>
       <c r="G408" t="s">
         <v>50</v>
       </c>
       <c r="H408"/>
       <c r="I408" t="s">
-        <v>2090</v>
+        <v>2089</v>
       </c>
       <c r="J408"/>
       <c r="K408"/>
       <c r="L408"/>
       <c r="M408"/>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
       <c r="B409" t="s">
         <v>13</v>
       </c>
       <c r="C409" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D409" t="s">
         <v>2091</v>
-      </c>
-[...1 lines deleted...]
-        <v>2092</v>
       </c>
       <c r="E409" t="s">
         <v>746</v>
       </c>
       <c r="F409"/>
       <c r="G409" t="s">
         <v>18</v>
       </c>
       <c r="H409"/>
       <c r="I409" t="s">
-        <v>2090</v>
+        <v>2089</v>
       </c>
       <c r="J409"/>
       <c r="K409"/>
       <c r="L409"/>
       <c r="M409"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>