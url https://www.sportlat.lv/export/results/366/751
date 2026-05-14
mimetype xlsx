--- v0 (2025-11-07)
+++ v1 (2026-05-14)
@@ -3971,51 +3971,51 @@
   <si>
     <t>0:31:57</t>
   </si>
   <si>
     <t>0:31:31.50</t>
   </si>
   <si>
     <t>Inita</t>
   </si>
   <si>
     <t>0:31:33.75</t>
   </si>
   <si>
     <t>Janeks</t>
   </si>
   <si>
     <t>0:32:01</t>
   </si>
   <si>
     <t>0:31:40.25</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:32:02</t>
   </si>
   <si>
     <t>0:31:22.30</t>
   </si>
   <si>
     <t>Jākobsons</t>
   </si>
   <si>
     <t>0:31:14.00</t>
   </si>
   <si>
     <t>Saulīte</t>
   </si>
   <si>
     <t>0:31:38.95</t>
   </si>
   <si>
     <t>Marģers</t>
   </si>
   <si>
     <t>Zeitmanis</t>
   </si>