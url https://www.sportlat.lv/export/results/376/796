--- v0 (2025-11-11)
+++ v1 (2026-05-28)
@@ -2063,51 +2063,51 @@
   <si>
     <t>1:13:56</t>
   </si>
   <si>
     <t>Peičs</t>
   </si>
   <si>
     <t>1:13:59.55</t>
   </si>
   <si>
     <t>1:14:00</t>
   </si>
   <si>
     <t>Pēteris</t>
   </si>
   <si>
     <t>Pautiņš</t>
   </si>
   <si>
     <t>1:14:02.10</t>
   </si>
   <si>
     <t>1:14:03</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:14:06.20</t>
   </si>
   <si>
     <t>1:14:07</t>
   </si>
   <si>
     <t>Žukovskis</t>
   </si>
   <si>
     <t>Kocēnu novads</t>
   </si>
   <si>
     <t>1:14:34.60</t>
   </si>
   <si>
     <t>1:14:35</t>
   </si>
   <si>
     <t>Vīksna</t>
   </si>
   <si>
     <t>1:14:52.30</t>
   </si>