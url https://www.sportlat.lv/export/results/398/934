--- v0 (2025-10-03)
+++ v1 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -849,53 +849,50 @@
     <t>Lanceniece</t>
   </si>
   <si>
     <t>SPORTLAT</t>
   </si>
   <si>
     <t>0:25:39</t>
   </si>
   <si>
     <t>0:10:18</t>
   </si>
   <si>
     <t>Ineta</t>
   </si>
   <si>
     <t>Aulika</t>
   </si>
   <si>
     <t>0:25:43</t>
   </si>
   <si>
     <t>0:10:06</t>
   </si>
   <si>
     <t>Elīna</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brice-Matisone</t>
   </si>
   <si>
     <t>0:25:56</t>
   </si>
   <si>
     <t>Jānis</t>
   </si>
   <si>
     <t>Lūsis</t>
   </si>
   <si>
     <t>Carnikava</t>
   </si>
   <si>
     <t>0:26:02</t>
   </si>
   <si>
     <t>0:10:16</t>
   </si>
   <si>
     <t>Francis-Daniels</t>
   </si>
   <si>
     <t>Veģeris</t>
   </si>
@@ -3678,1870 +3675,1870 @@
       <c r="G58" t="s">
         <v>139</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
       <c r="I58" t="s">
         <v>276</v>
       </c>
       <c r="J58" t="s">
         <v>277</v>
       </c>
       <c r="K58"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>278</v>
       </c>
       <c r="D59" t="s">
-        <v>279</v>
+        <v>247</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>36</v>
       </c>
       <c r="G59" t="s">
         <v>139</v>
       </c>
       <c r="H59">
         <v>3</v>
       </c>
       <c r="I59" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="J59" t="s">
         <v>225</v>
       </c>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
+        <v>280</v>
+      </c>
+      <c r="D60" t="s">
         <v>281</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60">
         <v>3</v>
       </c>
       <c r="I60" t="s">
+        <v>283</v>
+      </c>
+      <c r="J60" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="K60"/>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
+        <v>285</v>
+      </c>
+      <c r="D61" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>36</v>
       </c>
       <c r="G61" t="s">
         <v>69</v>
       </c>
       <c r="H61">
         <v>3</v>
       </c>
       <c r="I61" t="s">
+        <v>287</v>
+      </c>
+      <c r="J61" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="K61"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>183</v>
       </c>
       <c r="D62" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62">
         <v>3</v>
       </c>
       <c r="I62" t="s">
+        <v>290</v>
+      </c>
+      <c r="J62" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="K62"/>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
+        <v>292</v>
+      </c>
+      <c r="D63" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G63" t="s">
         <v>139</v>
       </c>
       <c r="H63">
         <v>3</v>
       </c>
       <c r="I63" t="s">
+        <v>295</v>
+      </c>
+      <c r="J63" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="K63"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D64" t="s">
         <v>247</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>138</v>
       </c>
       <c r="G64" t="s">
         <v>139</v>
       </c>
       <c r="H64">
         <v>3</v>
       </c>
       <c r="I64" t="s">
+        <v>298</v>
+      </c>
+      <c r="J64" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="K64"/>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
+        <v>300</v>
+      </c>
+      <c r="D65" t="s">
         <v>301</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F65" t="s">
         <v>36</v>
       </c>
       <c r="G65" t="s">
         <v>139</v>
       </c>
       <c r="H65">
         <v>3</v>
       </c>
       <c r="I65" t="s">
+        <v>303</v>
+      </c>
+      <c r="J65" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="K65"/>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>195</v>
       </c>
       <c r="D66" t="s">
         <v>211</v>
       </c>
       <c r="E66" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
       <c r="I66" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="J66" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K66"/>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>175</v>
       </c>
       <c r="D67" t="s">
+        <v>307</v>
+      </c>
+      <c r="E67" t="s">
         <v>308</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="G67" t="s">
         <v>145</v>
       </c>
       <c r="H67">
         <v>3</v>
       </c>
       <c r="I67" t="s">
+        <v>310</v>
+      </c>
+      <c r="J67" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="K67"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D68" t="s">
         <v>206</v>
       </c>
       <c r="E68" t="s">
         <v>236</v>
       </c>
       <c r="F68" t="s">
         <v>237</v>
       </c>
       <c r="G68" t="s">
         <v>139</v>
       </c>
       <c r="H68">
         <v>3</v>
       </c>
       <c r="I68" t="s">
+        <v>313</v>
+      </c>
+      <c r="J68" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="K68"/>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
+        <v>315</v>
+      </c>
+      <c r="D69" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69">
         <v>3</v>
       </c>
       <c r="I69" t="s">
+        <v>318</v>
+      </c>
+      <c r="J69" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="K69"/>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
+        <v>320</v>
+      </c>
+      <c r="D70" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E70" t="s">
         <v>271</v>
       </c>
       <c r="F70" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="G70" t="s">
         <v>139</v>
       </c>
       <c r="H70">
         <v>3</v>
       </c>
       <c r="I70" t="s">
+        <v>323</v>
+      </c>
+      <c r="J70" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="K70"/>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
+        <v>325</v>
+      </c>
+      <c r="D71" t="s">
         <v>326</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F71" t="s">
         <v>36</v>
       </c>
       <c r="G71" t="s">
         <v>139</v>
       </c>
       <c r="H71">
         <v>3</v>
       </c>
       <c r="I71" t="s">
+        <v>328</v>
+      </c>
+      <c r="J71" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="K71"/>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D72" t="s">
+        <v>330</v>
+      </c>
+      <c r="E72" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F72" t="s">
         <v>36</v>
       </c>
       <c r="G72" t="s">
         <v>139</v>
       </c>
       <c r="H72">
         <v>3</v>
       </c>
       <c r="I72" t="s">
+        <v>332</v>
+      </c>
+      <c r="J72" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="K72"/>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
+        <v>334</v>
+      </c>
+      <c r="D73" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>15</v>
       </c>
       <c r="H73">
         <v>3</v>
       </c>
       <c r="I73" t="s">
+        <v>336</v>
+      </c>
+      <c r="J73" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="K73"/>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
+        <v>338</v>
+      </c>
+      <c r="D74" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E74" t="s">
         <v>271</v>
       </c>
       <c r="F74" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="G74" t="s">
         <v>139</v>
       </c>
       <c r="H74">
         <v>3</v>
       </c>
       <c r="I74" t="s">
+        <v>341</v>
+      </c>
+      <c r="J74" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="K74"/>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
+        <v>343</v>
+      </c>
+      <c r="D75" t="s">
         <v>344</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F75" t="s">
         <v>36</v>
       </c>
       <c r="G75" t="s">
         <v>121</v>
       </c>
       <c r="H75">
         <v>3</v>
       </c>
       <c r="I75" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="J75" t="s">
         <v>273</v>
       </c>
       <c r="K75"/>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
+        <v>347</v>
+      </c>
+      <c r="D76" t="s">
         <v>348</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F76" t="s">
         <v>36</v>
       </c>
       <c r="G76" t="s">
         <v>30</v>
       </c>
       <c r="H76">
         <v>3</v>
       </c>
       <c r="I76" t="s">
+        <v>350</v>
+      </c>
+      <c r="J76" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="K76"/>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
+        <v>352</v>
+      </c>
+      <c r="D77" t="s">
         <v>353</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F77" t="s">
         <v>36</v>
       </c>
       <c r="G77" t="s">
         <v>145</v>
       </c>
       <c r="H77">
         <v>3</v>
       </c>
       <c r="I77" t="s">
+        <v>350</v>
+      </c>
+      <c r="J77" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="K77"/>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
+        <v>355</v>
+      </c>
+      <c r="D78" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="E78" t="s">
         <v>29</v>
       </c>
       <c r="F78" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G78" t="s">
         <v>15</v>
       </c>
       <c r="H78">
         <v>3</v>
       </c>
       <c r="I78" t="s">
+        <v>358</v>
+      </c>
+      <c r="J78" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="K78"/>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
+        <v>360</v>
+      </c>
+      <c r="D79" t="s">
         <v>361</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F79" t="s">
         <v>36</v>
       </c>
       <c r="G79" t="s">
         <v>69</v>
       </c>
       <c r="H79">
         <v>3</v>
       </c>
       <c r="I79" t="s">
+        <v>363</v>
+      </c>
+      <c r="J79" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="K79"/>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
+        <v>365</v>
+      </c>
+      <c r="D80" t="s">
         <v>366</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F80" t="s">
         <v>36</v>
       </c>
       <c r="G80" t="s">
         <v>69</v>
       </c>
       <c r="H80">
         <v>3</v>
       </c>
       <c r="I80" t="s">
+        <v>367</v>
+      </c>
+      <c r="J80" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="K80"/>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
+        <v>369</v>
+      </c>
+      <c r="D81" t="s">
         <v>370</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F81" t="s">
         <v>36</v>
       </c>
       <c r="G81" t="s">
         <v>139</v>
       </c>
       <c r="H81">
         <v>3</v>
       </c>
       <c r="I81" t="s">
+        <v>372</v>
+      </c>
+      <c r="J81" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="K81"/>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
+        <v>374</v>
+      </c>
+      <c r="D82" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>36</v>
       </c>
       <c r="G82" t="s">
         <v>139</v>
       </c>
       <c r="H82">
         <v>3</v>
       </c>
       <c r="I82" t="s">
+        <v>376</v>
+      </c>
+      <c r="J82" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="K82"/>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
+        <v>378</v>
+      </c>
+      <c r="D83" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>36</v>
       </c>
       <c r="G83" t="s">
         <v>15</v>
       </c>
       <c r="H83">
         <v>3</v>
       </c>
       <c r="I83" t="s">
+        <v>380</v>
+      </c>
+      <c r="J83" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K83"/>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
+        <v>382</v>
+      </c>
+      <c r="D84" t="s">
         <v>383</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F84" t="s">
         <v>36</v>
       </c>
       <c r="G84" t="s">
         <v>139</v>
       </c>
       <c r="H84">
         <v>3</v>
       </c>
       <c r="I84" t="s">
+        <v>384</v>
+      </c>
+      <c r="J84" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="K84"/>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
         <v>259</v>
       </c>
       <c r="D85" t="s">
+        <v>386</v>
+      </c>
+      <c r="E85" t="s">
         <v>387</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G85" t="s">
         <v>139</v>
       </c>
       <c r="H85">
         <v>3</v>
       </c>
       <c r="I85" t="s">
+        <v>388</v>
+      </c>
+      <c r="J85" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="K85"/>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D86" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G86" t="s">
         <v>139</v>
       </c>
       <c r="H86">
         <v>3</v>
       </c>
       <c r="I86" t="s">
+        <v>391</v>
+      </c>
+      <c r="J86" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="K86"/>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
+        <v>393</v>
+      </c>
+      <c r="D87" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>36</v>
       </c>
       <c r="G87" t="s">
         <v>139</v>
       </c>
       <c r="H87">
         <v>3</v>
       </c>
       <c r="I87" t="s">
+        <v>395</v>
+      </c>
+      <c r="J87" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="K87"/>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
+        <v>397</v>
+      </c>
+      <c r="D88" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>121</v>
       </c>
       <c r="H88">
         <v>3</v>
       </c>
       <c r="I88" t="s">
+        <v>399</v>
+      </c>
+      <c r="J88" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="K88"/>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
         <v>215</v>
       </c>
       <c r="D89" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>15</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89" t="s">
+        <v>402</v>
+      </c>
+      <c r="J89" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="K89"/>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
+        <v>404</v>
+      </c>
+      <c r="D90" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="G90" t="s">
         <v>121</v>
       </c>
       <c r="H90">
         <v>3</v>
       </c>
       <c r="I90" t="s">
+        <v>407</v>
+      </c>
+      <c r="J90" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="K90"/>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
+        <v>409</v>
+      </c>
+      <c r="D91" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="G91" t="s">
         <v>139</v>
       </c>
       <c r="H91">
         <v>3</v>
       </c>
       <c r="I91" t="s">
+        <v>411</v>
+      </c>
+      <c r="J91" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="K91"/>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
+        <v>413</v>
+      </c>
+      <c r="D92" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="G92" t="s">
         <v>139</v>
       </c>
       <c r="H92">
         <v>3</v>
       </c>
       <c r="I92" t="s">
+        <v>415</v>
+      </c>
+      <c r="J92" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="K92"/>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
+        <v>417</v>
+      </c>
+      <c r="D93" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="G93" t="s">
         <v>139</v>
       </c>
       <c r="H93">
         <v>3</v>
       </c>
       <c r="I93" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="J93" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="K93"/>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
+        <v>421</v>
+      </c>
+      <c r="D94" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>36</v>
       </c>
       <c r="G94" t="s">
         <v>121</v>
       </c>
       <c r="H94">
         <v>3</v>
       </c>
       <c r="I94" t="s">
+        <v>423</v>
+      </c>
+      <c r="J94" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="K94"/>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
+        <v>425</v>
+      </c>
+      <c r="D95" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>36</v>
       </c>
       <c r="G95" t="s">
         <v>15</v>
       </c>
       <c r="H95">
         <v>3</v>
       </c>
       <c r="I95" t="s">
+        <v>427</v>
+      </c>
+      <c r="J95" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="K95"/>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
+        <v>429</v>
+      </c>
+      <c r="B96" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" t="s">
         <v>430</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>36</v>
       </c>
       <c r="G96" t="s">
         <v>15</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J96"/>
       <c r="K96"/>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
+        <v>433</v>
+      </c>
+      <c r="D97" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>36</v>
       </c>
       <c r="G97" t="s">
         <v>139</v>
       </c>
       <c r="H97"/>
       <c r="I97" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J97"/>
       <c r="K97"/>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
+        <v>436</v>
+      </c>
+      <c r="D98" t="s">
         <v>437</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F98" t="s">
         <v>36</v>
       </c>
       <c r="G98" t="s">
         <v>121</v>
       </c>
       <c r="H98"/>
       <c r="I98" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J98"/>
       <c r="K98"/>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D99" t="s">
         <v>255</v>
       </c>
       <c r="E99" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F99" t="s">
         <v>36</v>
       </c>
       <c r="G99" t="s">
         <v>69</v>
       </c>
       <c r="H99"/>
       <c r="I99" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J99"/>
       <c r="K99"/>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
+        <v>439</v>
+      </c>
+      <c r="D100" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="G100" t="s">
         <v>69</v>
       </c>
       <c r="H100"/>
       <c r="I100" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J100"/>
       <c r="K100"/>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
+        <v>442</v>
+      </c>
+      <c r="D101" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>36</v>
       </c>
       <c r="G101" t="s">
         <v>145</v>
       </c>
       <c r="H101"/>
       <c r="I101" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J101"/>
       <c r="K101"/>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
+        <v>444</v>
+      </c>
+      <c r="D102" t="s">
         <v>445</v>
       </c>
-      <c r="D102" t="s">
+      <c r="E102" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="F102" t="s">
         <v>36</v>
       </c>
       <c r="G102" t="s">
         <v>139</v>
       </c>
       <c r="H102"/>
       <c r="I102" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J102"/>
       <c r="K102"/>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
         <v>98</v>
       </c>
       <c r="D103" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="E103" t="s">
         <v>271</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
         <v>15</v>
       </c>
       <c r="H103"/>
       <c r="I103" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J103"/>
       <c r="K103"/>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
+        <v>448</v>
+      </c>
+      <c r="D104" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
         <v>90</v>
       </c>
       <c r="G104" t="s">
         <v>139</v>
       </c>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J104"/>
       <c r="K104"/>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105" t="s">
+        <v>450</v>
+      </c>
+      <c r="D105" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>90</v>
       </c>
       <c r="G105" t="s">
         <v>15</v>
       </c>
       <c r="H105"/>
       <c r="I105" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J105"/>
       <c r="K105"/>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
         <v>240</v>
       </c>
       <c r="D106" t="s">
+        <v>452</v>
+      </c>
+      <c r="E106" t="s">
         <v>453</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="G106" t="s">
         <v>30</v>
       </c>
       <c r="H106"/>
       <c r="I106" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J106"/>
       <c r="K106"/>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
         <v>219</v>
       </c>
       <c r="D107" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>90</v>
       </c>
       <c r="G107" t="s">
         <v>30</v>
       </c>
       <c r="H107"/>
       <c r="I107" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J107"/>
       <c r="K107"/>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
         <v>98</v>
       </c>
       <c r="D108" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
         <v>15</v>
       </c>
       <c r="H108"/>
       <c r="I108" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J108"/>
       <c r="K108"/>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B109" t="s">
+        <v>456</v>
+      </c>
+      <c r="C109" t="s">
         <v>457</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>458</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="F109" t="s">
         <v>90</v>
       </c>
       <c r="G109" t="s">
         <v>15</v>
       </c>
       <c r="H109"/>
       <c r="I109" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J109"/>
       <c r="K109"/>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D110" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="E110" t="s">
         <v>41</v>
       </c>
       <c r="F110" t="s">
         <v>42</v>
       </c>
       <c r="G110" t="s">
         <v>30</v>
       </c>
       <c r="H110"/>
       <c r="I110" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J110"/>
       <c r="K110"/>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D111" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>36</v>
       </c>
       <c r="G111" t="s">
         <v>121</v>
       </c>
       <c r="H111"/>
       <c r="I111" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J111"/>
       <c r="K111"/>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
         <v>175</v>
       </c>
       <c r="D112" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>36</v>
       </c>
       <c r="G112" t="s">
         <v>145</v>
       </c>
       <c r="H112"/>
       <c r="I112" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J112"/>
       <c r="K112"/>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
+        <v>462</v>
+      </c>
+      <c r="D113" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>36</v>
       </c>
       <c r="G113" t="s">
         <v>139</v>
       </c>
       <c r="H113"/>
       <c r="I113" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J113"/>
       <c r="K113"/>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D114" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
         <v>139</v>
       </c>
       <c r="H114"/>
       <c r="I114" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J114"/>
       <c r="K114"/>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
+        <v>465</v>
+      </c>
+      <c r="D115" t="s">
+        <v>464</v>
+      </c>
+      <c r="E115" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F115" t="s">
         <v>48</v>
       </c>
       <c r="G115" t="s">
         <v>121</v>
       </c>
       <c r="H115"/>
       <c r="I115" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J115"/>
       <c r="K115"/>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
+        <v>467</v>
+      </c>
+      <c r="D116" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="G116" t="s">
         <v>30</v>
       </c>
       <c r="H116"/>
       <c r="I116" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J116"/>
       <c r="K116"/>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
+        <v>470</v>
+      </c>
+      <c r="D117" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>36</v>
       </c>
       <c r="G117" t="s">
         <v>139</v>
       </c>
       <c r="H117"/>
       <c r="I117" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J117"/>
       <c r="K117"/>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
+        <v>472</v>
+      </c>
+      <c r="D118" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E118" t="s">
         <v>41</v>
       </c>
       <c r="F118" t="s">
         <v>42</v>
       </c>
       <c r="G118" t="s">
         <v>121</v>
       </c>
       <c r="H118"/>
       <c r="I118" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J118"/>
       <c r="K118"/>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B119" t="s">
         <v>11</v>
       </c>
       <c r="C119" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D119" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
         <v>139</v>
       </c>
       <c r="H119"/>
       <c r="I119" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J119"/>
       <c r="K119"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>