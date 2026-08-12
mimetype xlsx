--- v0 (2025-10-09)
+++ v1 (2026-08-12)
@@ -3590,51 +3590,51 @@
   <si>
     <t>0:37:37</t>
   </si>
   <si>
     <t>0:23:38</t>
   </si>
   <si>
     <t>Pāvuls</t>
   </si>
   <si>
     <t>1:15:41.65</t>
   </si>
   <si>
     <t>0:08:28</t>
   </si>
   <si>
     <t>0:40:37</t>
   </si>
   <si>
     <t>0:22:23</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>1:16:15.35</t>
   </si>
   <si>
     <t>0:10:56</t>
   </si>
   <si>
     <t>0:40:27</t>
   </si>
   <si>
     <t>0:22:03</t>
   </si>
   <si>
     <t>Inguna</t>
   </si>
   <si>
     <t>Naika</t>
   </si>
   <si>
     <t>Bauska</t>
   </si>
   <si>
     <t>1:16:24.25</t>
   </si>