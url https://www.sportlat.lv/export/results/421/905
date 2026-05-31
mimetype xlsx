--- v0 (2025-11-12)
+++ v1 (2026-05-31)
@@ -3512,51 +3512,51 @@
   <si>
     <t>0:29:01</t>
   </si>
   <si>
     <t>0:32:13</t>
   </si>
   <si>
     <t>1:01:03</t>
   </si>
   <si>
     <t>Emīls</t>
   </si>
   <si>
     <t>1:01:20</t>
   </si>
   <si>
     <t>0:30:35</t>
   </si>
   <si>
     <t>0:30:45</t>
   </si>
   <si>
     <t>Broka</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:01:30</t>
   </si>
   <si>
     <t>0:01:10</t>
   </si>
   <si>
     <t>0:30:43</t>
   </si>
   <si>
     <t>Nika</t>
   </si>
   <si>
     <t>Petrika</t>
   </si>
   <si>
     <t>1:01:32</t>
   </si>
   <si>
     <t>0:31:24</t>
   </si>
   <si>
     <t>Šleiva</t>
   </si>