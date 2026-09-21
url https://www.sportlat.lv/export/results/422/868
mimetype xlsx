--- v1 (2026-05-08)
+++ v2 (2026-09-21)
@@ -2225,51 +2225,51 @@
   <si>
     <t>Kadiševa</t>
   </si>
   <si>
     <t>0:58:13</t>
   </si>
   <si>
     <t>0:30:32</t>
   </si>
   <si>
     <t>Strazdiņa</t>
   </si>
   <si>
     <t>Skrunda</t>
   </si>
   <si>
     <t>0:30:37</t>
   </si>
   <si>
     <t>0:27:37</t>
   </si>
   <si>
     <t>Līva</t>
   </si>
   <si>
-    <t>Meldere</t>
+    <t>Vilciņa</t>
   </si>
   <si>
     <t>0:28:59</t>
   </si>
   <si>
     <t>0:29:15</t>
   </si>
   <si>
     <t>Mārtiņš-Mikuss</t>
   </si>
   <si>
     <t>Kažis</t>
   </si>
   <si>
     <t>0:58:17</t>
   </si>
   <si>
     <t>0:29:56</t>
   </si>
   <si>
     <t>Kotova</t>
   </si>
   <si>
     <t>0:00:57</t>
   </si>