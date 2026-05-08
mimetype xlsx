--- v0 (2025-11-29)
+++ v1 (2026-05-08)
@@ -2306,51 +2306,51 @@
   <si>
     <t>0:58:29</t>
   </si>
   <si>
     <t>0:00:45</t>
   </si>
   <si>
     <t>0:29:27</t>
   </si>
   <si>
     <t>0:29:02</t>
   </si>
   <si>
     <t>Putniņa</t>
   </si>
   <si>
     <t>0:58:31</t>
   </si>
   <si>
     <t>0:28:57</t>
   </si>
   <si>
     <t>0:29:34</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:58:32</t>
   </si>
   <si>
     <t>0:28:52</t>
   </si>
   <si>
     <t>0:29:40</t>
   </si>
   <si>
     <t>Cirsis</t>
   </si>
   <si>
     <t>Jelgava</t>
   </si>
   <si>
     <t>0:58:34</t>
   </si>
   <si>
     <t>0:32:23</t>
   </si>
   <si>
     <t>0:26:11</t>
   </si>