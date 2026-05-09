--- v0 (2025-11-17)
+++ v1 (2026-05-09)
@@ -8204,51 +8204,51 @@
   <si>
     <t>2:08:30</t>
   </si>
   <si>
     <t>Daiga</t>
   </si>
   <si>
     <t>Batņa</t>
   </si>
   <si>
     <t>Kandava</t>
   </si>
   <si>
     <t>2:10:25</t>
   </si>
   <si>
     <t>0:24:48</t>
   </si>
   <si>
     <t>0:25:20</t>
   </si>
   <si>
     <t>2:09:40</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>2:10:58</t>
   </si>
   <si>
     <t>0:07:42</t>
   </si>
   <si>
     <t>0:25:14</t>
   </si>
   <si>
     <t>2:10:14</t>
   </si>
   <si>
     <t>Krīstīne</t>
   </si>
   <si>
     <t>Ozola</t>
   </si>
   <si>
     <t>2:11:04</t>
   </si>
   <si>
     <t>0:07:55</t>
   </si>