--- v0 (2025-12-20)
+++ v1 (2026-09-18)
@@ -3560,51 +3560,51 @@
   <si>
     <t>0:29:32</t>
   </si>
   <si>
     <t>0:58:08.50</t>
   </si>
   <si>
     <t>Barkāne</t>
   </si>
   <si>
     <t>0:59:34</t>
   </si>
   <si>
     <t>0:30:12</t>
   </si>
   <si>
     <t>0:00:37</t>
   </si>
   <si>
     <t>0:58:52.10</t>
   </si>
   <si>
     <t>Līva</t>
   </si>
   <si>
-    <t>Meldere</t>
+    <t>Vilciņa</t>
   </si>
   <si>
     <t>Nīcas novads</t>
   </si>
   <si>
     <t>0:59:47</t>
   </si>
   <si>
     <t>0:29:48</t>
   </si>
   <si>
     <t>0:59:18.85</t>
   </si>
   <si>
     <t>Tērude</t>
   </si>
   <si>
     <t>0:59:52</t>
   </si>
   <si>
     <t>0:30:06</t>
   </si>
   <si>
     <t>0:29:47</t>
   </si>