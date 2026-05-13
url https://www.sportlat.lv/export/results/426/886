--- v0 (2025-12-24)
+++ v1 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1307">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -3516,53 +3516,50 @@
     <t>0:30:58</t>
   </si>
   <si>
     <t>Amoliņa</t>
   </si>
   <si>
     <t>1:03:04</t>
   </si>
   <si>
     <t>0:32:03</t>
   </si>
   <si>
     <t>Zinaida</t>
   </si>
   <si>
     <t>Grīnberga</t>
   </si>
   <si>
     <t>1:03:23</t>
   </si>
   <si>
     <t>0:30:19</t>
   </si>
   <si>
     <t>0:33:04</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brice-Matisone</t>
   </si>
   <si>
     <t>1:03:30</t>
   </si>
   <si>
     <t>0:32:50</t>
   </si>
   <si>
     <t>0:30:40</t>
   </si>
   <si>
     <t>Greiškāne</t>
   </si>
   <si>
     <t>1:03:44</t>
   </si>
   <si>
     <t>0:32:52</t>
   </si>
   <si>
     <t>Saila</t>
   </si>
   <si>
     <t>0:29:16</t>
   </si>
@@ -13652,1267 +13649,1267 @@
       </c>
       <c r="I254" t="s">
         <v>1165</v>
       </c>
       <c r="J254" t="s">
         <v>1166</v>
       </c>
       <c r="K254" t="s">
         <v>1167</v>
       </c>
       <c r="L254"/>
       <c r="M254"/>
       <c r="N254"/>
     </row>
     <row r="255" spans="1:14">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>14</v>
       </c>
       <c r="C255" t="s">
         <v>860</v>
       </c>
       <c r="D255" t="s">
-        <v>1168</v>
+        <v>1090</v>
       </c>
       <c r="E255" t="s">
         <v>924</v>
       </c>
       <c r="F255"/>
       <c r="G255" t="s">
         <v>149</v>
       </c>
       <c r="H255">
         <v>2</v>
       </c>
       <c r="I255" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J255" t="s">
         <v>1169</v>
       </c>
-      <c r="J255" t="s">
+      <c r="K255" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
       <c r="L255"/>
       <c r="M255"/>
       <c r="N255"/>
     </row>
     <row r="256" spans="1:14">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>14</v>
       </c>
       <c r="C256" t="s">
         <v>855</v>
       </c>
       <c r="D256" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="E256"/>
       <c r="F256" t="s">
         <v>99</v>
       </c>
       <c r="G256" t="s">
         <v>323</v>
       </c>
       <c r="H256">
         <v>2</v>
       </c>
       <c r="I256" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="J256" t="s">
         <v>1136</v>
       </c>
       <c r="K256" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="L256"/>
       <c r="M256"/>
       <c r="N256"/>
     </row>
     <row r="257" spans="1:14">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>14</v>
       </c>
       <c r="C257" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="D257" t="s">
         <v>373</v>
       </c>
       <c r="E257" t="s">
         <v>652</v>
       </c>
       <c r="F257" t="s">
         <v>428</v>
       </c>
       <c r="G257" t="s">
         <v>323</v>
       </c>
       <c r="H257">
         <v>2</v>
       </c>
       <c r="I257" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="J257" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K257" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="L257"/>
       <c r="M257"/>
       <c r="N257"/>
     </row>
     <row r="258" spans="1:14">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>14</v>
       </c>
       <c r="C258" t="s">
         <v>15</v>
       </c>
       <c r="D258" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258" t="s">
         <v>100</v>
       </c>
       <c r="H258">
         <v>2</v>
       </c>
       <c r="I258" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="J258" t="s">
         <v>854</v>
       </c>
       <c r="K258" t="s">
         <v>36</v>
       </c>
       <c r="L258"/>
       <c r="M258"/>
       <c r="N258"/>
     </row>
     <row r="259" spans="1:14">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>14</v>
       </c>
       <c r="C259" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D259" t="s">
         <v>1180</v>
       </c>
-      <c r="D259" t="s">
+      <c r="E259" t="s">
         <v>1181</v>
       </c>
-      <c r="E259" t="s">
+      <c r="F259" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="G259" t="s">
         <v>100</v>
       </c>
       <c r="H259">
         <v>2</v>
       </c>
       <c r="I259" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="J259" t="s">
         <v>1145</v>
       </c>
       <c r="K259" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="L259"/>
       <c r="M259"/>
       <c r="N259"/>
     </row>
     <row r="260" spans="1:14">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>14</v>
       </c>
       <c r="C260" t="s">
         <v>601</v>
       </c>
       <c r="D260" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="E260" t="s">
         <v>924</v>
       </c>
       <c r="F260"/>
       <c r="G260" t="s">
         <v>149</v>
       </c>
       <c r="H260">
         <v>2</v>
       </c>
       <c r="I260" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="J260" t="s">
         <v>993</v>
       </c>
       <c r="K260" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="L260"/>
       <c r="M260"/>
       <c r="N260"/>
     </row>
     <row r="261" spans="1:14">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>14</v>
       </c>
       <c r="C261" t="s">
         <v>345</v>
       </c>
       <c r="D261" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
         <v>121</v>
       </c>
       <c r="G261" t="s">
         <v>323</v>
       </c>
       <c r="H261">
         <v>2</v>
       </c>
       <c r="I261" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J261" t="s">
         <v>1190</v>
       </c>
-      <c r="J261" t="s">
+      <c r="K261" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="L261"/>
       <c r="M261"/>
       <c r="N261"/>
     </row>
     <row r="262" spans="1:14">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>14</v>
       </c>
       <c r="C262" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D262" t="s">
         <v>1193</v>
       </c>
-      <c r="D262" t="s">
+      <c r="E262" t="s">
         <v>1194</v>
       </c>
-      <c r="E262" t="s">
+      <c r="F262" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
       <c r="G262" t="s">
         <v>18</v>
       </c>
       <c r="H262">
         <v>2</v>
       </c>
       <c r="I262" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J262" t="s">
         <v>1197</v>
       </c>
-      <c r="J262" t="s">
+      <c r="K262" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
       <c r="L262"/>
       <c r="M262"/>
       <c r="N262"/>
     </row>
     <row r="263" spans="1:14">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>14</v>
       </c>
       <c r="C263" t="s">
         <v>111</v>
       </c>
       <c r="D263" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
         <v>121</v>
       </c>
       <c r="G263" t="s">
         <v>100</v>
       </c>
       <c r="H263">
         <v>2</v>
       </c>
       <c r="I263" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J263" t="s">
         <v>1201</v>
       </c>
-      <c r="J263" t="s">
+      <c r="K263" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
       <c r="L263"/>
       <c r="M263"/>
       <c r="N263"/>
     </row>
     <row r="264" spans="1:14">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>14</v>
       </c>
       <c r="C264" t="s">
         <v>795</v>
       </c>
       <c r="D264" t="s">
         <v>264</v>
       </c>
       <c r="E264" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="F264" t="s">
         <v>266</v>
       </c>
       <c r="G264" t="s">
         <v>100</v>
       </c>
       <c r="H264">
         <v>2</v>
       </c>
       <c r="I264" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J264" t="s">
         <v>1205</v>
       </c>
-      <c r="J264" t="s">
+      <c r="K264" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
       <c r="L264"/>
       <c r="M264"/>
       <c r="N264"/>
     </row>
     <row r="265" spans="1:14">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>14</v>
       </c>
       <c r="C265" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D265" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="E265"/>
       <c r="F265" t="s">
         <v>121</v>
       </c>
       <c r="G265" t="s">
         <v>149</v>
       </c>
       <c r="H265">
         <v>2</v>
       </c>
       <c r="I265" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="J265" t="s">
         <v>1142</v>
       </c>
       <c r="K265" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="L265"/>
       <c r="M265"/>
       <c r="N265"/>
     </row>
     <row r="266" spans="1:14">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>14</v>
       </c>
       <c r="C266" t="s">
         <v>829</v>
       </c>
       <c r="D266" t="s">
         <v>928</v>
       </c>
       <c r="E266" t="s">
         <v>929</v>
       </c>
       <c r="F266"/>
       <c r="G266" t="s">
         <v>149</v>
       </c>
       <c r="H266">
         <v>2</v>
       </c>
       <c r="I266" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J266" t="s">
         <v>1212</v>
       </c>
-      <c r="J266" t="s">
+      <c r="K266" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
       <c r="L266"/>
       <c r="M266"/>
       <c r="N266"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>14</v>
       </c>
       <c r="C267" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D267" t="s">
         <v>1215</v>
       </c>
-      <c r="D267" t="s">
+      <c r="E267" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
       <c r="F267" t="s">
         <v>99</v>
       </c>
       <c r="G267" t="s">
         <v>143</v>
       </c>
       <c r="H267">
         <v>2</v>
       </c>
       <c r="I267" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J267" t="s">
         <v>1218</v>
       </c>
-      <c r="J267" t="s">
+      <c r="K267" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
       <c r="L267"/>
       <c r="M267"/>
       <c r="N267"/>
     </row>
     <row r="268" spans="1:14">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>14</v>
       </c>
       <c r="C268" t="s">
         <v>829</v>
       </c>
       <c r="D268" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
         <v>31</v>
       </c>
       <c r="G268" t="s">
         <v>149</v>
       </c>
       <c r="H268">
         <v>2</v>
       </c>
       <c r="I268" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="J268" t="s">
         <v>926</v>
       </c>
       <c r="K268" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="L268"/>
       <c r="M268"/>
       <c r="N268"/>
     </row>
     <row r="269" spans="1:14">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>14</v>
       </c>
       <c r="C269" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D269" t="s">
         <v>1224</v>
       </c>
-      <c r="D269" t="s">
+      <c r="E269" t="s">
         <v>1225</v>
       </c>
-      <c r="E269" t="s">
+      <c r="F269" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="G269" t="s">
         <v>143</v>
       </c>
       <c r="H269">
         <v>2</v>
       </c>
       <c r="I269" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J269" t="s">
         <v>1228</v>
       </c>
-      <c r="J269" t="s">
+      <c r="K269" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="L269"/>
       <c r="M269"/>
       <c r="N269"/>
     </row>
     <row r="270" spans="1:14">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>14</v>
       </c>
       <c r="C270" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D270" t="s">
         <v>1231</v>
       </c>
-      <c r="D270" t="s">
+      <c r="E270" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="F270" t="s">
         <v>31</v>
       </c>
       <c r="G270" t="s">
         <v>63</v>
       </c>
       <c r="H270">
         <v>2</v>
       </c>
       <c r="I270" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J270" t="s">
         <v>1234</v>
       </c>
-      <c r="J270" t="s">
+      <c r="K270" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236</v>
       </c>
       <c r="L270"/>
       <c r="M270"/>
       <c r="N270"/>
     </row>
     <row r="271" spans="1:14">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>14</v>
       </c>
       <c r="C271" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D271" t="s">
         <v>1237</v>
       </c>
-      <c r="D271" t="s">
+      <c r="E271" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
       <c r="F271" t="s">
         <v>121</v>
       </c>
       <c r="G271" t="s">
         <v>143</v>
       </c>
       <c r="H271">
         <v>2</v>
       </c>
       <c r="I271" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J271" t="s">
         <v>1240</v>
       </c>
-      <c r="J271" t="s">
+      <c r="K271" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="L271"/>
       <c r="M271"/>
       <c r="N271"/>
     </row>
     <row r="272" spans="1:14">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>14</v>
       </c>
       <c r="C272" t="s">
         <v>471</v>
       </c>
       <c r="D272" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="E272" t="s">
         <v>232</v>
       </c>
       <c r="F272" t="s">
         <v>121</v>
       </c>
       <c r="G272" t="s">
         <v>149</v>
       </c>
       <c r="H272">
         <v>2</v>
       </c>
       <c r="I272" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J272" t="s">
         <v>1244</v>
       </c>
-      <c r="J272" t="s">
+      <c r="K272" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
       <c r="L272"/>
       <c r="M272"/>
       <c r="N272"/>
     </row>
     <row r="273" spans="1:14">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>14</v>
       </c>
       <c r="C273" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D273" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
       <c r="E273" t="s">
         <v>924</v>
       </c>
       <c r="F273"/>
       <c r="G273" t="s">
         <v>143</v>
       </c>
       <c r="H273">
         <v>2</v>
       </c>
       <c r="I273" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J273" t="s">
         <v>1249</v>
       </c>
-      <c r="J273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K273" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="L273"/>
       <c r="M273"/>
       <c r="N273"/>
     </row>
     <row r="274" spans="1:14">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>14</v>
       </c>
       <c r="C274" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D274" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274" t="s">
         <v>149</v>
       </c>
       <c r="H274">
         <v>2</v>
       </c>
       <c r="I274" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1184</v>
+      </c>
+      <c r="K274" t="s">
         <v>1253</v>
-      </c>
-[...4 lines deleted...]
-        <v>1254</v>
       </c>
       <c r="L274"/>
       <c r="M274"/>
       <c r="N274"/>
     </row>
     <row r="275" spans="1:14">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>14</v>
       </c>
       <c r="C275" t="s">
         <v>319</v>
       </c>
       <c r="D275" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="E275" t="s">
         <v>924</v>
       </c>
       <c r="F275"/>
       <c r="G275" t="s">
         <v>149</v>
       </c>
       <c r="H275">
         <v>2</v>
       </c>
       <c r="I275" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J275" t="s">
         <v>1256</v>
       </c>
-      <c r="J275" t="s">
+      <c r="K275" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="L275"/>
       <c r="M275"/>
       <c r="N275"/>
     </row>
     <row r="276" spans="1:14">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>14</v>
       </c>
       <c r="C276" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D276" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
         <v>121</v>
       </c>
       <c r="G276" t="s">
         <v>149</v>
       </c>
       <c r="H276">
         <v>2</v>
       </c>
       <c r="I276" t="s">
+        <v>1260</v>
+      </c>
+      <c r="J276" t="s">
         <v>1261</v>
       </c>
-      <c r="J276" t="s">
+      <c r="K276" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
       <c r="L276"/>
       <c r="M276"/>
       <c r="N276"/>
     </row>
     <row r="277" spans="1:14">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>14</v>
       </c>
       <c r="C277" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D277" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
         <v>31</v>
       </c>
       <c r="G277" t="s">
         <v>149</v>
       </c>
       <c r="H277">
         <v>2</v>
       </c>
       <c r="I277" t="s">
+        <v>1265</v>
+      </c>
+      <c r="J277" t="s">
         <v>1266</v>
       </c>
-      <c r="J277" t="s">
+      <c r="K277" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="L277"/>
       <c r="M277"/>
       <c r="N277"/>
     </row>
     <row r="278" spans="1:14">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>14</v>
       </c>
       <c r="C278" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D278" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
         <v>31</v>
       </c>
       <c r="G278" t="s">
         <v>323</v>
       </c>
       <c r="H278">
         <v>2</v>
       </c>
       <c r="I278" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J278" t="s">
         <v>1271</v>
       </c>
-      <c r="J278" t="s">
+      <c r="K278" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
       <c r="L278"/>
       <c r="M278"/>
       <c r="N278"/>
     </row>
     <row r="279" spans="1:14">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>14</v>
       </c>
       <c r="C279" t="s">
         <v>807</v>
       </c>
       <c r="D279" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279" t="s">
         <v>18</v>
       </c>
       <c r="H279">
         <v>2</v>
       </c>
       <c r="I279" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J279" t="s">
         <v>1275</v>
       </c>
-      <c r="J279" t="s">
+      <c r="K279" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="L279"/>
       <c r="M279"/>
       <c r="N279"/>
     </row>
     <row r="280" spans="1:14">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>14</v>
       </c>
       <c r="C280" t="s">
         <v>147</v>
       </c>
       <c r="D280" t="s">
         <v>213</v>
       </c>
       <c r="E280" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="F280" t="s">
         <v>121</v>
       </c>
       <c r="G280" t="s">
         <v>323</v>
       </c>
       <c r="H280">
         <v>2</v>
       </c>
       <c r="I280" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J280" t="s">
         <v>1279</v>
       </c>
-      <c r="J280" t="s">
+      <c r="K280" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="L280"/>
       <c r="M280"/>
       <c r="N280"/>
     </row>
     <row r="281" spans="1:14">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>14</v>
       </c>
       <c r="C281" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D281" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
         <v>121</v>
       </c>
       <c r="G281" t="s">
         <v>149</v>
       </c>
       <c r="H281">
         <v>2</v>
       </c>
       <c r="I281" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J281" t="s">
         <v>1284</v>
       </c>
-      <c r="J281" t="s">
+      <c r="K281" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
       <c r="L281"/>
       <c r="M281"/>
       <c r="N281"/>
     </row>
     <row r="282" spans="1:14">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>14</v>
       </c>
       <c r="C282" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D282" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
       <c r="G282" t="s">
         <v>323</v>
       </c>
       <c r="H282">
         <v>2</v>
       </c>
       <c r="I282" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="J282" t="s">
         <v>69</v>
       </c>
       <c r="K282" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
       <c r="L282"/>
       <c r="M282"/>
       <c r="N282"/>
     </row>
     <row r="283" spans="1:14">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>14</v>
       </c>
       <c r="C283" t="s">
         <v>782</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283" t="s">
         <v>149</v>
       </c>
       <c r="H283">
         <v>2</v>
       </c>
       <c r="I283" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K283" t="s">
         <v>1291</v>
-      </c>
-[...4 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="L283"/>
       <c r="M283"/>
       <c r="N283"/>
     </row>
     <row r="284" spans="1:14">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>14</v>
       </c>
       <c r="C284" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D284" t="s">
         <v>1293</v>
       </c>
-      <c r="D284" t="s">
+      <c r="E284" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="F284" t="s">
         <v>31</v>
       </c>
       <c r="G284" t="s">
         <v>63</v>
       </c>
       <c r="H284">
         <v>2</v>
       </c>
       <c r="I284" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J284" t="s">
         <v>1296</v>
       </c>
-      <c r="J284" t="s">
+      <c r="K284" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="L284"/>
       <c r="M284"/>
       <c r="N284"/>
     </row>
     <row r="285" spans="1:14">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>14</v>
       </c>
       <c r="C285" t="s">
         <v>33</v>
       </c>
       <c r="D285" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="E285" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="F285" t="s">
         <v>31</v>
       </c>
       <c r="G285" t="s">
         <v>18</v>
       </c>
       <c r="H285">
         <v>2</v>
       </c>
       <c r="I285" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="J285" t="s">
+        <v>1299</v>
+      </c>
+      <c r="K285" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="L285"/>
       <c r="M285"/>
       <c r="N285"/>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="B286" t="s">
         <v>14</v>
       </c>
       <c r="C286" t="s">
         <v>15</v>
       </c>
       <c r="D286" t="s">
         <v>432</v>
       </c>
       <c r="E286" t="s">
         <v>189</v>
       </c>
       <c r="F286"/>
       <c r="G286" t="s">
         <v>18</v>
       </c>
       <c r="H286">
         <v>1</v>
       </c>
       <c r="I286" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="J286" t="s">
         <v>566</v>
       </c>
       <c r="K286"/>
       <c r="L286"/>
       <c r="M286"/>
       <c r="N286"/>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="B287" t="s">
         <v>14</v>
       </c>
       <c r="C287" t="s">
         <v>510</v>
       </c>
       <c r="D287" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
         <v>31</v>
       </c>
       <c r="G287" t="s">
         <v>18</v>
       </c>
       <c r="H287">
         <v>1</v>
       </c>
       <c r="I287" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="J287" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="K287"/>
       <c r="L287"/>
       <c r="M287"/>
       <c r="N287"/>
     </row>
     <row r="288" spans="1:14">
       <c r="A288" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="B288" t="s">
         <v>14</v>
       </c>
       <c r="C288" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D288" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
         <v>121</v>
       </c>
       <c r="G288" t="s">
         <v>143</v>
       </c>
       <c r="H288">
         <v>1</v>
       </c>
       <c r="I288" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="J288" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="K288"/>
       <c r="L288"/>
       <c r="M288"/>
       <c r="N288"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>