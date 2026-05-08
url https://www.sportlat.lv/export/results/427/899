--- v0 (2025-11-13)
+++ v1 (2026-05-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3386">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -8447,51 +8447,51 @@
   <si>
     <t>2:01:52.55</t>
   </si>
   <si>
     <t>Kivkulis</t>
   </si>
   <si>
     <t>2:02:47</t>
   </si>
   <si>
     <t>0:36:31</t>
   </si>
   <si>
     <t>0:58:59</t>
   </si>
   <si>
     <t>1:38:13</t>
   </si>
   <si>
     <t>2:02:06.90</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>2:03:15</t>
   </si>
   <si>
     <t>0:38:39</t>
   </si>
   <si>
     <t>1:02:53</t>
   </si>
   <si>
     <t>1:40:01</t>
   </si>
   <si>
     <t>2:02:11.15</t>
   </si>
   <si>
     <t>VSK Noskriem</t>
   </si>
   <si>
     <t>2:03:20</t>
   </si>
   <si>
     <t>0:32:29</t>
   </si>
@@ -9000,53 +9000,50 @@
     <t>2:06:47</t>
   </si>
   <si>
     <t>0:38:40</t>
   </si>
   <si>
     <t>1:02:22</t>
   </si>
   <si>
     <t>2:05:48.55</t>
   </si>
   <si>
     <t>Pēdas liek dejotājs!</t>
   </si>
   <si>
     <t>2:06:58</t>
   </si>
   <si>
     <t>0:36:27</t>
   </si>
   <si>
     <t>0:59:42</t>
   </si>
   <si>
     <t>2:06:24.65</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brice</t>
   </si>
   <si>
     <t>2:07:32</t>
   </si>
   <si>
     <t>0:38:04</t>
   </si>
   <si>
     <t>1:02:01</t>
   </si>
   <si>
     <t>1:41:49</t>
   </si>
   <si>
     <t>2:06:35.40</t>
   </si>
   <si>
     <t>Vanaga</t>
   </si>
   <si>
     <t>, Darba rūķi un draugi</t>
   </si>
   <si>
     <t>2:07:37</t>
   </si>
@@ -29934,3022 +29931,3022 @@
       </c>
       <c r="J485" t="s">
         <v>2993</v>
       </c>
       <c r="K485" t="s">
         <v>2994</v>
       </c>
       <c r="L485" t="s">
         <v>1284</v>
       </c>
       <c r="M485" t="s">
         <v>2995</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
         <v>13</v>
       </c>
       <c r="C486" t="s">
         <v>2577</v>
       </c>
       <c r="D486" t="s">
-        <v>2996</v>
+        <v>2811</v>
       </c>
       <c r="E486"/>
       <c r="F486" t="s">
         <v>317</v>
       </c>
       <c r="G486" t="s">
         <v>477</v>
       </c>
       <c r="H486">
         <v>3</v>
       </c>
       <c r="I486" t="s">
+        <v>2996</v>
+      </c>
+      <c r="J486" t="s">
         <v>2997</v>
       </c>
-      <c r="J486" t="s">
+      <c r="K486" t="s">
         <v>2998</v>
       </c>
-      <c r="K486" t="s">
+      <c r="L486" t="s">
         <v>2999</v>
       </c>
-      <c r="L486" t="s">
+      <c r="M486" t="s">
         <v>3000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3001</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
         <v>13</v>
       </c>
       <c r="C487" t="s">
         <v>1361</v>
       </c>
       <c r="D487" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E487" t="s">
         <v>3002</v>
-      </c>
-[...1 lines deleted...]
-        <v>3003</v>
       </c>
       <c r="F487" t="s">
         <v>317</v>
       </c>
       <c r="G487" t="s">
         <v>192</v>
       </c>
       <c r="H487">
         <v>3</v>
       </c>
       <c r="I487" t="s">
-        <v>3004</v>
+        <v>3003</v>
       </c>
       <c r="J487" t="s">
         <v>2813</v>
       </c>
       <c r="K487" t="s">
+        <v>3004</v>
+      </c>
+      <c r="L487" t="s">
         <v>3005</v>
       </c>
-      <c r="L487" t="s">
+      <c r="M487" t="s">
         <v>3006</v>
-      </c>
-[...1 lines deleted...]
-        <v>3007</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
         <v>13</v>
       </c>
       <c r="C488" t="s">
         <v>215</v>
       </c>
       <c r="D488" t="s">
         <v>459</v>
       </c>
       <c r="E488" t="s">
         <v>2171</v>
       </c>
       <c r="F488"/>
       <c r="G488" t="s">
         <v>35</v>
       </c>
       <c r="H488">
         <v>3</v>
       </c>
       <c r="I488" t="s">
-        <v>3008</v>
+        <v>3007</v>
       </c>
       <c r="J488" t="s">
         <v>2813</v>
       </c>
       <c r="K488" t="s">
-        <v>3005</v>
+        <v>3004</v>
       </c>
       <c r="L488" t="s">
         <v>1529</v>
       </c>
       <c r="M488" t="s">
-        <v>3009</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
         <v>13</v>
       </c>
       <c r="C489" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D489" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
       <c r="E489"/>
       <c r="F489" t="s">
         <v>104</v>
       </c>
       <c r="G489" t="s">
         <v>192</v>
       </c>
       <c r="H489">
         <v>3</v>
       </c>
       <c r="I489" t="s">
+        <v>3011</v>
+      </c>
+      <c r="J489" t="s">
         <v>3012</v>
       </c>
-      <c r="J489" t="s">
+      <c r="K489" t="s">
         <v>3013</v>
       </c>
-      <c r="K489" t="s">
+      <c r="L489" t="s">
         <v>3014</v>
       </c>
-      <c r="L489" t="s">
+      <c r="M489" t="s">
         <v>3015</v>
-      </c>
-[...1 lines deleted...]
-        <v>3016</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
         <v>13</v>
       </c>
       <c r="C490" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D490" t="s">
         <v>3017</v>
-      </c>
-[...1 lines deleted...]
-        <v>3018</v>
       </c>
       <c r="E490"/>
       <c r="F490"/>
       <c r="G490" t="s">
         <v>477</v>
       </c>
       <c r="H490">
         <v>3</v>
       </c>
       <c r="I490" t="s">
+        <v>3018</v>
+      </c>
+      <c r="J490" t="s">
         <v>3019</v>
       </c>
-      <c r="J490" t="s">
+      <c r="K490" t="s">
         <v>3020</v>
       </c>
-      <c r="K490" t="s">
+      <c r="L490" t="s">
         <v>3021</v>
       </c>
-      <c r="L490" t="s">
+      <c r="M490" t="s">
         <v>3022</v>
-      </c>
-[...1 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
         <v>13</v>
       </c>
       <c r="C491" t="s">
         <v>110</v>
       </c>
       <c r="D491" t="s">
-        <v>3024</v>
+        <v>3023</v>
       </c>
       <c r="E491"/>
       <c r="F491" t="s">
         <v>68</v>
       </c>
       <c r="G491" t="s">
         <v>17</v>
       </c>
       <c r="H491">
         <v>3</v>
       </c>
       <c r="I491" t="s">
+        <v>3024</v>
+      </c>
+      <c r="J491" t="s">
         <v>3025</v>
       </c>
-      <c r="J491" t="s">
+      <c r="K491" t="s">
         <v>3026</v>
       </c>
-      <c r="K491" t="s">
+      <c r="L491" t="s">
         <v>3027</v>
       </c>
-      <c r="L491" t="s">
+      <c r="M491" t="s">
         <v>3028</v>
-      </c>
-[...1 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>13</v>
       </c>
       <c r="C492" t="s">
-        <v>3030</v>
+        <v>3029</v>
       </c>
       <c r="D492" t="s">
         <v>2162</v>
       </c>
       <c r="E492" t="s">
         <v>445</v>
       </c>
       <c r="F492" t="s">
         <v>104</v>
       </c>
       <c r="G492" t="s">
         <v>17</v>
       </c>
       <c r="H492">
         <v>3</v>
       </c>
       <c r="I492" t="s">
+        <v>3030</v>
+      </c>
+      <c r="J492" t="s">
         <v>3031</v>
-      </c>
-[...1 lines deleted...]
-        <v>3032</v>
       </c>
       <c r="K492" t="s">
         <v>2561</v>
       </c>
       <c r="L492" t="s">
+        <v>3032</v>
+      </c>
+      <c r="M492" t="s">
         <v>3033</v>
-      </c>
-[...1 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
         <v>13</v>
       </c>
       <c r="C493" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D493" t="s">
         <v>3035</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" t="s">
         <v>3036</v>
       </c>
-      <c r="E493" t="s">
+      <c r="F493" t="s">
         <v>3037</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038</v>
       </c>
       <c r="G493" t="s">
         <v>192</v>
       </c>
       <c r="H493">
         <v>3</v>
       </c>
       <c r="I493" t="s">
+        <v>3038</v>
+      </c>
+      <c r="J493" t="s">
         <v>3039</v>
-      </c>
-[...1 lines deleted...]
-        <v>3040</v>
       </c>
       <c r="K493" t="s">
         <v>2814</v>
       </c>
       <c r="L493" t="s">
+        <v>3040</v>
+      </c>
+      <c r="M493" t="s">
         <v>3041</v>
-      </c>
-[...1 lines deleted...]
-        <v>3042</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
         <v>13</v>
       </c>
       <c r="C494" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D494" t="s">
         <v>3043</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044</v>
       </c>
       <c r="E494"/>
       <c r="F494" t="s">
-        <v>3045</v>
+        <v>3044</v>
       </c>
       <c r="G494" t="s">
         <v>192</v>
       </c>
       <c r="H494">
         <v>3</v>
       </c>
       <c r="I494" t="s">
-        <v>3046</v>
+        <v>3045</v>
       </c>
       <c r="J494" t="s">
         <v>333</v>
       </c>
       <c r="K494" t="s">
+        <v>3046</v>
+      </c>
+      <c r="L494" t="s">
         <v>3047</v>
       </c>
-      <c r="L494" t="s">
+      <c r="M494" t="s">
         <v>3048</v>
-      </c>
-[...1 lines deleted...]
-        <v>3049</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>13</v>
       </c>
       <c r="C495" t="s">
         <v>344</v>
       </c>
       <c r="D495" t="s">
-        <v>3050</v>
+        <v>3049</v>
       </c>
       <c r="E495"/>
       <c r="F495"/>
       <c r="G495" t="s">
         <v>17</v>
       </c>
       <c r="H495">
         <v>3</v>
       </c>
       <c r="I495" t="s">
-        <v>3046</v>
+        <v>3045</v>
       </c>
       <c r="J495" t="s">
+        <v>3050</v>
+      </c>
+      <c r="K495" t="s">
         <v>3051</v>
       </c>
-      <c r="K495" t="s">
+      <c r="L495" t="s">
         <v>3052</v>
       </c>
-      <c r="L495" t="s">
+      <c r="M495" t="s">
         <v>3053</v>
-      </c>
-[...1 lines deleted...]
-        <v>3054</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
         <v>13</v>
       </c>
       <c r="C496" t="s">
         <v>1991</v>
       </c>
       <c r="D496" t="s">
-        <v>3055</v>
+        <v>3054</v>
       </c>
       <c r="E496"/>
       <c r="F496" t="s">
         <v>104</v>
       </c>
       <c r="G496" t="s">
         <v>192</v>
       </c>
       <c r="H496">
         <v>3</v>
       </c>
       <c r="I496" t="s">
-        <v>3056</v>
+        <v>3055</v>
       </c>
       <c r="J496" t="s">
         <v>2680</v>
       </c>
       <c r="K496" t="s">
+        <v>3056</v>
+      </c>
+      <c r="L496" t="s">
         <v>3057</v>
       </c>
-      <c r="L496" t="s">
+      <c r="M496" t="s">
         <v>3058</v>
-      </c>
-[...1 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
         <v>13</v>
       </c>
       <c r="C497" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D497" t="s">
         <v>3060</v>
-      </c>
-[...1 lines deleted...]
-        <v>3061</v>
       </c>
       <c r="E497" t="s">
         <v>545</v>
       </c>
       <c r="F497" t="s">
         <v>104</v>
       </c>
       <c r="G497" t="s">
         <v>381</v>
       </c>
       <c r="H497">
         <v>3</v>
       </c>
       <c r="I497" t="s">
+        <v>3061</v>
+      </c>
+      <c r="J497" t="s">
         <v>3062</v>
       </c>
-      <c r="J497" t="s">
+      <c r="K497" t="s">
         <v>3063</v>
       </c>
-      <c r="K497" t="s">
+      <c r="L497" t="s">
         <v>3064</v>
       </c>
-      <c r="L497" t="s">
+      <c r="M497" t="s">
         <v>3065</v>
-      </c>
-[...1 lines deleted...]
-        <v>3066</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
         <v>13</v>
       </c>
       <c r="C498" t="s">
         <v>475</v>
       </c>
       <c r="D498" t="s">
-        <v>3067</v>
+        <v>3066</v>
       </c>
       <c r="E498"/>
       <c r="F498" t="s">
         <v>104</v>
       </c>
       <c r="G498" t="s">
         <v>192</v>
       </c>
       <c r="H498">
         <v>3</v>
       </c>
       <c r="I498" t="s">
-        <v>3068</v>
+        <v>3067</v>
       </c>
       <c r="J498" t="s">
         <v>2680</v>
       </c>
       <c r="K498" t="s">
+        <v>3056</v>
+      </c>
+      <c r="L498" t="s">
         <v>3057</v>
       </c>
-      <c r="L498" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M498" t="s">
-        <v>3069</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>13</v>
       </c>
       <c r="C499" t="s">
         <v>1172</v>
       </c>
       <c r="D499" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E499" t="s">
         <v>3070</v>
-      </c>
-[...1 lines deleted...]
-        <v>3071</v>
       </c>
       <c r="F499" t="s">
         <v>104</v>
       </c>
       <c r="G499" t="s">
         <v>477</v>
       </c>
       <c r="H499">
         <v>3</v>
       </c>
       <c r="I499" t="s">
-        <v>3068</v>
+        <v>3067</v>
       </c>
       <c r="J499" t="s">
+        <v>3071</v>
+      </c>
+      <c r="K499" t="s">
         <v>3072</v>
-      </c>
-[...1 lines deleted...]
-        <v>3073</v>
       </c>
       <c r="L499" t="s">
         <v>1578</v>
       </c>
       <c r="M499" t="s">
-        <v>3074</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
         <v>13</v>
       </c>
       <c r="C500" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D500" t="s">
         <v>3075</v>
       </c>
-      <c r="D500" t="s">
+      <c r="E500" t="s">
         <v>3076</v>
-      </c>
-[...1 lines deleted...]
-        <v>3077</v>
       </c>
       <c r="F500" t="s">
         <v>104</v>
       </c>
       <c r="G500" t="s">
         <v>477</v>
       </c>
       <c r="H500">
         <v>3</v>
       </c>
       <c r="I500" t="s">
-        <v>3068</v>
+        <v>3067</v>
       </c>
       <c r="J500" t="s">
+        <v>3077</v>
+      </c>
+      <c r="K500" t="s">
+        <v>3013</v>
+      </c>
+      <c r="L500" t="s">
         <v>3078</v>
       </c>
-      <c r="K500" t="s">
-[...2 lines deleted...]
-      <c r="L500" t="s">
+      <c r="M500" t="s">
         <v>3079</v>
-      </c>
-[...1 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
         <v>13</v>
       </c>
       <c r="C501" t="s">
         <v>2684</v>
       </c>
       <c r="D501" t="s">
-        <v>3081</v>
+        <v>3080</v>
       </c>
       <c r="E501" t="s">
         <v>545</v>
       </c>
       <c r="F501"/>
       <c r="G501" t="s">
         <v>192</v>
       </c>
       <c r="H501">
         <v>3</v>
       </c>
       <c r="I501" t="s">
-        <v>3082</v>
+        <v>3081</v>
       </c>
       <c r="J501" t="s">
         <v>2813</v>
       </c>
       <c r="K501" t="s">
         <v>2975</v>
       </c>
       <c r="L501" t="s">
         <v>1560</v>
       </c>
       <c r="M501" t="s">
-        <v>3083</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>13</v>
       </c>
       <c r="C502" t="s">
         <v>2577</v>
       </c>
       <c r="D502" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E502" t="s">
         <v>3084</v>
-      </c>
-[...1 lines deleted...]
-        <v>3085</v>
       </c>
       <c r="F502"/>
       <c r="G502" t="s">
         <v>192</v>
       </c>
       <c r="H502">
         <v>3</v>
       </c>
       <c r="I502" t="s">
+        <v>3085</v>
+      </c>
+      <c r="J502" t="s">
         <v>3086</v>
       </c>
-      <c r="J502" t="s">
+      <c r="K502" t="s">
         <v>3087</v>
-      </c>
-[...1 lines deleted...]
-        <v>3088</v>
       </c>
       <c r="L502" t="s">
         <v>1637</v>
       </c>
       <c r="M502" t="s">
-        <v>3089</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
         <v>13</v>
       </c>
       <c r="C503" t="s">
         <v>2914</v>
       </c>
       <c r="D503" t="s">
-        <v>3090</v>
+        <v>3089</v>
       </c>
       <c r="E503" t="s">
         <v>545</v>
       </c>
       <c r="F503" t="s">
         <v>104</v>
       </c>
       <c r="G503" t="s">
         <v>381</v>
       </c>
       <c r="H503">
         <v>3</v>
       </c>
       <c r="I503" t="s">
+        <v>3090</v>
+      </c>
+      <c r="J503" t="s">
         <v>3091</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092</v>
       </c>
       <c r="K503" t="s">
         <v>2994</v>
       </c>
       <c r="L503" t="s">
         <v>1378</v>
       </c>
       <c r="M503" t="s">
-        <v>3093</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
         <v>13</v>
       </c>
       <c r="C504" t="s">
         <v>466</v>
       </c>
       <c r="D504" t="s">
-        <v>3094</v>
+        <v>3093</v>
       </c>
       <c r="E504" t="s">
         <v>1268</v>
       </c>
       <c r="F504" t="s">
         <v>285</v>
       </c>
       <c r="G504" t="s">
         <v>787</v>
       </c>
       <c r="H504">
         <v>3</v>
       </c>
       <c r="I504" t="s">
-        <v>3095</v>
+        <v>3094</v>
       </c>
       <c r="J504" t="s">
         <v>204</v>
       </c>
       <c r="K504" t="s">
-        <v>3096</v>
+        <v>3095</v>
       </c>
       <c r="L504" t="s">
         <v>1687</v>
       </c>
       <c r="M504" t="s">
-        <v>3097</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
         <v>13</v>
       </c>
       <c r="C505" t="s">
         <v>503</v>
       </c>
       <c r="D505" t="s">
-        <v>3098</v>
+        <v>3097</v>
       </c>
       <c r="E505"/>
       <c r="F505" t="s">
         <v>68</v>
       </c>
       <c r="G505" t="s">
         <v>192</v>
       </c>
       <c r="H505">
         <v>3</v>
       </c>
       <c r="I505" t="s">
-        <v>3099</v>
+        <v>3098</v>
       </c>
       <c r="J505" t="s">
         <v>78</v>
       </c>
       <c r="K505" t="s">
-        <v>3100</v>
+        <v>3099</v>
       </c>
       <c r="L505" t="s">
         <v>1552</v>
       </c>
       <c r="M505" t="s">
-        <v>3101</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
         <v>13</v>
       </c>
       <c r="C506" t="s">
         <v>260</v>
       </c>
       <c r="D506" t="s">
-        <v>3102</v>
+        <v>3101</v>
       </c>
       <c r="E506"/>
       <c r="F506" t="s">
         <v>652</v>
       </c>
       <c r="G506" t="s">
         <v>146</v>
       </c>
       <c r="H506">
         <v>3</v>
       </c>
       <c r="I506" t="s">
+        <v>3102</v>
+      </c>
+      <c r="J506" t="s">
         <v>3103</v>
       </c>
-      <c r="J506" t="s">
+      <c r="K506" t="s">
         <v>3104</v>
       </c>
-      <c r="K506" t="s">
+      <c r="L506" t="s">
         <v>3105</v>
       </c>
-      <c r="L506" t="s">
+      <c r="M506" t="s">
         <v>3106</v>
-      </c>
-[...1 lines deleted...]
-        <v>3107</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
         <v>13</v>
       </c>
       <c r="C507" t="s">
         <v>232</v>
       </c>
       <c r="D507" t="s">
         <v>689</v>
       </c>
       <c r="E507" t="s">
         <v>988</v>
       </c>
       <c r="F507" t="s">
         <v>68</v>
       </c>
       <c r="G507" t="s">
         <v>51</v>
       </c>
       <c r="H507">
         <v>3</v>
       </c>
       <c r="I507" t="s">
-        <v>3108</v>
+        <v>3107</v>
       </c>
       <c r="J507" t="s">
         <v>2753</v>
       </c>
       <c r="K507" t="s">
+        <v>3108</v>
+      </c>
+      <c r="L507" t="s">
         <v>3109</v>
       </c>
-      <c r="L507" t="s">
+      <c r="M507" t="s">
         <v>3110</v>
-      </c>
-[...1 lines deleted...]
-        <v>3111</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
         <v>13</v>
       </c>
       <c r="C508" t="s">
         <v>1673</v>
       </c>
       <c r="D508" t="s">
-        <v>3112</v>
+        <v>3111</v>
       </c>
       <c r="E508" t="s">
         <v>988</v>
       </c>
       <c r="F508" t="s">
         <v>68</v>
       </c>
       <c r="G508" t="s">
         <v>477</v>
       </c>
       <c r="H508">
         <v>3</v>
       </c>
       <c r="I508" t="s">
-        <v>3108</v>
+        <v>3107</v>
       </c>
       <c r="J508" t="s">
         <v>2753</v>
       </c>
       <c r="K508" t="s">
+        <v>3108</v>
+      </c>
+      <c r="L508" t="s">
         <v>3109</v>
       </c>
-      <c r="L508" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M508" t="s">
-        <v>3113</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
         <v>13</v>
       </c>
       <c r="C509" t="s">
         <v>1922</v>
       </c>
       <c r="D509" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E509" t="s">
         <v>3114</v>
-      </c>
-[...1 lines deleted...]
-        <v>3115</v>
       </c>
       <c r="F509" t="s">
         <v>104</v>
       </c>
       <c r="G509" t="s">
         <v>192</v>
       </c>
       <c r="H509">
         <v>3</v>
       </c>
       <c r="I509" t="s">
-        <v>3116</v>
+        <v>3115</v>
       </c>
       <c r="J509" t="s">
         <v>2813</v>
       </c>
       <c r="K509" t="s">
-        <v>3073</v>
+        <v>3072</v>
       </c>
       <c r="L509" t="s">
-        <v>3015</v>
+        <v>3014</v>
       </c>
       <c r="M509" t="s">
-        <v>3117</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>13</v>
       </c>
       <c r="C510" t="s">
         <v>2978</v>
       </c>
       <c r="D510" t="s">
-        <v>3118</v>
+        <v>3117</v>
       </c>
       <c r="E510" t="s">
         <v>545</v>
       </c>
       <c r="F510" t="s">
         <v>104</v>
       </c>
       <c r="G510" t="s">
         <v>477</v>
       </c>
       <c r="H510">
         <v>3</v>
       </c>
       <c r="I510" t="s">
-        <v>3116</v>
+        <v>3115</v>
       </c>
       <c r="J510" t="s">
+        <v>3071</v>
+      </c>
+      <c r="K510" t="s">
         <v>3072</v>
       </c>
-      <c r="K510" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L510" t="s">
-        <v>3015</v>
+        <v>3014</v>
       </c>
       <c r="M510" t="s">
-        <v>3119</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
         <v>13</v>
       </c>
       <c r="C511" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D511" t="s">
         <v>3120</v>
-      </c>
-[...1 lines deleted...]
-        <v>3121</v>
       </c>
       <c r="E511"/>
       <c r="F511" t="s">
         <v>104</v>
       </c>
       <c r="G511" t="s">
         <v>477</v>
       </c>
       <c r="H511">
         <v>3</v>
       </c>
       <c r="I511" t="s">
+        <v>3121</v>
+      </c>
+      <c r="J511" t="s">
         <v>3122</v>
-      </c>
-[...1 lines deleted...]
-        <v>3123</v>
       </c>
       <c r="K511" t="s">
         <v>2789</v>
       </c>
       <c r="L511" t="s">
-        <v>3015</v>
+        <v>3014</v>
       </c>
       <c r="M511" t="s">
-        <v>3124</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
         <v>13</v>
       </c>
       <c r="C512" t="s">
         <v>81</v>
       </c>
       <c r="D512" t="s">
-        <v>3125</v>
+        <v>3124</v>
       </c>
       <c r="E512"/>
       <c r="F512" t="s">
         <v>104</v>
       </c>
       <c r="G512" t="s">
         <v>51</v>
       </c>
       <c r="H512">
         <v>3</v>
       </c>
       <c r="I512" t="s">
+        <v>3125</v>
+      </c>
+      <c r="J512" t="s">
         <v>3126</v>
       </c>
-      <c r="J512" t="s">
+      <c r="K512" t="s">
         <v>3127</v>
       </c>
-      <c r="K512" t="s">
+      <c r="L512" t="s">
         <v>3128</v>
       </c>
-      <c r="L512" t="s">
+      <c r="M512" t="s">
         <v>3129</v>
-      </c>
-[...1 lines deleted...]
-        <v>3130</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
         <v>13</v>
       </c>
       <c r="C513" t="s">
         <v>801</v>
       </c>
       <c r="D513" t="s">
-        <v>3131</v>
+        <v>3130</v>
       </c>
       <c r="E513" t="s">
         <v>1837</v>
       </c>
       <c r="F513" t="s">
         <v>839</v>
       </c>
       <c r="G513" t="s">
         <v>35</v>
       </c>
       <c r="H513">
         <v>3</v>
       </c>
       <c r="I513" t="s">
+        <v>3131</v>
+      </c>
+      <c r="J513" t="s">
         <v>3132</v>
       </c>
-      <c r="J513" t="s">
+      <c r="K513" t="s">
         <v>3133</v>
       </c>
-      <c r="K513" t="s">
+      <c r="L513" t="s">
         <v>3134</v>
       </c>
-      <c r="L513" t="s">
+      <c r="M513" t="s">
         <v>3135</v>
-      </c>
-[...1 lines deleted...]
-        <v>3136</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
         <v>13</v>
       </c>
       <c r="C514" t="s">
         <v>110</v>
       </c>
       <c r="D514" t="s">
-        <v>3137</v>
+        <v>3136</v>
       </c>
       <c r="E514" t="s">
         <v>1465</v>
       </c>
       <c r="F514" t="s">
         <v>104</v>
       </c>
       <c r="G514" t="s">
         <v>17</v>
       </c>
       <c r="H514">
         <v>3</v>
       </c>
       <c r="I514" t="s">
+        <v>3137</v>
+      </c>
+      <c r="J514" t="s">
         <v>3138</v>
       </c>
-      <c r="J514" t="s">
+      <c r="K514" t="s">
         <v>3139</v>
       </c>
-      <c r="K514" t="s">
+      <c r="L514" t="s">
         <v>3140</v>
       </c>
-      <c r="L514" t="s">
+      <c r="M514" t="s">
         <v>3141</v>
-      </c>
-[...1 lines deleted...]
-        <v>3142</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
         <v>13</v>
       </c>
       <c r="C515" t="s">
         <v>1318</v>
       </c>
       <c r="D515" t="s">
-        <v>3143</v>
+        <v>3142</v>
       </c>
       <c r="E515" t="s">
         <v>988</v>
       </c>
       <c r="F515" t="s">
         <v>68</v>
       </c>
       <c r="G515" t="s">
         <v>477</v>
       </c>
       <c r="H515">
         <v>3</v>
       </c>
       <c r="I515" t="s">
+        <v>3143</v>
+      </c>
+      <c r="J515" t="s">
         <v>3144</v>
       </c>
-      <c r="J515" t="s">
+      <c r="K515" t="s">
         <v>3145</v>
       </c>
-      <c r="K515" t="s">
+      <c r="L515" t="s">
         <v>3146</v>
       </c>
-      <c r="L515" t="s">
+      <c r="M515" t="s">
         <v>3147</v>
-      </c>
-[...1 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
         <v>13</v>
       </c>
       <c r="C516" t="s">
         <v>2684</v>
       </c>
       <c r="D516" t="s">
-        <v>3149</v>
+        <v>3148</v>
       </c>
       <c r="E516"/>
       <c r="F516" t="s">
         <v>104</v>
       </c>
       <c r="G516" t="s">
         <v>192</v>
       </c>
       <c r="H516">
         <v>3</v>
       </c>
       <c r="I516" t="s">
-        <v>3150</v>
+        <v>3149</v>
       </c>
       <c r="J516" t="s">
         <v>149</v>
       </c>
       <c r="K516" t="s">
+        <v>3150</v>
+      </c>
+      <c r="L516" t="s">
         <v>3151</v>
       </c>
-      <c r="L516" t="s">
+      <c r="M516" t="s">
         <v>3152</v>
-      </c>
-[...1 lines deleted...]
-        <v>3153</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
         <v>13</v>
       </c>
       <c r="C517" t="s">
         <v>14</v>
       </c>
       <c r="D517" t="s">
-        <v>3154</v>
+        <v>3153</v>
       </c>
       <c r="E517"/>
       <c r="F517" t="s">
         <v>104</v>
       </c>
       <c r="G517" t="s">
         <v>35</v>
       </c>
       <c r="H517">
         <v>3</v>
       </c>
       <c r="I517" t="s">
-        <v>3155</v>
+        <v>3154</v>
       </c>
       <c r="J517" t="s">
         <v>2738</v>
       </c>
       <c r="K517" t="s">
         <v>2748</v>
       </c>
       <c r="L517" t="s">
+        <v>3155</v>
+      </c>
+      <c r="M517" t="s">
         <v>3156</v>
-      </c>
-[...1 lines deleted...]
-        <v>3157</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
         <v>13</v>
       </c>
       <c r="C518" t="s">
         <v>1361</v>
       </c>
       <c r="D518" t="s">
-        <v>3158</v>
+        <v>3157</v>
       </c>
       <c r="E518"/>
       <c r="F518"/>
       <c r="G518" t="s">
         <v>477</v>
       </c>
       <c r="H518">
         <v>3</v>
       </c>
       <c r="I518" t="s">
+        <v>3158</v>
+      </c>
+      <c r="J518" t="s">
         <v>3159</v>
       </c>
-      <c r="J518" t="s">
+      <c r="K518" t="s">
         <v>3160</v>
       </c>
-      <c r="K518" t="s">
+      <c r="L518" t="s">
         <v>3161</v>
       </c>
-      <c r="L518" t="s">
+      <c r="M518" t="s">
         <v>3162</v>
-      </c>
-[...1 lines deleted...]
-        <v>3163</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
         <v>13</v>
       </c>
       <c r="C519" t="s">
-        <v>3164</v>
+        <v>3163</v>
       </c>
       <c r="D519" t="s">
-        <v>3112</v>
+        <v>3111</v>
       </c>
       <c r="E519" t="s">
         <v>838</v>
       </c>
       <c r="F519" t="s">
         <v>839</v>
       </c>
       <c r="G519" t="s">
         <v>381</v>
       </c>
       <c r="H519">
         <v>3</v>
       </c>
       <c r="I519" t="s">
+        <v>3164</v>
+      </c>
+      <c r="J519" t="s">
         <v>3165</v>
       </c>
-      <c r="J519" t="s">
+      <c r="K519" t="s">
         <v>3166</v>
       </c>
-      <c r="K519" t="s">
+      <c r="L519" t="s">
         <v>3167</v>
       </c>
-      <c r="L519" t="s">
+      <c r="M519" t="s">
         <v>3168</v>
-      </c>
-[...1 lines deleted...]
-        <v>3169</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>13</v>
       </c>
       <c r="C520" t="s">
         <v>1991</v>
       </c>
       <c r="D520" t="s">
-        <v>3170</v>
+        <v>3169</v>
       </c>
       <c r="E520"/>
       <c r="F520" t="s">
         <v>104</v>
       </c>
       <c r="G520" t="s">
         <v>477</v>
       </c>
       <c r="H520">
         <v>3</v>
       </c>
       <c r="I520" t="s">
-        <v>3171</v>
+        <v>3170</v>
       </c>
       <c r="J520" t="s">
         <v>221</v>
       </c>
       <c r="K520" t="s">
+        <v>3171</v>
+      </c>
+      <c r="L520" t="s">
         <v>3172</v>
       </c>
-      <c r="L520" t="s">
+      <c r="M520" t="s">
         <v>3173</v>
-      </c>
-[...1 lines deleted...]
-        <v>3174</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
         <v>13</v>
       </c>
       <c r="C521" t="s">
-        <v>3175</v>
+        <v>3174</v>
       </c>
       <c r="D521" t="s">
         <v>2986</v>
       </c>
       <c r="E521"/>
       <c r="F521" t="s">
         <v>285</v>
       </c>
       <c r="G521" t="s">
         <v>381</v>
       </c>
       <c r="H521">
         <v>3</v>
       </c>
       <c r="I521" t="s">
+        <v>3175</v>
+      </c>
+      <c r="J521" t="s">
         <v>3176</v>
       </c>
-      <c r="J521" t="s">
+      <c r="K521" t="s">
         <v>3177</v>
       </c>
-      <c r="K521" t="s">
+      <c r="L521" t="s">
         <v>3178</v>
       </c>
-      <c r="L521" t="s">
+      <c r="M521" t="s">
         <v>3179</v>
-      </c>
-[...1 lines deleted...]
-        <v>3180</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
         <v>13</v>
       </c>
       <c r="C522" t="s">
         <v>1511</v>
       </c>
       <c r="D522" t="s">
-        <v>3181</v>
+        <v>3180</v>
       </c>
       <c r="E522"/>
       <c r="F522"/>
       <c r="G522" t="s">
         <v>477</v>
       </c>
       <c r="H522">
         <v>3</v>
       </c>
       <c r="I522" t="s">
-        <v>3182</v>
+        <v>3181</v>
       </c>
       <c r="J522" t="s">
         <v>2447</v>
       </c>
       <c r="K522" t="s">
+        <v>3182</v>
+      </c>
+      <c r="L522" t="s">
         <v>3183</v>
       </c>
-      <c r="L522" t="s">
+      <c r="M522" t="s">
         <v>3184</v>
-      </c>
-[...1 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
         <v>13</v>
       </c>
       <c r="C523" t="s">
         <v>315</v>
       </c>
       <c r="D523" t="s">
         <v>2161</v>
       </c>
       <c r="E523"/>
       <c r="F523" t="s">
         <v>652</v>
       </c>
       <c r="G523" t="s">
         <v>146</v>
       </c>
       <c r="H523">
         <v>3</v>
       </c>
       <c r="I523" t="s">
+        <v>3185</v>
+      </c>
+      <c r="J523" t="s">
         <v>3186</v>
       </c>
-      <c r="J523" t="s">
+      <c r="K523" t="s">
         <v>3187</v>
       </c>
-      <c r="K523" t="s">
+      <c r="L523" t="s">
+        <v>3064</v>
+      </c>
+      <c r="M523" t="s">
         <v>3188</v>
-      </c>
-[...4 lines deleted...]
-        <v>3189</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
         <v>13</v>
       </c>
       <c r="C524" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D524" t="s">
         <v>3190</v>
-      </c>
-[...1 lines deleted...]
-        <v>3191</v>
       </c>
       <c r="E524" t="s">
         <v>838</v>
       </c>
       <c r="F524" t="s">
         <v>839</v>
       </c>
       <c r="G524" t="s">
         <v>192</v>
       </c>
       <c r="H524">
         <v>3</v>
       </c>
       <c r="I524" t="s">
-        <v>3192</v>
+        <v>3191</v>
       </c>
       <c r="J524" t="s">
         <v>2813</v>
       </c>
       <c r="K524" t="s">
-        <v>3073</v>
+        <v>3072</v>
       </c>
       <c r="L524" t="s">
         <v>1622</v>
       </c>
       <c r="M524" t="s">
-        <v>3193</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
         <v>13</v>
       </c>
       <c r="C525" t="s">
         <v>475</v>
       </c>
       <c r="D525" t="s">
-        <v>3194</v>
+        <v>3193</v>
       </c>
       <c r="E525" t="s">
         <v>545</v>
       </c>
       <c r="F525" t="s">
-        <v>3195</v>
+        <v>3194</v>
       </c>
       <c r="G525" t="s">
         <v>192</v>
       </c>
       <c r="H525">
         <v>3</v>
       </c>
       <c r="I525" t="s">
-        <v>3196</v>
+        <v>3195</v>
       </c>
       <c r="J525" t="s">
         <v>140</v>
       </c>
       <c r="K525" t="s">
+        <v>3196</v>
+      </c>
+      <c r="L525" t="s">
         <v>3197</v>
       </c>
-      <c r="L525" t="s">
+      <c r="M525" t="s">
         <v>3198</v>
-      </c>
-[...1 lines deleted...]
-        <v>3199</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
         <v>13</v>
       </c>
       <c r="C526" t="s">
         <v>1433</v>
       </c>
       <c r="D526" t="s">
-        <v>3200</v>
+        <v>3199</v>
       </c>
       <c r="E526" t="s">
         <v>545</v>
       </c>
       <c r="F526" t="s">
         <v>1268</v>
       </c>
       <c r="G526" t="s">
         <v>381</v>
       </c>
       <c r="H526">
         <v>3</v>
       </c>
       <c r="I526" t="s">
+        <v>3200</v>
+      </c>
+      <c r="J526" t="s">
         <v>3201</v>
       </c>
-      <c r="J526" t="s">
+      <c r="K526" t="s">
         <v>3202</v>
       </c>
-      <c r="K526" t="s">
+      <c r="L526" t="s">
         <v>3203</v>
       </c>
-      <c r="L526" t="s">
+      <c r="M526" t="s">
         <v>3204</v>
-      </c>
-[...1 lines deleted...]
-        <v>3205</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>13</v>
       </c>
       <c r="C527" t="s">
         <v>619</v>
       </c>
       <c r="D527" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E527" t="s">
         <v>3206</v>
-      </c>
-[...1 lines deleted...]
-        <v>3207</v>
       </c>
       <c r="F527" t="s">
         <v>104</v>
       </c>
       <c r="G527" t="s">
         <v>51</v>
       </c>
       <c r="H527">
         <v>3</v>
       </c>
       <c r="I527" t="s">
+        <v>3207</v>
+      </c>
+      <c r="J527" t="s">
         <v>3208</v>
       </c>
-      <c r="J527" t="s">
+      <c r="K527" t="s">
         <v>3209</v>
-      </c>
-[...1 lines deleted...]
-        <v>3210</v>
       </c>
       <c r="L527" t="s">
         <v>1853</v>
       </c>
       <c r="M527" t="s">
-        <v>3211</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
         <v>13</v>
       </c>
       <c r="C528" t="s">
         <v>1433</v>
       </c>
       <c r="D528" t="s">
-        <v>3212</v>
+        <v>3211</v>
       </c>
       <c r="E528" t="s">
         <v>128</v>
       </c>
       <c r="F528"/>
       <c r="G528" t="s">
         <v>477</v>
       </c>
       <c r="H528">
         <v>3</v>
       </c>
       <c r="I528" t="s">
+        <v>3212</v>
+      </c>
+      <c r="J528" t="s">
         <v>3213</v>
       </c>
-      <c r="J528" t="s">
+      <c r="K528" t="s">
         <v>3214</v>
       </c>
-      <c r="K528" t="s">
+      <c r="L528" t="s">
         <v>3215</v>
       </c>
-      <c r="L528" t="s">
+      <c r="M528" t="s">
         <v>3216</v>
-      </c>
-[...1 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
         <v>13</v>
       </c>
       <c r="C529" t="s">
         <v>260</v>
       </c>
       <c r="D529" t="s">
         <v>1035</v>
       </c>
       <c r="E529" t="s">
-        <v>3218</v>
+        <v>3217</v>
       </c>
       <c r="F529" t="s">
         <v>104</v>
       </c>
       <c r="G529" t="s">
         <v>35</v>
       </c>
       <c r="H529">
         <v>3</v>
       </c>
       <c r="I529" t="s">
+        <v>3218</v>
+      </c>
+      <c r="J529" t="s">
         <v>3219</v>
-      </c>
-[...1 lines deleted...]
-        <v>3220</v>
       </c>
       <c r="K529" t="s">
         <v>442</v>
       </c>
       <c r="L529" t="s">
+        <v>3220</v>
+      </c>
+      <c r="M529" t="s">
         <v>3221</v>
-      </c>
-[...1 lines deleted...]
-        <v>3222</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
         <v>13</v>
       </c>
       <c r="C530" t="s">
         <v>81</v>
       </c>
       <c r="D530" t="s">
-        <v>3223</v>
+        <v>3222</v>
       </c>
       <c r="E530" t="s">
         <v>1632</v>
       </c>
       <c r="F530" t="s">
         <v>68</v>
       </c>
       <c r="G530" t="s">
         <v>17</v>
       </c>
       <c r="H530">
         <v>3</v>
       </c>
       <c r="I530" t="s">
+        <v>3223</v>
+      </c>
+      <c r="J530" t="s">
         <v>3224</v>
       </c>
-      <c r="J530" t="s">
+      <c r="K530" t="s">
         <v>3225</v>
       </c>
-      <c r="K530" t="s">
+      <c r="L530" t="s">
         <v>3226</v>
       </c>
-      <c r="L530" t="s">
+      <c r="M530" t="s">
         <v>3227</v>
-      </c>
-[...1 lines deleted...]
-        <v>3228</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
         <v>13</v>
       </c>
       <c r="C531" t="s">
         <v>1318</v>
       </c>
       <c r="D531" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E531" t="s">
         <v>3229</v>
-      </c>
-[...1 lines deleted...]
-        <v>3230</v>
       </c>
       <c r="F531" t="s">
         <v>104</v>
       </c>
       <c r="G531" t="s">
         <v>477</v>
       </c>
       <c r="H531">
         <v>3</v>
       </c>
       <c r="I531" t="s">
+        <v>3230</v>
+      </c>
+      <c r="J531" t="s">
         <v>3231</v>
-      </c>
-[...1 lines deleted...]
-        <v>3232</v>
       </c>
       <c r="K531" t="s">
         <v>180</v>
       </c>
       <c r="L531" t="s">
+        <v>3232</v>
+      </c>
+      <c r="M531" t="s">
         <v>3233</v>
-      </c>
-[...1 lines deleted...]
-        <v>3234</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
         <v>13</v>
       </c>
       <c r="C532" t="s">
         <v>1433</v>
       </c>
       <c r="D532" t="s">
-        <v>3235</v>
+        <v>3234</v>
       </c>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532" t="s">
         <v>381</v>
       </c>
       <c r="H532">
         <v>3</v>
       </c>
       <c r="I532" t="s">
+        <v>3235</v>
+      </c>
+      <c r="J532" t="s">
         <v>3236</v>
       </c>
-      <c r="J532" t="s">
+      <c r="K532" t="s">
         <v>3237</v>
       </c>
-      <c r="K532" t="s">
+      <c r="L532" t="s">
         <v>3238</v>
       </c>
-      <c r="L532" t="s">
+      <c r="M532" t="s">
         <v>3239</v>
-      </c>
-[...1 lines deleted...]
-        <v>3240</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
         <v>13</v>
       </c>
       <c r="C533" t="s">
         <v>1991</v>
       </c>
       <c r="D533" t="s">
-        <v>3241</v>
+        <v>3240</v>
       </c>
       <c r="E533"/>
       <c r="F533" t="s">
         <v>104</v>
       </c>
       <c r="G533" t="s">
         <v>192</v>
       </c>
       <c r="H533">
         <v>3</v>
       </c>
       <c r="I533" t="s">
+        <v>3241</v>
+      </c>
+      <c r="J533" t="s">
         <v>3242</v>
       </c>
-      <c r="J533" t="s">
+      <c r="K533" t="s">
+        <v>3160</v>
+      </c>
+      <c r="L533" t="s">
         <v>3243</v>
       </c>
-      <c r="K533" t="s">
-[...2 lines deleted...]
-      <c r="L533" t="s">
+      <c r="M533" t="s">
         <v>3244</v>
-      </c>
-[...1 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>13</v>
       </c>
       <c r="C534" t="s">
         <v>2677</v>
       </c>
       <c r="D534" t="s">
-        <v>3246</v>
+        <v>3245</v>
       </c>
       <c r="E534" t="s">
         <v>1632</v>
       </c>
       <c r="F534" t="s">
         <v>68</v>
       </c>
       <c r="G534" t="s">
         <v>192</v>
       </c>
       <c r="H534">
         <v>3</v>
       </c>
       <c r="I534" t="s">
+        <v>3246</v>
+      </c>
+      <c r="J534" t="s">
         <v>3247</v>
       </c>
-      <c r="J534" t="s">
+      <c r="K534" t="s">
         <v>3248</v>
       </c>
-      <c r="K534" t="s">
+      <c r="L534" t="s">
         <v>3249</v>
       </c>
-      <c r="L534" t="s">
+      <c r="M534" t="s">
         <v>3250</v>
-      </c>
-[...1 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>13</v>
       </c>
       <c r="C535" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D535" t="s">
         <v>3252</v>
-      </c>
-[...1 lines deleted...]
-        <v>3253</v>
       </c>
       <c r="E535"/>
       <c r="F535" t="s">
         <v>104</v>
       </c>
       <c r="G535" t="s">
         <v>477</v>
       </c>
       <c r="H535">
         <v>3</v>
       </c>
       <c r="I535" t="s">
+        <v>3253</v>
+      </c>
+      <c r="J535" t="s">
         <v>3254</v>
       </c>
-      <c r="J535" t="s">
+      <c r="K535" t="s">
         <v>3255</v>
-      </c>
-[...1 lines deleted...]
-        <v>3256</v>
       </c>
       <c r="L535" t="s">
         <v>2074</v>
       </c>
       <c r="M535" t="s">
-        <v>3257</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
         <v>13</v>
       </c>
       <c r="C536" t="s">
         <v>2056</v>
       </c>
       <c r="D536" t="s">
-        <v>3258</v>
+        <v>3257</v>
       </c>
       <c r="E536"/>
       <c r="F536" t="s">
         <v>104</v>
       </c>
       <c r="G536" t="s">
         <v>192</v>
       </c>
       <c r="H536">
         <v>3</v>
       </c>
       <c r="I536" t="s">
+        <v>3258</v>
+      </c>
+      <c r="J536" t="s">
         <v>3259</v>
       </c>
-      <c r="J536" t="s">
+      <c r="K536" t="s">
         <v>3260</v>
       </c>
-      <c r="K536" t="s">
+      <c r="L536" t="s">
         <v>3261</v>
       </c>
-      <c r="L536" t="s">
+      <c r="M536" t="s">
         <v>3262</v>
-      </c>
-[...1 lines deleted...]
-        <v>3263</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
         <v>13</v>
       </c>
       <c r="C537" t="s">
         <v>1798</v>
       </c>
       <c r="D537" t="s">
-        <v>3264</v>
+        <v>3263</v>
       </c>
       <c r="E537"/>
       <c r="F537"/>
       <c r="G537" t="s">
         <v>477</v>
       </c>
       <c r="H537">
         <v>3</v>
       </c>
       <c r="I537" t="s">
+        <v>3264</v>
+      </c>
+      <c r="J537" t="s">
         <v>3265</v>
       </c>
-      <c r="J537" t="s">
+      <c r="K537" t="s">
         <v>3266</v>
       </c>
-      <c r="K537" t="s">
+      <c r="L537" t="s">
         <v>3267</v>
       </c>
-      <c r="L537" t="s">
+      <c r="M537" t="s">
         <v>3268</v>
-      </c>
-[...1 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
         <v>13</v>
       </c>
       <c r="C538" t="s">
         <v>1361</v>
       </c>
       <c r="D538" t="s">
-        <v>3270</v>
+        <v>3269</v>
       </c>
       <c r="E538" t="s">
         <v>1545</v>
       </c>
       <c r="F538" t="s">
         <v>104</v>
       </c>
       <c r="G538" t="s">
         <v>192</v>
       </c>
       <c r="H538">
         <v>3</v>
       </c>
       <c r="I538" t="s">
-        <v>3271</v>
+        <v>3270</v>
       </c>
       <c r="J538" t="s">
         <v>2847</v>
       </c>
       <c r="K538" t="s">
         <v>213</v>
       </c>
       <c r="L538" t="s">
+        <v>3271</v>
+      </c>
+      <c r="M538" t="s">
         <v>3272</v>
-      </c>
-[...1 lines deleted...]
-        <v>3273</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
         <v>13</v>
       </c>
       <c r="C539" t="s">
         <v>260</v>
       </c>
       <c r="D539" t="s">
-        <v>3274</v>
+        <v>3273</v>
       </c>
       <c r="E539"/>
       <c r="F539"/>
       <c r="G539" t="s">
         <v>787</v>
       </c>
       <c r="H539">
         <v>3</v>
       </c>
       <c r="I539" t="s">
-        <v>3275</v>
+        <v>3274</v>
       </c>
       <c r="J539" t="s">
         <v>221</v>
       </c>
       <c r="K539" t="s">
+        <v>3275</v>
+      </c>
+      <c r="L539" t="s">
         <v>3276</v>
       </c>
-      <c r="L539" t="s">
+      <c r="M539" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
         <v>13</v>
       </c>
       <c r="C540" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D540" t="s">
         <v>3279</v>
-      </c>
-[...1 lines deleted...]
-        <v>3280</v>
       </c>
       <c r="E540"/>
       <c r="F540" t="s">
         <v>539</v>
       </c>
       <c r="G540" t="s">
         <v>192</v>
       </c>
       <c r="H540">
         <v>3</v>
       </c>
       <c r="I540" t="s">
+        <v>3280</v>
+      </c>
+      <c r="J540" t="s">
         <v>3281</v>
-      </c>
-[...1 lines deleted...]
-        <v>3282</v>
       </c>
       <c r="K540" t="s">
         <v>245</v>
       </c>
       <c r="L540" t="s">
+        <v>3282</v>
+      </c>
+      <c r="M540" t="s">
         <v>3283</v>
-      </c>
-[...1 lines deleted...]
-        <v>3284</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
         <v>13</v>
       </c>
       <c r="C541" t="s">
         <v>716</v>
       </c>
       <c r="D541" t="s">
-        <v>3285</v>
+        <v>3284</v>
       </c>
       <c r="E541" t="s">
         <v>445</v>
       </c>
       <c r="F541"/>
       <c r="G541" t="s">
         <v>35</v>
       </c>
       <c r="H541">
         <v>3</v>
       </c>
       <c r="I541" t="s">
-        <v>3286</v>
+        <v>3285</v>
       </c>
       <c r="J541" t="s">
         <v>730</v>
       </c>
       <c r="K541" t="s">
-        <v>3287</v>
+        <v>3286</v>
       </c>
       <c r="L541" t="s">
         <v>2552</v>
       </c>
       <c r="M541" t="s">
-        <v>3288</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
         <v>13</v>
       </c>
       <c r="C542" t="s">
         <v>102</v>
       </c>
       <c r="D542" t="s">
-        <v>3289</v>
+        <v>3288</v>
       </c>
       <c r="E542" t="s">
         <v>545</v>
       </c>
       <c r="F542" t="s">
         <v>129</v>
       </c>
       <c r="G542" t="s">
         <v>35</v>
       </c>
       <c r="H542">
         <v>3</v>
       </c>
       <c r="I542" t="s">
+        <v>3289</v>
+      </c>
+      <c r="J542" t="s">
         <v>3290</v>
       </c>
-      <c r="J542" t="s">
+      <c r="K542" t="s">
         <v>3291</v>
       </c>
-      <c r="K542" t="s">
+      <c r="L542" t="s">
         <v>3292</v>
       </c>
-      <c r="L542" t="s">
+      <c r="M542" t="s">
         <v>3293</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
         <v>13</v>
       </c>
       <c r="C543" t="s">
         <v>1433</v>
       </c>
       <c r="D543" t="s">
-        <v>3258</v>
+        <v>3257</v>
       </c>
       <c r="E543" t="s">
-        <v>3295</v>
+        <v>3294</v>
       </c>
       <c r="F543" t="s">
         <v>104</v>
       </c>
       <c r="G543" t="s">
         <v>477</v>
       </c>
       <c r="H543">
         <v>3</v>
       </c>
       <c r="I543" t="s">
+        <v>3295</v>
+      </c>
+      <c r="J543" t="s">
         <v>3296</v>
       </c>
-      <c r="J543" t="s">
+      <c r="K543" t="s">
         <v>3297</v>
       </c>
-      <c r="K543" t="s">
+      <c r="L543" t="s">
         <v>3298</v>
       </c>
-      <c r="L543" t="s">
+      <c r="M543" t="s">
         <v>3299</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
         <v>13</v>
       </c>
       <c r="C544" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D544" t="s">
         <v>3301</v>
       </c>
-      <c r="D544" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E544" t="s">
-        <v>3218</v>
+        <v>3217</v>
       </c>
       <c r="F544" t="s">
         <v>104</v>
       </c>
       <c r="G544" t="s">
         <v>192</v>
       </c>
       <c r="H544">
         <v>3</v>
       </c>
       <c r="I544" t="s">
+        <v>3302</v>
+      </c>
+      <c r="J544" t="s">
         <v>3303</v>
       </c>
-      <c r="J544" t="s">
+      <c r="K544" t="s">
         <v>3304</v>
       </c>
-      <c r="K544" t="s">
+      <c r="L544" t="s">
         <v>3305</v>
       </c>
-      <c r="L544" t="s">
+      <c r="M544" t="s">
         <v>3306</v>
-      </c>
-[...1 lines deleted...]
-        <v>3307</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
         <v>13</v>
       </c>
       <c r="C545" t="s">
         <v>1863</v>
       </c>
       <c r="D545" t="s">
-        <v>3308</v>
+        <v>3307</v>
       </c>
       <c r="E545" t="s">
         <v>545</v>
       </c>
       <c r="F545" t="s">
         <v>539</v>
       </c>
       <c r="G545" t="s">
         <v>192</v>
       </c>
       <c r="H545">
         <v>3</v>
       </c>
       <c r="I545" t="s">
+        <v>3308</v>
+      </c>
+      <c r="J545" t="s">
         <v>3309</v>
       </c>
-      <c r="J545" t="s">
+      <c r="K545" t="s">
         <v>3310</v>
       </c>
-      <c r="K545" t="s">
+      <c r="L545" t="s">
         <v>3311</v>
       </c>
-      <c r="L545" t="s">
+      <c r="M545" t="s">
         <v>3312</v>
-      </c>
-[...1 lines deleted...]
-        <v>3313</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
         <v>13</v>
       </c>
       <c r="C546" t="s">
         <v>1911</v>
       </c>
       <c r="D546" t="s">
-        <v>3314</v>
+        <v>3313</v>
       </c>
       <c r="E546" t="s">
         <v>545</v>
       </c>
       <c r="F546" t="s">
         <v>2259</v>
       </c>
       <c r="G546" t="s">
         <v>381</v>
       </c>
       <c r="H546">
         <v>3</v>
       </c>
       <c r="I546" t="s">
-        <v>3315</v>
+        <v>3314</v>
       </c>
       <c r="J546" t="s">
         <v>397</v>
       </c>
       <c r="K546" t="s">
+        <v>3315</v>
+      </c>
+      <c r="L546" t="s">
         <v>3316</v>
       </c>
-      <c r="L546" t="s">
+      <c r="M546" t="s">
         <v>3317</v>
-      </c>
-[...1 lines deleted...]
-        <v>3318</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
         <v>13</v>
       </c>
       <c r="C547" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D547" t="s">
         <v>3319</v>
-      </c>
-[...1 lines deleted...]
-        <v>3320</v>
       </c>
       <c r="E547"/>
       <c r="F547" t="s">
         <v>104</v>
       </c>
       <c r="G547" t="s">
         <v>477</v>
       </c>
       <c r="H547">
         <v>3</v>
       </c>
       <c r="I547" t="s">
+        <v>3320</v>
+      </c>
+      <c r="J547" t="s">
         <v>3321</v>
       </c>
-      <c r="J547" t="s">
+      <c r="K547" t="s">
         <v>3322</v>
       </c>
-      <c r="K547" t="s">
+      <c r="L547" t="s">
         <v>3323</v>
       </c>
-      <c r="L547" t="s">
+      <c r="M547" t="s">
         <v>3324</v>
-      </c>
-[...1 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
         <v>13</v>
       </c>
       <c r="C548" t="s">
         <v>1478</v>
       </c>
       <c r="D548" t="s">
-        <v>3326</v>
+        <v>3325</v>
       </c>
       <c r="E548"/>
       <c r="F548"/>
       <c r="G548" t="s">
         <v>17</v>
       </c>
       <c r="H548">
         <v>3</v>
       </c>
       <c r="I548" t="s">
-        <v>3327</v>
+        <v>3326</v>
       </c>
       <c r="J548" t="s">
         <v>892</v>
       </c>
       <c r="K548" t="s">
+        <v>3327</v>
+      </c>
+      <c r="L548" t="s">
         <v>3328</v>
       </c>
-      <c r="L548" t="s">
+      <c r="M548" t="s">
         <v>3329</v>
-      </c>
-[...1 lines deleted...]
-        <v>3330</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
         <v>13</v>
       </c>
       <c r="C549" t="s">
         <v>1205</v>
       </c>
       <c r="D549" t="s">
         <v>2665</v>
       </c>
       <c r="E549"/>
       <c r="F549"/>
       <c r="G549" t="s">
         <v>192</v>
       </c>
       <c r="H549">
         <v>3</v>
       </c>
       <c r="I549" t="s">
+        <v>3330</v>
+      </c>
+      <c r="J549" t="s">
         <v>3331</v>
       </c>
-      <c r="J549" t="s">
+      <c r="K549" t="s">
         <v>3332</v>
       </c>
-      <c r="K549" t="s">
+      <c r="L549" t="s">
         <v>3333</v>
       </c>
-      <c r="L549" t="s">
+      <c r="M549" t="s">
         <v>3334</v>
-      </c>
-[...1 lines deleted...]
-        <v>3335</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
         <v>13</v>
       </c>
       <c r="C550" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D550" t="s">
         <v>3336</v>
-      </c>
-[...1 lines deleted...]
-        <v>3337</v>
       </c>
       <c r="E550"/>
       <c r="F550" t="s">
         <v>104</v>
       </c>
       <c r="G550" t="s">
         <v>192</v>
       </c>
       <c r="H550">
         <v>3</v>
       </c>
       <c r="I550" t="s">
-        <v>3331</v>
+        <v>3330</v>
       </c>
       <c r="J550" t="s">
         <v>1080</v>
       </c>
       <c r="K550" t="s">
         <v>1007</v>
       </c>
       <c r="L550" t="s">
+        <v>3337</v>
+      </c>
+      <c r="M550" t="s">
         <v>3338</v>
-      </c>
-[...1 lines deleted...]
-        <v>3339</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
         <v>13</v>
       </c>
       <c r="C551" t="s">
         <v>1361</v>
       </c>
       <c r="D551" t="s">
-        <v>3340</v>
+        <v>3339</v>
       </c>
       <c r="E551"/>
       <c r="F551" t="s">
         <v>68</v>
       </c>
       <c r="G551" t="s">
         <v>477</v>
       </c>
       <c r="H551">
         <v>3</v>
       </c>
       <c r="I551" t="s">
+        <v>3340</v>
+      </c>
+      <c r="J551" t="s">
         <v>3341</v>
-      </c>
-[...1 lines deleted...]
-        <v>3342</v>
       </c>
       <c r="K551" t="s">
         <v>1137</v>
       </c>
       <c r="L551" t="s">
+        <v>3342</v>
+      </c>
+      <c r="M551" t="s">
         <v>3343</v>
-      </c>
-[...1 lines deleted...]
-        <v>3344</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
         <v>13</v>
       </c>
       <c r="C552" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D552" t="s">
         <v>3345</v>
-      </c>
-[...1 lines deleted...]
-        <v>3346</v>
       </c>
       <c r="E552"/>
       <c r="F552" t="s">
         <v>539</v>
       </c>
       <c r="G552" t="s">
         <v>192</v>
       </c>
       <c r="H552">
         <v>3</v>
       </c>
       <c r="I552" t="s">
+        <v>3340</v>
+      </c>
+      <c r="J552" t="s">
         <v>3341</v>
-      </c>
-[...1 lines deleted...]
-        <v>3342</v>
       </c>
       <c r="K552" t="s">
         <v>1137</v>
       </c>
       <c r="L552" t="s">
-        <v>3343</v>
+        <v>3342</v>
       </c>
       <c r="M552" t="s">
-        <v>3347</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
         <v>13</v>
       </c>
       <c r="C553" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D553" t="s">
         <v>3348</v>
-      </c>
-[...1 lines deleted...]
-        <v>3349</v>
       </c>
       <c r="E553"/>
       <c r="F553" t="s">
         <v>1066</v>
       </c>
       <c r="G553" t="s">
         <v>477</v>
       </c>
       <c r="H553">
         <v>3</v>
       </c>
       <c r="I553" t="s">
+        <v>3340</v>
+      </c>
+      <c r="J553" t="s">
         <v>3341</v>
-      </c>
-[...1 lines deleted...]
-        <v>3342</v>
       </c>
       <c r="K553" t="s">
         <v>1137</v>
       </c>
       <c r="L553" t="s">
-        <v>3343</v>
+        <v>3342</v>
       </c>
       <c r="M553" t="s">
-        <v>3350</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>13</v>
       </c>
       <c r="C554" t="s">
-        <v>3351</v>
+        <v>3350</v>
       </c>
       <c r="D554" t="s">
         <v>1035</v>
       </c>
       <c r="E554" t="s">
-        <v>3352</v>
+        <v>3351</v>
       </c>
       <c r="F554" t="s">
         <v>68</v>
       </c>
       <c r="G554" t="s">
         <v>51</v>
       </c>
       <c r="H554">
         <v>3</v>
       </c>
       <c r="I554" t="s">
+        <v>3352</v>
+      </c>
+      <c r="J554" t="s">
         <v>3353</v>
       </c>
-      <c r="J554" t="s">
+      <c r="K554" t="s">
         <v>3354</v>
       </c>
-      <c r="K554" t="s">
+      <c r="L554" t="s">
         <v>3355</v>
       </c>
-      <c r="L554" t="s">
+      <c r="M554" t="s">
         <v>3356</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
         <v>13</v>
       </c>
       <c r="C555" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D555" t="s">
         <v>3358</v>
-      </c>
-[...1 lines deleted...]
-        <v>3359</v>
       </c>
       <c r="E555" t="s">
         <v>526</v>
       </c>
       <c r="F555" t="s">
         <v>68</v>
       </c>
       <c r="G555" t="s">
         <v>192</v>
       </c>
       <c r="H555">
         <v>3</v>
       </c>
       <c r="I555" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J555" t="s">
         <v>3360</v>
       </c>
-      <c r="J555" t="s">
+      <c r="K555" t="s">
         <v>3361</v>
       </c>
-      <c r="K555" t="s">
+      <c r="L555" t="s">
         <v>3362</v>
       </c>
-      <c r="L555" t="s">
+      <c r="M555" t="s">
         <v>3363</v>
-      </c>
-[...1 lines deleted...]
-        <v>3364</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556" t="s">
         <v>526</v>
       </c>
       <c r="B556" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C556" t="s">
         <v>3365</v>
       </c>
-      <c r="C556" t="s">
+      <c r="D556" t="s">
         <v>3366</v>
-      </c>
-[...1 lines deleted...]
-        <v>3367</v>
       </c>
       <c r="E556"/>
       <c r="F556"/>
       <c r="G556" t="s">
         <v>51</v>
       </c>
       <c r="H556">
         <v>2</v>
       </c>
       <c r="I556" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="J556" t="s">
         <v>2580</v>
       </c>
       <c r="K556" t="s">
-        <v>3369</v>
+        <v>3368</v>
       </c>
       <c r="L556"/>
       <c r="M556" t="s">
-        <v>3370</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557" t="s">
         <v>526</v>
       </c>
       <c r="B557" t="s">
         <v>13</v>
       </c>
       <c r="C557" t="s">
         <v>2276</v>
       </c>
       <c r="D557" t="s">
-        <v>3371</v>
+        <v>3370</v>
       </c>
       <c r="E557"/>
       <c r="F557" t="s">
         <v>68</v>
       </c>
       <c r="G557" t="s">
         <v>146</v>
       </c>
       <c r="H557">
         <v>2</v>
       </c>
       <c r="I557" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="J557" t="s">
-        <v>3372</v>
+        <v>3371</v>
       </c>
       <c r="K557" t="s">
         <v>2026</v>
       </c>
       <c r="L557"/>
       <c r="M557" t="s">
-        <v>3373</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="558" spans="1:13">
       <c r="A558" t="s">
         <v>526</v>
       </c>
       <c r="B558" t="s">
         <v>13</v>
       </c>
       <c r="C558" t="s">
         <v>1539</v>
       </c>
       <c r="D558" t="s">
-        <v>3374</v>
+        <v>3373</v>
       </c>
       <c r="E558" t="s">
         <v>59</v>
       </c>
       <c r="F558"/>
       <c r="G558" t="s">
         <v>35</v>
       </c>
       <c r="H558">
         <v>1</v>
       </c>
       <c r="I558" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="J558" t="s">
-        <v>3375</v>
+        <v>3374</v>
       </c>
       <c r="K558"/>
       <c r="L558"/>
       <c r="M558"/>
     </row>
     <row r="559" spans="1:13">
       <c r="A559" t="s">
         <v>526</v>
       </c>
       <c r="B559" t="s">
         <v>13</v>
       </c>
       <c r="C559" t="s">
         <v>315</v>
       </c>
       <c r="D559" t="s">
         <v>459</v>
       </c>
       <c r="E559" t="s">
         <v>128</v>
       </c>
       <c r="F559" t="s">
-        <v>3376</v>
+        <v>3375</v>
       </c>
       <c r="G559" t="s">
         <v>17</v>
       </c>
       <c r="H559">
         <v>1</v>
       </c>
       <c r="I559" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="J559" t="s">
+        <v>3376</v>
+      </c>
+      <c r="K559" t="s">
         <v>3377</v>
-      </c>
-[...1 lines deleted...]
-        <v>3378</v>
       </c>
       <c r="L559"/>
       <c r="M559"/>
     </row>
     <row r="560" spans="1:13">
       <c r="A560" t="s">
         <v>526</v>
       </c>
       <c r="B560" t="s">
         <v>13</v>
       </c>
       <c r="C560" t="s">
-        <v>3351</v>
+        <v>3350</v>
       </c>
       <c r="D560" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E560" t="s">
         <v>3379</v>
-      </c>
-[...1 lines deleted...]
-        <v>3380</v>
       </c>
       <c r="F560"/>
       <c r="G560" t="s">
         <v>35</v>
       </c>
       <c r="H560">
         <v>1</v>
       </c>
       <c r="I560" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="J560" t="s">
+        <v>3380</v>
+      </c>
+      <c r="K560" t="s">
         <v>3381</v>
-      </c>
-[...1 lines deleted...]
-        <v>3382</v>
       </c>
       <c r="L560"/>
       <c r="M560"/>
     </row>
     <row r="561" spans="1:13">
       <c r="A561" t="s">
         <v>526</v>
       </c>
       <c r="B561" t="s">
         <v>13</v>
       </c>
       <c r="C561" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D561" t="s">
         <v>3383</v>
       </c>
-      <c r="D561" t="s">
+      <c r="E561" t="s">
         <v>3384</v>
-      </c>
-[...1 lines deleted...]
-        <v>3385</v>
       </c>
       <c r="F561" t="s">
         <v>68</v>
       </c>
       <c r="G561" t="s">
         <v>35</v>
       </c>
       <c r="H561">
         <v>1</v>
       </c>
       <c r="I561" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="J561" t="s">
-        <v>3386</v>
+        <v>3385</v>
       </c>
       <c r="K561" t="s">
         <v>473</v>
       </c>
       <c r="L561"/>
       <c r="M561"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">