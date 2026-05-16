--- v0 (2025-11-15)
+++ v1 (2026-05-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1210">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -2349,53 +2349,50 @@
     <t>SELDING</t>
   </si>
   <si>
     <t>0:29:38.85</t>
   </si>
   <si>
     <t>0:29:32.50</t>
   </si>
   <si>
     <t>Galejs</t>
   </si>
   <si>
     <t>laternas.lv</t>
   </si>
   <si>
     <t>0:29:39.40</t>
   </si>
   <si>
     <t>0:29:40</t>
   </si>
   <si>
     <t>0:29:08.75</t>
   </si>
   <si>
     <t>Elīna</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brice-Matisone</t>
   </si>
   <si>
     <t>0:29:41.90</t>
   </si>
   <si>
     <t>0:29:42</t>
   </si>
   <si>
     <t>0:29:25.40</t>
   </si>
   <si>
     <t>Rinalds</t>
   </si>
   <si>
     <t>Celms</t>
   </si>
   <si>
     <t>0:29:46.55</t>
   </si>
   <si>
     <t>0:29:47</t>
   </si>
   <si>
     <t>0:29:31.25</t>
   </si>
@@ -9329,3418 +9326,3418 @@
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>775</v>
       </c>
       <c r="J148" t="s">
         <v>776</v>
       </c>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>13</v>
       </c>
       <c r="C149" t="s">
         <v>778</v>
       </c>
       <c r="D149" t="s">
-        <v>779</v>
+        <v>699</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>24</v>
       </c>
       <c r="G149" t="s">
         <v>57</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
+        <v>779</v>
+      </c>
+      <c r="J149" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>13</v>
       </c>
       <c r="C150" t="s">
+        <v>782</v>
+      </c>
+      <c r="D150" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
         <v>683</v>
       </c>
       <c r="G150" t="s">
         <v>123</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
+        <v>784</v>
+      </c>
+      <c r="J150" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>13</v>
       </c>
       <c r="C151" t="s">
         <v>388</v>
       </c>
       <c r="D151" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
         <v>24</v>
       </c>
       <c r="G151" t="s">
         <v>123</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
+        <v>788</v>
+      </c>
+      <c r="J151" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>13</v>
       </c>
       <c r="C152" t="s">
+        <v>791</v>
+      </c>
+      <c r="D152" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152" t="s">
         <v>57</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152" t="s">
+        <v>793</v>
+      </c>
+      <c r="J152" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>13</v>
       </c>
       <c r="C153" t="s">
+        <v>796</v>
+      </c>
+      <c r="D153" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="E153" t="s">
         <v>86</v>
       </c>
       <c r="F153" t="s">
         <v>24</v>
       </c>
       <c r="G153" t="s">
         <v>57</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
+        <v>798</v>
+      </c>
+      <c r="J153" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>13</v>
       </c>
       <c r="C154" t="s">
+        <v>801</v>
+      </c>
+      <c r="D154" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
         <v>24</v>
       </c>
       <c r="G154" t="s">
         <v>51</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
+        <v>803</v>
+      </c>
+      <c r="J154" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>13</v>
       </c>
       <c r="C155" t="s">
         <v>355</v>
       </c>
       <c r="D155" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="G155" t="s">
         <v>18</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155" t="s">
+        <v>808</v>
+      </c>
+      <c r="J155" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>13</v>
       </c>
       <c r="C156" t="s">
+        <v>811</v>
+      </c>
+      <c r="D156" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>24</v>
       </c>
       <c r="G156" t="s">
         <v>57</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156" t="s">
+        <v>813</v>
+      </c>
+      <c r="J156" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>13</v>
       </c>
       <c r="C157" t="s">
+        <v>816</v>
+      </c>
+      <c r="D157" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
         <v>69</v>
       </c>
       <c r="G157" t="s">
         <v>123</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" t="s">
+        <v>818</v>
+      </c>
+      <c r="J157" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>13</v>
       </c>
       <c r="C158" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D158" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
         <v>69</v>
       </c>
       <c r="G158" t="s">
         <v>51</v>
       </c>
       <c r="H158">
         <v>1</v>
       </c>
       <c r="I158" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="J158" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>13</v>
       </c>
       <c r="C159" t="s">
         <v>163</v>
       </c>
       <c r="D159" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="G159" t="s">
         <v>123</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="s">
+        <v>826</v>
+      </c>
+      <c r="J159" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>13</v>
       </c>
       <c r="C160" t="s">
+        <v>829</v>
+      </c>
+      <c r="D160" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
         <v>24</v>
       </c>
       <c r="G160" t="s">
         <v>57</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160" t="s">
+        <v>831</v>
+      </c>
+      <c r="J160" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>13</v>
       </c>
       <c r="C161" t="s">
+        <v>834</v>
+      </c>
+      <c r="D161" t="s">
         <v>835</v>
       </c>
-      <c r="D161" t="s">
+      <c r="E161" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="F161" t="s">
         <v>24</v>
       </c>
       <c r="G161" t="s">
         <v>123</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161" t="s">
+        <v>837</v>
+      </c>
+      <c r="J161" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>13</v>
       </c>
       <c r="C162" t="s">
         <v>663</v>
       </c>
       <c r="D162" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E162" t="s">
         <v>86</v>
       </c>
       <c r="F162" t="s">
         <v>24</v>
       </c>
       <c r="G162" t="s">
         <v>57</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162" t="s">
+        <v>841</v>
+      </c>
+      <c r="J162" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>13</v>
       </c>
       <c r="C163" t="s">
         <v>646</v>
       </c>
       <c r="D163" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
         <v>100</v>
       </c>
       <c r="G163" t="s">
         <v>318</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163" t="s">
+        <v>845</v>
+      </c>
+      <c r="J163" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
+        <v>848</v>
+      </c>
+      <c r="C164" t="s">
         <v>849</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>850</v>
       </c>
-      <c r="D164" t="s">
+      <c r="E164" t="s">
         <v>851</v>
       </c>
-      <c r="E164" t="s">
+      <c r="F164" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
       <c r="G164" t="s">
         <v>57</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164" t="s">
+        <v>853</v>
+      </c>
+      <c r="J164" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>13</v>
       </c>
       <c r="C165" t="s">
         <v>567</v>
       </c>
       <c r="D165" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
         <v>38</v>
       </c>
       <c r="G165" t="s">
         <v>57</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165" t="s">
+        <v>857</v>
+      </c>
+      <c r="J165" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>13</v>
       </c>
       <c r="C166" t="s">
+        <v>860</v>
+      </c>
+      <c r="D166" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
         <v>123</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166" t="s">
+        <v>862</v>
+      </c>
+      <c r="J166" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>13</v>
       </c>
       <c r="C167" t="s">
+        <v>865</v>
+      </c>
+      <c r="D167" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167" t="s">
         <v>51</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="J167" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>13</v>
       </c>
       <c r="C168" t="s">
         <v>582</v>
       </c>
       <c r="D168" t="s">
+        <v>869</v>
+      </c>
+      <c r="E168" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="F168" t="s">
         <v>24</v>
       </c>
       <c r="G168" t="s">
         <v>282</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168" t="s">
+        <v>871</v>
+      </c>
+      <c r="J168" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>13</v>
       </c>
       <c r="C169" t="s">
+        <v>874</v>
+      </c>
+      <c r="D169" t="s">
         <v>875</v>
       </c>
-      <c r="D169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E169" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="F169" t="s">
         <v>24</v>
       </c>
       <c r="G169" t="s">
         <v>57</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169" t="s">
+        <v>871</v>
+      </c>
+      <c r="J169" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>13</v>
       </c>
       <c r="C170" t="s">
+        <v>877</v>
+      </c>
+      <c r="D170" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
         <v>38</v>
       </c>
       <c r="G170" t="s">
         <v>57</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170" t="s">
+        <v>879</v>
+      </c>
+      <c r="J170" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>13</v>
       </c>
       <c r="C171" t="s">
+        <v>882</v>
+      </c>
+      <c r="D171" t="s">
         <v>883</v>
       </c>
-      <c r="D171" t="s">
+      <c r="E171" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
         <v>57</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171" t="s">
+        <v>885</v>
+      </c>
+      <c r="J171" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>13</v>
       </c>
       <c r="C172" t="s">
+        <v>888</v>
+      </c>
+      <c r="D172" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="E172" t="s">
         <v>327</v>
       </c>
       <c r="F172" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="G172" t="s">
         <v>282</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172" t="s">
+        <v>891</v>
+      </c>
+      <c r="J172" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>13</v>
       </c>
       <c r="C173" t="s">
+        <v>894</v>
+      </c>
+      <c r="D173" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
         <v>24</v>
       </c>
       <c r="G173" t="s">
         <v>51</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173" t="s">
+        <v>896</v>
+      </c>
+      <c r="J173" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>13</v>
       </c>
       <c r="C174" t="s">
         <v>422</v>
       </c>
       <c r="D174" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174" t="s">
         <v>57</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174" t="s">
+        <v>900</v>
+      </c>
+      <c r="J174" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>13</v>
       </c>
       <c r="C175" t="s">
+        <v>903</v>
+      </c>
+      <c r="D175" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s">
         <v>57</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175" t="s">
+        <v>905</v>
+      </c>
+      <c r="J175" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>13</v>
       </c>
       <c r="C176" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="D176" t="s">
         <v>481</v>
       </c>
       <c r="E176" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="F176" t="s">
         <v>24</v>
       </c>
       <c r="G176" t="s">
         <v>123</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176" t="s">
+        <v>910</v>
+      </c>
+      <c r="J176" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>13</v>
       </c>
       <c r="C177" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="D177" t="s">
         <v>726</v>
       </c>
       <c r="E177" t="s">
         <v>86</v>
       </c>
       <c r="F177" t="s">
         <v>24</v>
       </c>
       <c r="G177" t="s">
         <v>57</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177" t="s">
+        <v>914</v>
+      </c>
+      <c r="J177" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>13</v>
       </c>
       <c r="C178" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D178" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="E178" t="s">
         <v>86</v>
       </c>
       <c r="F178" t="s">
         <v>24</v>
       </c>
       <c r="G178" t="s">
         <v>57</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178" t="s">
+        <v>918</v>
+      </c>
+      <c r="J178" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>13</v>
       </c>
       <c r="C179" t="s">
+        <v>921</v>
+      </c>
+      <c r="D179" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
         <v>24</v>
       </c>
       <c r="G179" t="s">
         <v>57</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179" t="s">
+        <v>923</v>
+      </c>
+      <c r="J179" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>13</v>
       </c>
       <c r="C180" t="s">
         <v>640</v>
       </c>
       <c r="D180" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
         <v>24</v>
       </c>
       <c r="G180" t="s">
         <v>57</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180" t="s">
+        <v>927</v>
+      </c>
+      <c r="J180" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>13</v>
       </c>
       <c r="C181" t="s">
+        <v>930</v>
+      </c>
+      <c r="D181" t="s">
         <v>931</v>
       </c>
-      <c r="D181" t="s">
+      <c r="E181" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="F181" t="s">
         <v>24</v>
       </c>
       <c r="G181" t="s">
         <v>57</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181" t="s">
+        <v>933</v>
+      </c>
+      <c r="J181" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="K181"/>
       <c r="L181"/>
       <c r="M181" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>13</v>
       </c>
       <c r="C182" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="D182" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182" t="s">
         <v>282</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="J182" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="K182"/>
       <c r="L182"/>
       <c r="M182" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>13</v>
       </c>
       <c r="C183" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D183" t="s">
         <v>670</v>
       </c>
       <c r="E183" t="s">
         <v>86</v>
       </c>
       <c r="F183" t="s">
         <v>24</v>
       </c>
       <c r="G183" t="s">
         <v>123</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183" t="s">
+        <v>940</v>
+      </c>
+      <c r="J183" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
       <c r="K183"/>
       <c r="L183"/>
       <c r="M183" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>13</v>
       </c>
       <c r="C184" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="D184" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184" t="s">
         <v>57</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184" t="s">
+        <v>944</v>
+      </c>
+      <c r="J184" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="K184"/>
       <c r="L184"/>
       <c r="M184" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>13</v>
       </c>
       <c r="C185" t="s">
+        <v>947</v>
+      </c>
+      <c r="D185" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>949</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
         <v>57</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185" t="s">
+        <v>949</v>
+      </c>
+      <c r="J185" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="K185"/>
       <c r="L185"/>
       <c r="M185" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>13</v>
       </c>
       <c r="C186" t="s">
+        <v>951</v>
+      </c>
+      <c r="D186" t="s">
         <v>952</v>
       </c>
-      <c r="D186" t="s">
+      <c r="E186" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="F186" t="s">
         <v>24</v>
       </c>
       <c r="G186" t="s">
         <v>282</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186" t="s">
+        <v>954</v>
+      </c>
+      <c r="J186" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="K186"/>
       <c r="L186"/>
       <c r="M186" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>13</v>
       </c>
       <c r="C187" t="s">
+        <v>957</v>
+      </c>
+      <c r="D187" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
         <v>24</v>
       </c>
       <c r="G187" t="s">
         <v>318</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187" t="s">
+        <v>959</v>
+      </c>
+      <c r="J187" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="K187"/>
       <c r="L187"/>
       <c r="M187" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>13</v>
       </c>
       <c r="C188" t="s">
         <v>413</v>
       </c>
       <c r="D188" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="E188" t="s">
         <v>117</v>
       </c>
       <c r="F188" t="s">
         <v>24</v>
       </c>
       <c r="G188" t="s">
         <v>57</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188" t="s">
+        <v>963</v>
+      </c>
+      <c r="J188" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="K188"/>
       <c r="L188"/>
       <c r="M188" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>13</v>
       </c>
       <c r="C189" t="s">
+        <v>966</v>
+      </c>
+      <c r="D189" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189" t="s">
         <v>57</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189" t="s">
+        <v>968</v>
+      </c>
+      <c r="J189" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="K189"/>
       <c r="L189"/>
       <c r="M189" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>13</v>
       </c>
       <c r="C190" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="D190" t="s">
         <v>403</v>
       </c>
       <c r="E190" t="s">
         <v>86</v>
       </c>
       <c r="F190" t="s">
         <v>24</v>
       </c>
       <c r="G190" t="s">
         <v>18</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190" t="s">
+        <v>972</v>
+      </c>
+      <c r="J190" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="K190"/>
       <c r="L190"/>
       <c r="M190" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>13</v>
       </c>
       <c r="C191" t="s">
+        <v>975</v>
+      </c>
+      <c r="D191" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
         <v>24</v>
       </c>
       <c r="G191" t="s">
         <v>318</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191" t="s">
+        <v>977</v>
+      </c>
+      <c r="J191" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="K191"/>
       <c r="L191"/>
       <c r="M191" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>13</v>
       </c>
       <c r="C192" t="s">
         <v>290</v>
       </c>
       <c r="D192" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="E192" t="s">
         <v>99</v>
       </c>
       <c r="F192" t="s">
         <v>38</v>
       </c>
       <c r="G192" t="s">
         <v>282</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
       <c r="I192" t="s">
+        <v>981</v>
+      </c>
+      <c r="J192" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
       <c r="K192"/>
       <c r="L192"/>
       <c r="M192" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>13</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193" t="s">
         <v>85</v>
       </c>
       <c r="E193" t="s">
         <v>86</v>
       </c>
       <c r="F193" t="s">
         <v>24</v>
       </c>
       <c r="G193" t="s">
         <v>123</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193" t="s">
+        <v>984</v>
+      </c>
+      <c r="J193" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="K193"/>
       <c r="L193"/>
       <c r="M193" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>13</v>
       </c>
       <c r="C194" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D194" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="E194" t="s">
         <v>86</v>
       </c>
       <c r="F194" t="s">
         <v>24</v>
       </c>
       <c r="G194" t="s">
         <v>123</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="J194" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="K194"/>
       <c r="L194"/>
       <c r="M194" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>13</v>
       </c>
       <c r="C195" t="s">
         <v>527</v>
       </c>
       <c r="D195" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
         <v>57</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" t="s">
+        <v>991</v>
+      </c>
+      <c r="J195" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="K195"/>
       <c r="L195"/>
       <c r="M195" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>13</v>
       </c>
       <c r="C196" t="s">
         <v>527</v>
       </c>
       <c r="D196" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
         <v>24</v>
       </c>
       <c r="G196" t="s">
         <v>57</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196" t="s">
+        <v>995</v>
+      </c>
+      <c r="J196" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="K196"/>
       <c r="L196"/>
       <c r="M196" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>13</v>
       </c>
       <c r="C197" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="D197" t="s">
         <v>441</v>
       </c>
       <c r="E197" t="s">
         <v>86</v>
       </c>
       <c r="F197" t="s">
         <v>24</v>
       </c>
       <c r="G197" t="s">
         <v>18</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197" t="s">
+        <v>999</v>
+      </c>
+      <c r="J197" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="K197"/>
       <c r="L197"/>
       <c r="M197" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>13</v>
       </c>
       <c r="C198" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D198" t="s">
         <v>1003</v>
       </c>
-      <c r="D198" t="s">
+      <c r="E198" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="F198" t="s">
         <v>24</v>
       </c>
       <c r="G198" t="s">
         <v>123</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J198" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="K198"/>
       <c r="L198"/>
       <c r="M198" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>13</v>
       </c>
       <c r="C199" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D199" t="s">
         <v>1009</v>
       </c>
-      <c r="D199" t="s">
+      <c r="E199" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="F199" t="s">
         <v>24</v>
       </c>
       <c r="G199" t="s">
         <v>123</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J199" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="K199"/>
       <c r="L199"/>
       <c r="M199" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>13</v>
       </c>
       <c r="C200" t="s">
         <v>422</v>
       </c>
       <c r="D200" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="E200" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="F200" t="s">
         <v>24</v>
       </c>
       <c r="G200" t="s">
         <v>57</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J200" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="K200"/>
       <c r="L200"/>
       <c r="M200" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>13</v>
       </c>
       <c r="C201" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D201" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201" t="s">
         <v>57</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J201" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="K201"/>
       <c r="L201"/>
       <c r="M201" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>13</v>
       </c>
       <c r="C202" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D202" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="E202" t="s">
         <v>318</v>
       </c>
       <c r="F202" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="G202" t="s">
         <v>318</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J202" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="K202"/>
       <c r="L202"/>
       <c r="M202" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>13</v>
       </c>
       <c r="C203" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D203" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203" t="s">
         <v>318</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
       <c r="I203" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="J203" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="K203"/>
       <c r="L203"/>
       <c r="M203" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>13</v>
       </c>
       <c r="C204" t="s">
         <v>740</v>
       </c>
       <c r="D204" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E204" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="F204" t="s">
         <v>24</v>
       </c>
       <c r="G204" t="s">
         <v>318</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="J204" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="K204"/>
       <c r="L204"/>
       <c r="M204" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>13</v>
       </c>
       <c r="C205" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D205" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
         <v>24</v>
       </c>
       <c r="G205" t="s">
         <v>57</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J205" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="K205"/>
       <c r="L205"/>
       <c r="M205" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>13</v>
       </c>
       <c r="C206" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D206" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
         <v>112</v>
       </c>
       <c r="G206" t="s">
         <v>282</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
       <c r="I206" t="s">
+        <v>1044</v>
+      </c>
+      <c r="J206" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="K206"/>
       <c r="L206"/>
       <c r="M206" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>13</v>
       </c>
       <c r="C207" t="s">
         <v>597</v>
       </c>
       <c r="D207" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E207" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="F207"/>
       <c r="G207" t="s">
         <v>282</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J207" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="K207"/>
       <c r="L207"/>
       <c r="M207" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>13</v>
       </c>
       <c r="C208" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D208" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="E208" t="s">
         <v>16</v>
       </c>
       <c r="F208"/>
       <c r="G208" t="s">
         <v>318</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J208" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="K208"/>
       <c r="L208"/>
       <c r="M208" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>13</v>
       </c>
       <c r="C209" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D209" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
         <v>24</v>
       </c>
       <c r="G209" t="s">
         <v>318</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J209" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="K209"/>
       <c r="L209"/>
       <c r="M209" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>13</v>
       </c>
       <c r="C210" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="D210" t="s">
         <v>659</v>
       </c>
       <c r="E210" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="F210" t="s">
         <v>24</v>
       </c>
       <c r="G210" t="s">
         <v>318</v>
       </c>
       <c r="H210">
         <v>1</v>
       </c>
       <c r="I210" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J210" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="K210"/>
       <c r="L210"/>
       <c r="M210" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>13</v>
       </c>
       <c r="C211" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D211" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
       <c r="E211" t="s">
         <v>86</v>
       </c>
       <c r="F211" t="s">
         <v>24</v>
       </c>
       <c r="G211" t="s">
         <v>57</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J211" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="K211"/>
       <c r="L211"/>
       <c r="M211" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>13</v>
       </c>
       <c r="C212" t="s">
         <v>543</v>
       </c>
       <c r="D212" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
         <v>24</v>
       </c>
       <c r="G212" t="s">
         <v>18</v>
       </c>
       <c r="H212">
         <v>1</v>
       </c>
       <c r="I212" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J212" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
       <c r="K212"/>
       <c r="L212"/>
       <c r="M212" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>13</v>
       </c>
       <c r="C213" t="s">
         <v>577</v>
       </c>
       <c r="D213" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="E213" t="s">
         <v>100</v>
       </c>
       <c r="F213" t="s">
         <v>100</v>
       </c>
       <c r="G213" t="s">
         <v>123</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="J213" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="K213"/>
       <c r="L213"/>
       <c r="M213" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>13</v>
       </c>
       <c r="C214" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="D214" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214" t="s">
         <v>57</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J214" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
       <c r="K214"/>
       <c r="L214"/>
       <c r="M214" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>13</v>
       </c>
       <c r="C215" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D215" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="E215" t="s">
         <v>736</v>
       </c>
       <c r="F215" t="s">
         <v>24</v>
       </c>
       <c r="G215" t="s">
         <v>123</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J215" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
       <c r="K215"/>
       <c r="L215"/>
       <c r="M215" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>13</v>
       </c>
       <c r="C216" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D216" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="E216" t="s">
         <v>117</v>
       </c>
       <c r="F216" t="s">
         <v>24</v>
       </c>
       <c r="G216" t="s">
         <v>57</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J216" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="K216"/>
       <c r="L216"/>
       <c r="M216" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>13</v>
       </c>
       <c r="C217" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D217" t="s">
         <v>1093</v>
       </c>
-      <c r="D217" t="s">
+      <c r="E217" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="F217" t="s">
         <v>529</v>
       </c>
       <c r="G217" t="s">
         <v>57</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J217" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="K217"/>
       <c r="L217"/>
       <c r="M217" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>13</v>
       </c>
       <c r="C218" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D218" t="s">
         <v>1099</v>
       </c>
-      <c r="D218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E218" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="F218" t="s">
         <v>529</v>
       </c>
       <c r="G218" t="s">
         <v>18</v>
       </c>
       <c r="H218">
         <v>1</v>
       </c>
       <c r="I218" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="J218" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="K218"/>
       <c r="L218"/>
       <c r="M218" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>13</v>
       </c>
       <c r="C219" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D219" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="E219" t="s">
         <v>86</v>
       </c>
       <c r="F219" t="s">
         <v>24</v>
       </c>
       <c r="G219" t="s">
         <v>51</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J219" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="K219"/>
       <c r="L219"/>
       <c r="M219" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>13</v>
       </c>
       <c r="C220" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="D220" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="E220" t="s">
         <v>86</v>
       </c>
       <c r="F220" t="s">
         <v>24</v>
       </c>
       <c r="G220" t="s">
         <v>57</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J220" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
       <c r="K220"/>
       <c r="L220"/>
       <c r="M220" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>13</v>
       </c>
       <c r="C221" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D221" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="E221" t="s">
         <v>774</v>
       </c>
       <c r="F221"/>
       <c r="G221" t="s">
         <v>57</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J221" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="K221"/>
       <c r="L221"/>
       <c r="M221" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>13</v>
       </c>
       <c r="C222" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D222" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="E222" t="s">
         <v>774</v>
       </c>
       <c r="F222" t="s">
         <v>24</v>
       </c>
       <c r="G222" t="s">
         <v>57</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="J222" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="K222"/>
       <c r="L222"/>
       <c r="M222" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>13</v>
       </c>
       <c r="C223" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D223" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
         <v>24</v>
       </c>
       <c r="G223" t="s">
         <v>18</v>
       </c>
       <c r="H223">
         <v>1</v>
       </c>
       <c r="I223" t="s">
+        <v>1121</v>
+      </c>
+      <c r="J223" t="s">
         <v>1122</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="K223"/>
       <c r="L223"/>
       <c r="M223" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>13</v>
       </c>
       <c r="C224" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D224" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
         <v>24</v>
       </c>
       <c r="G224" t="s">
         <v>57</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J224" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="K224"/>
       <c r="L224"/>
       <c r="M224" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>13</v>
       </c>
       <c r="C225" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D225" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="E225" t="s">
         <v>86</v>
       </c>
       <c r="F225" t="s">
         <v>24</v>
       </c>
       <c r="G225" t="s">
         <v>18</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J225" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="K225"/>
       <c r="L225"/>
       <c r="M225" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>13</v>
       </c>
       <c r="C226" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D226" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
         <v>147</v>
       </c>
       <c r="G226" t="s">
         <v>318</v>
       </c>
       <c r="H226">
         <v>1</v>
       </c>
       <c r="I226" t="s">
+        <v>1136</v>
+      </c>
+      <c r="J226" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="K226"/>
       <c r="L226"/>
       <c r="M226" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>13</v>
       </c>
       <c r="C227" t="s">
         <v>687</v>
       </c>
       <c r="D227" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="E227"/>
       <c r="F227" t="s">
         <v>147</v>
       </c>
       <c r="G227" t="s">
         <v>318</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="J227" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="K227"/>
       <c r="L227"/>
       <c r="M227" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>13</v>
       </c>
       <c r="C228" t="s">
         <v>640</v>
       </c>
       <c r="D228" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="E228" t="s">
         <v>86</v>
       </c>
       <c r="F228" t="s">
         <v>24</v>
       </c>
       <c r="G228" t="s">
         <v>57</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J228" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
       <c r="K228"/>
       <c r="L228"/>
       <c r="M228" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>13</v>
       </c>
       <c r="C229" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="D229" t="s">
         <v>170</v>
       </c>
       <c r="E229" t="s">
         <v>16</v>
       </c>
       <c r="F229"/>
       <c r="G229" t="s">
         <v>123</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J229" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="K229"/>
       <c r="L229"/>
       <c r="M229" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>13</v>
       </c>
       <c r="C230" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="D230" t="s">
         <v>624</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230" t="s">
         <v>57</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J230" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="K230"/>
       <c r="L230"/>
       <c r="M230" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C231" t="s">
         <v>1155</v>
       </c>
-      <c r="C231" t="s">
+      <c r="D231" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231" t="s">
         <v>282</v>
       </c>
       <c r="H231">
         <v>1</v>
       </c>
       <c r="I231" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="J231" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="K231"/>
       <c r="L231"/>
       <c r="M231" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>13</v>
       </c>
       <c r="C232" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D232" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
         <v>24</v>
       </c>
       <c r="G232" t="s">
         <v>318</v>
       </c>
       <c r="H232">
         <v>1</v>
       </c>
       <c r="I232" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J232" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
       <c r="K232"/>
       <c r="L232"/>
       <c r="M232" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>13</v>
       </c>
       <c r="C233" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D233" t="s">
         <v>1164</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="F233" t="s">
         <v>24</v>
       </c>
       <c r="G233" t="s">
         <v>57</v>
       </c>
       <c r="H233">
         <v>1</v>
       </c>
       <c r="I233" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J233" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="K233"/>
       <c r="L233"/>
       <c r="M233" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>13</v>
       </c>
       <c r="C234" t="s">
         <v>687</v>
       </c>
       <c r="D234" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="E234" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="F234" t="s">
         <v>24</v>
       </c>
       <c r="G234" t="s">
         <v>57</v>
       </c>
       <c r="H234">
         <v>1</v>
       </c>
       <c r="I234" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J234" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="K234"/>
       <c r="L234"/>
       <c r="M234" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>13</v>
       </c>
       <c r="C235" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D235" t="s">
         <v>1174</v>
       </c>
-      <c r="D235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E235" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="F235" t="s">
         <v>24</v>
       </c>
       <c r="G235" t="s">
         <v>18</v>
       </c>
       <c r="H235">
         <v>1</v>
       </c>
       <c r="I235" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J235" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="K235"/>
       <c r="L235"/>
       <c r="M235" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>13</v>
       </c>
       <c r="C236" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D236" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="E236" t="s">
         <v>99</v>
       </c>
       <c r="F236" t="s">
         <v>24</v>
       </c>
       <c r="G236" t="s">
         <v>57</v>
       </c>
       <c r="H236">
         <v>1</v>
       </c>
       <c r="I236" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J236" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="K236"/>
       <c r="L236"/>
       <c r="M236" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>13</v>
       </c>
       <c r="C237" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="D237" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E237" t="s">
         <v>99</v>
       </c>
       <c r="F237" t="s">
         <v>24</v>
       </c>
       <c r="G237" t="s">
         <v>318</v>
       </c>
       <c r="H237">
         <v>1</v>
       </c>
       <c r="I237" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J237" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="K237"/>
       <c r="L237"/>
       <c r="M237" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238">
         <v>238</v>
       </c>
       <c r="B238" t="s">
         <v>13</v>
       </c>
       <c r="C238" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="D238" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="E238" t="s">
         <v>496</v>
       </c>
       <c r="F238" t="s">
         <v>24</v>
       </c>
       <c r="G238" t="s">
         <v>318</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J238" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="K238"/>
       <c r="L238"/>
       <c r="M238" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="B239" t="s">
         <v>13</v>
       </c>
       <c r="C239" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D239" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
       <c r="E239" t="s">
         <v>496</v>
       </c>
       <c r="F239" t="s">
         <v>24</v>
       </c>
       <c r="G239" t="s">
         <v>318</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
       <c r="I239" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J239" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="K239"/>
       <c r="L239"/>
       <c r="M239" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>13</v>
       </c>
       <c r="C240" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D240" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
       <c r="E240" t="s">
         <v>86</v>
       </c>
       <c r="F240" t="s">
         <v>24</v>
       </c>
       <c r="G240" t="s">
         <v>318</v>
       </c>
       <c r="H240">
         <v>1</v>
       </c>
       <c r="I240" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J240" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="K240"/>
       <c r="L240"/>
       <c r="M240" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>13</v>
       </c>
       <c r="C241" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D241" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="E241" t="s">
         <v>86</v>
       </c>
       <c r="F241" t="s">
         <v>24</v>
       </c>
       <c r="G241" t="s">
         <v>318</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="J241" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="K241"/>
       <c r="L241"/>
       <c r="M241" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>13</v>
       </c>
       <c r="C242" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D242" t="s">
         <v>1204</v>
       </c>
-      <c r="D242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E242" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="F242" t="s">
         <v>24</v>
       </c>
       <c r="G242" t="s">
         <v>18</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J242" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
       <c r="K242"/>
       <c r="L242"/>
       <c r="M242" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="B243" t="s">
         <v>13</v>
       </c>
       <c r="C243" t="s">
         <v>372</v>
       </c>
       <c r="D243" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="E243" t="s">
         <v>374</v>
       </c>
       <c r="F243" t="s">
         <v>24</v>
       </c>
       <c r="G243" t="s">
         <v>318</v>
       </c>
       <c r="H243"/>
       <c r="I243" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="J243"/>
       <c r="K243"/>
       <c r="L243"/>
       <c r="M243"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>