--- v0 (2025-10-03)
+++ v1 (2026-08-07)
@@ -1058,51 +1058,51 @@
   <si>
     <t>0:12:24</t>
   </si>
   <si>
     <t>Mareks</t>
   </si>
   <si>
     <t>Jakubovskis</t>
   </si>
   <si>
     <t>3M Latvija</t>
   </si>
   <si>
     <t>0:47:03.15</t>
   </si>
   <si>
     <t>0:24:50</t>
   </si>
   <si>
     <t>0:10:59</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>0:47:32.85</t>
   </si>
   <si>
     <t>0:10:11</t>
   </si>
   <si>
     <t>0:23:35</t>
   </si>
   <si>
     <t>0:11:58</t>
   </si>
   <si>
     <t>Rihards</t>
   </si>
   <si>
     <t>Dombrovskis</t>
   </si>
   <si>
     <t>0:47:52.40</t>
   </si>