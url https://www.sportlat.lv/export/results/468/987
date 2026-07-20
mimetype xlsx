--- v0 (2025-10-05)
+++ v1 (2026-07-20)
@@ -554,51 +554,51 @@
   <si>
     <t>0:11:44</t>
   </si>
   <si>
     <t>Markuss</t>
   </si>
   <si>
     <t>Ubavičs</t>
   </si>
   <si>
     <t>0:24:13,35</t>
   </si>
   <si>
     <t>0:04:22</t>
   </si>
   <si>
     <t>0:07:05</t>
   </si>
   <si>
     <t>0:12:48</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>0:24:24,65</t>
   </si>
   <si>
     <t>0:05:54</t>
   </si>
   <si>
     <t>0:06:41</t>
   </si>
   <si>
     <t>0:11:51</t>
   </si>
   <si>
     <t>Gita</t>
   </si>
   <si>
     <t>Freiberga</t>
   </si>
   <si>
     <t>0:24:25,35</t>
   </si>