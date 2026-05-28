--- v0 (2025-11-19)
+++ v1 (2026-05-28)
@@ -1943,51 +1943,51 @@
   <si>
     <t>1:04:25.85</t>
   </si>
   <si>
     <t>1:04:26</t>
   </si>
   <si>
     <t>Inguna</t>
   </si>
   <si>
     <t>Naika</t>
   </si>
   <si>
     <t>Bauska</t>
   </si>
   <si>
     <t>1:04:44.75</t>
   </si>
   <si>
     <t>1:04:45</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:04:45.65</t>
   </si>
   <si>
     <t>1:04:46</t>
   </si>
   <si>
     <t>Sarmīte</t>
   </si>
   <si>
     <t>Gobiņa</t>
   </si>
   <si>
     <t>VSK Noskrien/ Pūznis OK</t>
   </si>
   <si>
     <t>1:05:13.30</t>
   </si>
   <si>
     <t>1:05:14</t>
   </si>
   <si>
     <t>Liene</t>
   </si>