--- v0 (2025-11-16)
+++ v1 (2026-08-09)
@@ -3086,51 +3086,51 @@
   <si>
     <t>0:26:05</t>
   </si>
   <si>
     <t>Maksims</t>
   </si>
   <si>
     <t>Krupeņņikovs</t>
   </si>
   <si>
     <t>1:20:22.30</t>
   </si>
   <si>
     <t>0:09:31</t>
   </si>
   <si>
     <t>0:03:28</t>
   </si>
   <si>
     <t>0:42:24</t>
   </si>
   <si>
     <t>0:24:07</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>Aquatics</t>
   </si>
   <si>
     <t>1:20:37.60</t>
   </si>
   <si>
     <t>0:11:54</t>
   </si>
   <si>
     <t>0:44:13</t>
   </si>
   <si>
     <t>0:22:27</t>
   </si>
   <si>
     <t>Aleksejs</t>
   </si>
   <si>
     <t>Belokopitovs</t>
   </si>
   <si>
     <t>1:21:26.15</t>
   </si>