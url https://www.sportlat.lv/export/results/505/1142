--- v0 (2025-10-08)
+++ v1 (2026-08-13)
@@ -1346,51 +1346,51 @@
   <si>
     <t>0:12:15</t>
   </si>
   <si>
     <t>Viesturs</t>
   </si>
   <si>
     <t>Driķis</t>
   </si>
   <si>
     <t>0:47:08.75</t>
   </si>
   <si>
     <t>0:11:08</t>
   </si>
   <si>
     <t>0:20:45</t>
   </si>
   <si>
     <t>0:15:17</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>Aquatics</t>
   </si>
   <si>
     <t>0:47:14.25</t>
   </si>
   <si>
     <t>0:20:26</t>
   </si>
   <si>
     <t>0:13:50</t>
   </si>
   <si>
     <t>Gundars</t>
   </si>
   <si>
     <t>Jurēvics</t>
   </si>
   <si>
     <t>Pūre</t>
   </si>
   <si>
     <t>0:51:14.25</t>
   </si>