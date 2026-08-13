--- v0 (2025-10-07)
+++ v1 (2026-08-13)
@@ -839,51 +839,51 @@
   <si>
     <t>Orbidāne</t>
   </si>
   <si>
     <t>SK Ozolnieki</t>
   </si>
   <si>
     <t>1:01:35.15</t>
   </si>
   <si>
     <t>0:08:21</t>
   </si>
   <si>
     <t>0:01:18</t>
   </si>
   <si>
     <t>0:36:37</t>
   </si>
   <si>
     <t>0:14:56</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>Dobele</t>
   </si>
   <si>
     <t>1:01:49.65</t>
   </si>
   <si>
     <t>0:00:51</t>
   </si>
   <si>
     <t>0:36:20</t>
   </si>
   <si>
     <t>0:16:38</t>
   </si>
   <si>
     <t>Sergejs</t>
   </si>
   <si>
     <t>Miheļevs</t>
   </si>
   <si>
     <t>1:01:52.65</t>
   </si>