--- v0 (2025-11-15)
+++ v1 (2026-05-23)
@@ -4118,51 +4118,51 @@
   <si>
     <t>0:30:38</t>
   </si>
   <si>
     <t>Mauriņa</t>
   </si>
   <si>
     <t>1:03:40</t>
   </si>
   <si>
     <t>0:31:49</t>
   </si>
   <si>
     <t>Rūguma</t>
   </si>
   <si>
     <t>1:03:44</t>
   </si>
   <si>
     <t>Buče</t>
   </si>
   <si>
     <t>0:28:59</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:03:45</t>
   </si>
   <si>
     <t>0:32:02</t>
   </si>
   <si>
     <t>Gutāne</t>
   </si>
   <si>
     <t>1:03:47</t>
   </si>
   <si>
     <t>0:30:29</t>
   </si>
   <si>
     <t>Nartisa</t>
   </si>
   <si>
     <t>1:03:48</t>
   </si>
   <si>
     <t>0:30:39</t>
   </si>