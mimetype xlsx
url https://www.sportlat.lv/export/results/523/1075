--- v0 (2025-12-16)
+++ v1 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2132">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -6198,50 +6198,53 @@
     <t>1:10:14.50</t>
   </si>
   <si>
     <t>Kārkliņa</t>
   </si>
   <si>
     <t>1:12:15</t>
   </si>
   <si>
     <t>0:44:59</t>
   </si>
   <si>
     <t>1:11:19.50</t>
   </si>
   <si>
     <t>Normunds</t>
   </si>
   <si>
     <t>1:12:16</t>
   </si>
   <si>
     <t>1:11:18.45</t>
   </si>
   <si>
     <t>Zeltīte</t>
+  </si>
+  <si>
+    <t>Larinova</t>
   </si>
   <si>
     <t>1:12:17</t>
   </si>
   <si>
     <t>0:44:51</t>
   </si>
   <si>
     <t>1:11:22.50</t>
   </si>
   <si>
     <t>Rebeka</t>
   </si>
   <si>
     <t>Laure</t>
   </si>
   <si>
     <t>1:11:23.25</t>
   </si>
   <si>
     <t>1:12:18</t>
   </si>
   <si>
     <t>0:46:24</t>
   </si>
@@ -23329,736 +23332,736 @@
       </c>
       <c r="I448" t="s">
         <v>2059</v>
       </c>
       <c r="J448" t="s">
         <v>382</v>
       </c>
       <c r="K448" t="s">
         <v>2059</v>
       </c>
       <c r="L448" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>12</v>
       </c>
       <c r="C449" t="s">
         <v>2061</v>
       </c>
       <c r="D449" t="s">
-        <v>1775</v>
+        <v>2062</v>
       </c>
       <c r="E449" t="s">
         <v>282</v>
       </c>
       <c r="F449" t="s">
         <v>249</v>
       </c>
       <c r="G449" t="s">
         <v>357</v>
       </c>
       <c r="H449">
         <v>2</v>
       </c>
       <c r="I449" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="J449" t="s">
+        <v>2064</v>
+      </c>
+      <c r="K449" t="s">
         <v>2063</v>
       </c>
-      <c r="K449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L449" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>12</v>
       </c>
       <c r="C450" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="D450" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="E450" t="s">
         <v>282</v>
       </c>
       <c r="F450" t="s">
         <v>249</v>
       </c>
       <c r="G450" t="s">
         <v>535</v>
       </c>
       <c r="H450">
         <v>2</v>
       </c>
       <c r="I450" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="J450" t="s">
+        <v>2064</v>
+      </c>
+      <c r="K450" t="s">
         <v>2063</v>
       </c>
-      <c r="K450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L450" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="451" spans="1:12">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>12</v>
       </c>
       <c r="C451" t="s">
         <v>2041</v>
       </c>
       <c r="D451" t="s">
         <v>298</v>
       </c>
       <c r="E451" t="s">
         <v>1047</v>
       </c>
       <c r="F451" t="s">
         <v>254</v>
       </c>
       <c r="G451" t="s">
         <v>466</v>
       </c>
       <c r="H451">
         <v>2</v>
       </c>
       <c r="I451" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="J451" t="s">
+        <v>2070</v>
+      </c>
+      <c r="K451" t="s">
         <v>2069</v>
       </c>
-      <c r="K451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L451" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="452" spans="1:12">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>12</v>
       </c>
       <c r="C452" t="s">
         <v>1289</v>
       </c>
       <c r="D452" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="E452"/>
       <c r="F452" t="s">
         <v>254</v>
       </c>
       <c r="G452" t="s">
         <v>357</v>
       </c>
       <c r="H452">
         <v>2</v>
       </c>
       <c r="I452" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="J452" t="s">
+        <v>2074</v>
+      </c>
+      <c r="K452" t="s">
         <v>2073</v>
       </c>
-      <c r="K452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L452" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="453" spans="1:12">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>12</v>
       </c>
       <c r="C453" t="s">
         <v>1830</v>
       </c>
       <c r="D453" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="E453" t="s">
         <v>288</v>
       </c>
       <c r="F453" t="s">
         <v>102</v>
       </c>
       <c r="G453" t="s">
         <v>357</v>
       </c>
       <c r="H453">
         <v>2</v>
       </c>
       <c r="I453" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="J453" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K453" t="s">
         <v>2077</v>
       </c>
-      <c r="K453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L453" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="454" spans="1:12">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>12</v>
       </c>
       <c r="C454" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="D454" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="E454" t="s">
         <v>67</v>
       </c>
       <c r="F454" t="s">
         <v>4</v>
       </c>
       <c r="G454" t="s">
         <v>357</v>
       </c>
       <c r="H454">
         <v>2</v>
       </c>
       <c r="I454" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="J454" t="s">
+        <v>2083</v>
+      </c>
+      <c r="K454" t="s">
         <v>2082</v>
       </c>
-      <c r="K454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L454" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="455" spans="1:12">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>12</v>
       </c>
       <c r="C455" t="s">
         <v>1300</v>
       </c>
       <c r="D455" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E455" t="s">
         <v>791</v>
       </c>
       <c r="F455" t="s">
         <v>254</v>
       </c>
       <c r="G455" t="s">
         <v>535</v>
       </c>
       <c r="H455">
         <v>2</v>
       </c>
       <c r="I455" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="J455" t="s">
+        <v>2087</v>
+      </c>
+      <c r="K455" t="s">
         <v>2086</v>
       </c>
-      <c r="K455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L455" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="456" spans="1:12">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>12</v>
       </c>
       <c r="C456" t="s">
         <v>880</v>
       </c>
       <c r="D456" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="E456"/>
       <c r="F456"/>
       <c r="G456" t="s">
         <v>196</v>
       </c>
       <c r="H456">
         <v>2</v>
       </c>
       <c r="I456" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="J456" t="s">
+        <v>2091</v>
+      </c>
+      <c r="K456" t="s">
         <v>2090</v>
       </c>
-      <c r="K456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L456" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="457" spans="1:12">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>12</v>
       </c>
       <c r="C457" t="s">
         <v>2037</v>
       </c>
       <c r="D457" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="E457" t="s">
         <v>987</v>
       </c>
       <c r="F457" t="s">
         <v>33</v>
       </c>
       <c r="G457" t="s">
         <v>466</v>
       </c>
       <c r="H457">
         <v>2</v>
       </c>
       <c r="I457" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="J457" t="s">
+        <v>2095</v>
+      </c>
+      <c r="K457" t="s">
         <v>2094</v>
       </c>
-      <c r="K457" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L457" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="458" spans="1:12">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>12</v>
       </c>
       <c r="C458" t="s">
         <v>1176</v>
       </c>
       <c r="D458" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="E458"/>
       <c r="F458" t="s">
         <v>102</v>
       </c>
       <c r="G458" t="s">
         <v>319</v>
       </c>
       <c r="H458">
         <v>2</v>
       </c>
       <c r="I458" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="J458" t="s">
+        <v>2099</v>
+      </c>
+      <c r="K458" t="s">
         <v>2098</v>
       </c>
-      <c r="K458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L458" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="459" spans="1:12">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
         <v>12</v>
       </c>
       <c r="C459" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="D459" t="s">
         <v>654</v>
       </c>
       <c r="E459" t="s">
         <v>108</v>
       </c>
       <c r="F459"/>
       <c r="G459" t="s">
         <v>69</v>
       </c>
       <c r="H459">
         <v>2</v>
       </c>
       <c r="I459" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="J459" t="s">
+        <v>2103</v>
+      </c>
+      <c r="K459" t="s">
         <v>2102</v>
       </c>
-      <c r="K459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L459" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="460" spans="1:12">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>12</v>
       </c>
       <c r="C460" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="D460" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="E460"/>
       <c r="F460" t="s">
         <v>493</v>
       </c>
       <c r="G460" t="s">
         <v>535</v>
       </c>
       <c r="H460">
         <v>2</v>
       </c>
       <c r="I460" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="J460" t="s">
+        <v>2108</v>
+      </c>
+      <c r="K460" t="s">
         <v>2107</v>
       </c>
-      <c r="K460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L460" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>12</v>
       </c>
       <c r="C461" t="s">
         <v>979</v>
       </c>
       <c r="D461" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="E461" t="s">
         <v>406</v>
       </c>
       <c r="F461" t="s">
         <v>249</v>
       </c>
       <c r="G461" t="s">
         <v>357</v>
       </c>
       <c r="H461">
         <v>2</v>
       </c>
       <c r="I461" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="J461" t="s">
+        <v>2112</v>
+      </c>
+      <c r="K461" t="s">
         <v>2111</v>
       </c>
-      <c r="K461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L461" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="462" spans="1:12">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
         <v>12</v>
       </c>
       <c r="C462" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="D462" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="E462"/>
       <c r="F462" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="G462" t="s">
         <v>41</v>
       </c>
       <c r="H462">
         <v>2</v>
       </c>
       <c r="I462" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="J462" t="s">
+        <v>2118</v>
+      </c>
+      <c r="K462" t="s">
         <v>2117</v>
       </c>
-      <c r="K462" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L462" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="463" spans="1:12">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>12</v>
       </c>
       <c r="C463" t="s">
         <v>86</v>
       </c>
       <c r="D463" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="E463"/>
       <c r="F463" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="G463" t="s">
         <v>69</v>
       </c>
       <c r="H463">
         <v>2</v>
       </c>
       <c r="I463" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="L463" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="464" spans="1:12">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>12</v>
       </c>
       <c r="C464" t="s">
         <v>486</v>
       </c>
       <c r="D464" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="E464"/>
       <c r="F464" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="G464" t="s">
         <v>357</v>
       </c>
       <c r="H464">
         <v>2</v>
       </c>
       <c r="I464" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="J464" t="s">
+        <v>2123</v>
+      </c>
+      <c r="K464" t="s">
         <v>2122</v>
       </c>
-      <c r="K464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L464" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="465" spans="1:12">
       <c r="A465" t="s">
         <v>451</v>
       </c>
       <c r="B465" t="s">
         <v>12</v>
       </c>
       <c r="C465" t="s">
         <v>404</v>
       </c>
       <c r="D465" t="s">
         <v>143</v>
       </c>
       <c r="E465" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="F465" t="s">
         <v>308</v>
       </c>
       <c r="G465" t="s">
         <v>41</v>
       </c>
       <c r="H465"/>
       <c r="I465" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="J465"/>
       <c r="K465"/>
       <c r="L465"/>
     </row>
     <row r="466" spans="1:12">
       <c r="A466" t="s">
         <v>451</v>
       </c>
       <c r="B466" t="s">
         <v>12</v>
       </c>
       <c r="C466" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="D466" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="E466" t="s">
         <v>406</v>
       </c>
       <c r="F466" t="s">
         <v>249</v>
       </c>
       <c r="G466" t="s">
         <v>535</v>
       </c>
       <c r="H466"/>
       <c r="I466" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="J466"/>
       <c r="K466"/>
       <c r="L466"/>
     </row>
     <row r="467" spans="1:12">
       <c r="A467" t="s">
         <v>451</v>
       </c>
       <c r="B467" t="s">
         <v>12</v>
       </c>
       <c r="C467" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="D467" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="E467"/>
       <c r="F467"/>
       <c r="G467" t="s">
         <v>69</v>
       </c>
       <c r="H467"/>
       <c r="I467" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="J467"/>
       <c r="K467"/>
       <c r="L467"/>
     </row>
     <row r="468" spans="1:12">
       <c r="A468" t="s">
         <v>451</v>
       </c>
       <c r="B468" t="s">
         <v>12</v>
       </c>
       <c r="C468" t="s">
         <v>52</v>
       </c>
       <c r="D468" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="E468" t="s">
         <v>54</v>
       </c>
       <c r="F468"/>
       <c r="G468" t="s">
         <v>41</v>
       </c>
       <c r="H468"/>
       <c r="I468" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="J468"/>
       <c r="K468"/>
       <c r="L468"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>