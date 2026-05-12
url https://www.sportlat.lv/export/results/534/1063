--- v0 (2025-10-05)
+++ v1 (2026-05-12)
@@ -1004,51 +1004,51 @@
   <si>
     <t>0:23:30</t>
   </si>
   <si>
     <t>Janševska</t>
   </si>
   <si>
     <t>0:23:33</t>
   </si>
   <si>
     <t>Justīne</t>
   </si>
   <si>
     <t>0:23:37</t>
   </si>
   <si>
     <t>0:11:30</t>
   </si>
   <si>
     <t>0:12:08</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:23:39</t>
   </si>
   <si>
     <t>0:11:52</t>
   </si>
   <si>
     <t>0:11:48</t>
   </si>
   <si>
     <t>Igors</t>
   </si>
   <si>
     <t>0:23:41</t>
   </si>
   <si>
     <t>0:11:53</t>
   </si>
   <si>
     <t>Laura-Kristiāna</t>
   </si>
   <si>
     <t>Stivriņa</t>
   </si>