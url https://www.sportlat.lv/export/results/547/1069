--- v0 (2026-02-04)
+++ v1 (2026-08-06)
@@ -1697,51 +1697,51 @@
   <si>
     <t>0:15:32</t>
   </si>
   <si>
     <t>Rolands</t>
   </si>
   <si>
     <t>Irklis</t>
   </si>
   <si>
     <t>Selonija</t>
   </si>
   <si>
     <t>0:54:04.85</t>
   </si>
   <si>
     <t>0:25:58</t>
   </si>
   <si>
     <t>0:13:24</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>0:54:27.55</t>
   </si>
   <si>
     <t>0:10:49</t>
   </si>
   <si>
     <t>0:26:52</t>
   </si>
   <si>
     <t>0:13:31</t>
   </si>
   <si>
     <t>Vlada</t>
   </si>
   <si>
     <t>Buharova</t>
   </si>
   <si>
     <t>Sporta klubs F1</t>
   </si>
   <si>
     <t>0:54:58.70</t>
   </si>