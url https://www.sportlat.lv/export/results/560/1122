--- v0 (2025-10-09)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2026">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2025">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -4754,51 +4754,51 @@
   <si>
     <t>1:04:22</t>
   </si>
   <si>
     <t>0:32:45</t>
   </si>
   <si>
     <t>1:03:47.28</t>
   </si>
   <si>
     <t>Goško</t>
   </si>
   <si>
     <t>1:04:24</t>
   </si>
   <si>
     <t>0:31:56</t>
   </si>
   <si>
     <t>0:32:29</t>
   </si>
   <si>
     <t>1:03:15.62</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:04:44</t>
   </si>
   <si>
     <t>0:33:02</t>
   </si>
   <si>
     <t>1:03:29.31</t>
   </si>
   <si>
     <t>Karīna</t>
   </si>
   <si>
     <t>Tastanovska</t>
   </si>
   <si>
     <t>0:35:02</t>
   </si>
   <si>
     <t>1:04:27.00</t>
   </si>
   <si>
     <t>Ekša</t>
   </si>
@@ -5391,53 +5391,50 @@
     <t>rĪGA</t>
   </si>
   <si>
     <t>1:08:34</t>
   </si>
   <si>
     <t>0:33:37</t>
   </si>
   <si>
     <t>0:34:57</t>
   </si>
   <si>
     <t>1:07:32.41</t>
   </si>
   <si>
     <t>Aiva</t>
   </si>
   <si>
     <t>Kukmilka</t>
   </si>
   <si>
     <t>0:35:12</t>
   </si>
   <si>
     <t>1:07:38.24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brice</t>
   </si>
   <si>
     <t>1:08:42</t>
   </si>
   <si>
     <t>0:34:03</t>
   </si>
   <si>
     <t>0:34:39</t>
   </si>
   <si>
     <t>1:07:33.09</t>
   </si>
   <si>
     <t>Auniņš</t>
   </si>
   <si>
     <t>1:08:43</t>
   </si>
   <si>
     <t>0:34:00</t>
   </si>
   <si>
     <t>0:34:44</t>
   </si>
@@ -19584,1974 +19581,1974 @@
         <v>1785</v>
       </c>
       <c r="J339" t="s">
         <v>1770</v>
       </c>
       <c r="K339" t="s">
         <v>1791</v>
       </c>
       <c r="L339"/>
       <c r="M339"/>
       <c r="N339" t="s">
         <v>1792</v>
       </c>
     </row>
     <row r="340" spans="1:14">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>14</v>
       </c>
       <c r="C340" t="s">
         <v>823</v>
       </c>
       <c r="D340" t="s">
-        <v>1793</v>
+        <v>1580</v>
       </c>
       <c r="E340"/>
       <c r="F340" t="s">
         <v>1037</v>
       </c>
       <c r="G340" t="s">
         <v>291</v>
       </c>
       <c r="H340">
         <v>2</v>
       </c>
       <c r="I340" t="s">
+        <v>1793</v>
+      </c>
+      <c r="J340" t="s">
         <v>1794</v>
       </c>
-      <c r="J340" t="s">
+      <c r="K340" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
       <c r="L340"/>
       <c r="M340"/>
       <c r="N340" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="341" spans="1:14">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>14</v>
       </c>
       <c r="C341" t="s">
         <v>216</v>
       </c>
       <c r="D341" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
       <c r="E341" t="s">
         <v>1114</v>
       </c>
       <c r="F341" t="s">
         <v>129</v>
       </c>
       <c r="G341" t="s">
         <v>18</v>
       </c>
       <c r="H341">
         <v>2</v>
       </c>
       <c r="I341" t="s">
+        <v>1798</v>
+      </c>
+      <c r="J341" t="s">
         <v>1799</v>
       </c>
-      <c r="J341" t="s">
+      <c r="K341" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
       <c r="L341"/>
       <c r="M341"/>
       <c r="N341" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="342" spans="1:14">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>14</v>
       </c>
       <c r="C342" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D342" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
       <c r="E342" t="s">
         <v>1114</v>
       </c>
       <c r="F342" t="s">
         <v>129</v>
       </c>
       <c r="G342" t="s">
         <v>116</v>
       </c>
       <c r="H342">
         <v>2</v>
       </c>
       <c r="I342" t="s">
+        <v>1798</v>
+      </c>
+      <c r="J342" t="s">
         <v>1799</v>
       </c>
-      <c r="J342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K342" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="L342"/>
       <c r="M342"/>
       <c r="N342" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="343" spans="1:14">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>14</v>
       </c>
       <c r="C343" t="s">
         <v>68</v>
       </c>
       <c r="D343" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E343" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
       <c r="F343" t="s">
         <v>935</v>
       </c>
       <c r="G343" t="s">
         <v>18</v>
       </c>
       <c r="H343">
         <v>2</v>
       </c>
       <c r="I343" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J343" t="s">
         <v>1809</v>
       </c>
-      <c r="J343" t="s">
+      <c r="K343" t="s">
         <v>1810</v>
-      </c>
-[...1 lines deleted...]
-        <v>1811</v>
       </c>
       <c r="L343"/>
       <c r="M343"/>
       <c r="N343" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="344" spans="1:14">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>14</v>
       </c>
       <c r="C344" t="s">
-        <v>1813</v>
+        <v>1812</v>
       </c>
       <c r="D344" t="s">
         <v>773</v>
       </c>
       <c r="E344"/>
       <c r="F344" t="s">
-        <v>1814</v>
+        <v>1813</v>
       </c>
       <c r="G344" t="s">
         <v>94</v>
       </c>
       <c r="H344">
         <v>2</v>
       </c>
       <c r="I344" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
       <c r="J344" t="s">
         <v>1553</v>
       </c>
       <c r="K344" t="s">
-        <v>1816</v>
+        <v>1815</v>
       </c>
       <c r="L344"/>
       <c r="M344"/>
       <c r="N344" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="345" spans="1:14">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>14</v>
       </c>
       <c r="C345" t="s">
         <v>1458</v>
       </c>
       <c r="D345" t="s">
         <v>1639</v>
       </c>
       <c r="E345" t="s">
         <v>615</v>
       </c>
       <c r="F345" t="s">
         <v>616</v>
       </c>
       <c r="G345" t="s">
         <v>544</v>
       </c>
       <c r="H345">
         <v>2</v>
       </c>
       <c r="I345" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J345" t="s">
         <v>1818</v>
       </c>
-      <c r="J345" t="s">
+      <c r="K345" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
       <c r="L345"/>
       <c r="M345"/>
       <c r="N345" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="346" spans="1:14">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>14</v>
       </c>
       <c r="C346" t="s">
         <v>549</v>
       </c>
       <c r="D346" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
       <c r="E346"/>
       <c r="F346" t="s">
         <v>243</v>
       </c>
       <c r="G346" t="s">
         <v>116</v>
       </c>
       <c r="H346">
         <v>2</v>
       </c>
       <c r="I346" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
       <c r="J346" t="s">
         <v>32</v>
       </c>
       <c r="K346" t="s">
-        <v>1824</v>
+        <v>1823</v>
       </c>
       <c r="L346"/>
       <c r="M346"/>
       <c r="N346" t="s">
-        <v>1825</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="347" spans="1:14">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>14</v>
       </c>
       <c r="C347" t="s">
         <v>686</v>
       </c>
       <c r="D347" t="s">
-        <v>1826</v>
+        <v>1825</v>
       </c>
       <c r="E347"/>
       <c r="F347" t="s">
         <v>115</v>
       </c>
       <c r="G347" t="s">
         <v>116</v>
       </c>
       <c r="H347">
         <v>2</v>
       </c>
       <c r="I347" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
       <c r="J347" t="s">
         <v>32</v>
       </c>
       <c r="K347" t="s">
-        <v>1824</v>
+        <v>1823</v>
       </c>
       <c r="L347"/>
       <c r="M347"/>
       <c r="N347" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>14</v>
       </c>
       <c r="C348" t="s">
         <v>1391</v>
       </c>
       <c r="D348" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
         <v>129</v>
       </c>
       <c r="G348" t="s">
         <v>291</v>
       </c>
       <c r="H348">
         <v>2</v>
       </c>
       <c r="I348" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
       <c r="J348" t="s">
         <v>1557</v>
       </c>
       <c r="K348" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
       <c r="L348"/>
       <c r="M348"/>
       <c r="N348" t="s">
-        <v>1831</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>14</v>
       </c>
       <c r="C349" t="s">
         <v>589</v>
       </c>
       <c r="D349" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
       <c r="E349"/>
       <c r="F349" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
       <c r="G349" t="s">
         <v>48</v>
       </c>
       <c r="H349">
         <v>2</v>
       </c>
       <c r="I349" t="s">
+        <v>1833</v>
+      </c>
+      <c r="J349" t="s">
         <v>1834</v>
       </c>
-      <c r="J349" t="s">
+      <c r="K349" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
       <c r="L349"/>
       <c r="M349"/>
       <c r="N349" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="350" spans="1:14">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>14</v>
       </c>
       <c r="C350" t="s">
         <v>190</v>
       </c>
       <c r="D350" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="E350"/>
       <c r="F350" t="s">
         <v>129</v>
       </c>
       <c r="G350" t="s">
         <v>94</v>
       </c>
       <c r="H350">
         <v>2</v>
       </c>
       <c r="I350" t="s">
+        <v>1838</v>
+      </c>
+      <c r="J350" t="s">
         <v>1839</v>
       </c>
-      <c r="J350" t="s">
+      <c r="K350" t="s">
         <v>1840</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841</v>
       </c>
       <c r="L350"/>
       <c r="M350"/>
       <c r="N350" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="351" spans="1:14">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>14</v>
       </c>
       <c r="C351" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D351" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
       <c r="E351"/>
       <c r="F351" t="s">
         <v>129</v>
       </c>
       <c r="G351" t="s">
         <v>18</v>
       </c>
       <c r="H351">
         <v>2</v>
       </c>
       <c r="I351" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J351" t="s">
         <v>1845</v>
       </c>
-      <c r="J351" t="s">
+      <c r="K351" t="s">
         <v>1846</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847</v>
       </c>
       <c r="L351"/>
       <c r="M351"/>
       <c r="N351" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="352" spans="1:14">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>14</v>
       </c>
       <c r="C352" t="s">
         <v>435</v>
       </c>
       <c r="D352" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
       <c r="E352"/>
       <c r="F352" t="s">
         <v>129</v>
       </c>
       <c r="G352" t="s">
         <v>116</v>
       </c>
       <c r="H352">
         <v>2</v>
       </c>
       <c r="I352" t="s">
-        <v>1845</v>
+        <v>1844</v>
       </c>
       <c r="J352" t="s">
         <v>1596</v>
       </c>
       <c r="K352" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
       <c r="L352"/>
       <c r="M352"/>
       <c r="N352" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="353" spans="1:14">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>14</v>
       </c>
       <c r="C353" t="s">
         <v>556</v>
       </c>
       <c r="D353" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353" t="s">
         <v>291</v>
       </c>
       <c r="H353">
         <v>2</v>
       </c>
       <c r="I353" t="s">
+        <v>1851</v>
+      </c>
+      <c r="J353" t="s">
         <v>1852</v>
       </c>
-      <c r="J353" t="s">
+      <c r="K353" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
       <c r="L353"/>
       <c r="M353"/>
       <c r="N353" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="354" spans="1:14">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>14</v>
       </c>
       <c r="C354" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D354" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354" t="s">
         <v>85</v>
       </c>
       <c r="H354">
         <v>2</v>
       </c>
       <c r="I354" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
       <c r="J354" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="K354" t="s">
         <v>1506</v>
       </c>
       <c r="L354"/>
       <c r="M354"/>
       <c r="N354" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="355" spans="1:14">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>14</v>
       </c>
       <c r="C355" t="s">
         <v>1165</v>
       </c>
       <c r="D355" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355" t="s">
         <v>116</v>
       </c>
       <c r="H355">
         <v>2</v>
       </c>
       <c r="I355" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J355" t="s">
         <v>1861</v>
       </c>
-      <c r="J355" t="s">
+      <c r="K355" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
       <c r="L355"/>
       <c r="M355"/>
       <c r="N355" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="356" spans="1:14">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>14</v>
       </c>
       <c r="C356" t="s">
         <v>364</v>
       </c>
       <c r="D356" t="s">
-        <v>1865</v>
+        <v>1864</v>
       </c>
       <c r="E356" t="s">
         <v>609</v>
       </c>
       <c r="F356" t="s">
         <v>115</v>
       </c>
       <c r="G356" t="s">
         <v>18</v>
       </c>
       <c r="H356">
         <v>2</v>
       </c>
       <c r="I356" t="s">
+        <v>1865</v>
+      </c>
+      <c r="J356" t="s">
         <v>1866</v>
       </c>
-      <c r="J356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K356" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="L356"/>
       <c r="M356"/>
       <c r="N356" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="357" spans="1:14">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>14</v>
       </c>
       <c r="C357" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D357" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
       <c r="E357" t="s">
         <v>609</v>
       </c>
       <c r="F357" t="s">
         <v>115</v>
       </c>
       <c r="G357" t="s">
         <v>291</v>
       </c>
       <c r="H357">
         <v>2</v>
       </c>
       <c r="I357" t="s">
-        <v>1866</v>
+        <v>1865</v>
       </c>
       <c r="J357" t="s">
         <v>1791</v>
       </c>
       <c r="K357" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="L357"/>
       <c r="M357"/>
       <c r="N357" t="s">
-        <v>1871</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="358" spans="1:14">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>14</v>
       </c>
       <c r="C358" t="s">
         <v>1584</v>
       </c>
       <c r="D358" t="s">
-        <v>1872</v>
+        <v>1871</v>
       </c>
       <c r="E358"/>
       <c r="F358" t="s">
         <v>101</v>
       </c>
       <c r="G358" t="s">
         <v>116</v>
       </c>
       <c r="H358">
         <v>2</v>
       </c>
       <c r="I358" t="s">
-        <v>1866</v>
+        <v>1865</v>
       </c>
       <c r="J358" t="s">
         <v>1621</v>
       </c>
       <c r="K358" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
       <c r="L358"/>
       <c r="M358"/>
       <c r="N358" t="s">
-        <v>1874</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="359" spans="1:14">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>14</v>
       </c>
       <c r="C359" t="s">
         <v>843</v>
       </c>
       <c r="D359" t="s">
-        <v>1875</v>
+        <v>1874</v>
       </c>
       <c r="E359"/>
       <c r="F359" t="s">
         <v>751</v>
       </c>
       <c r="G359" t="s">
         <v>291</v>
       </c>
       <c r="H359">
         <v>2</v>
       </c>
       <c r="I359" t="s">
+        <v>1875</v>
+      </c>
+      <c r="J359" t="s">
         <v>1876</v>
       </c>
-      <c r="J359" t="s">
+      <c r="K359" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
       <c r="L359"/>
       <c r="M359"/>
       <c r="N359" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="360" spans="1:14">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>14</v>
       </c>
       <c r="C360" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D360" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
       <c r="E360"/>
       <c r="F360" t="s">
         <v>129</v>
       </c>
       <c r="G360" t="s">
         <v>116</v>
       </c>
       <c r="H360">
         <v>2</v>
       </c>
       <c r="I360" t="s">
+        <v>1881</v>
+      </c>
+      <c r="J360" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883</v>
       </c>
       <c r="K360" t="s">
         <v>1705</v>
       </c>
       <c r="L360"/>
       <c r="M360"/>
       <c r="N360" t="s">
-        <v>1884</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>14</v>
       </c>
       <c r="C361" t="s">
         <v>1338</v>
       </c>
       <c r="D361" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
       <c r="E361"/>
       <c r="F361" t="s">
         <v>129</v>
       </c>
       <c r="G361" t="s">
         <v>291</v>
       </c>
       <c r="H361">
         <v>2</v>
       </c>
       <c r="I361" t="s">
+        <v>1885</v>
+      </c>
+      <c r="J361" t="s">
         <v>1886</v>
       </c>
-      <c r="J361" t="s">
+      <c r="K361" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
       <c r="L361"/>
       <c r="M361"/>
       <c r="N361" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="362" spans="1:14">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>14</v>
       </c>
       <c r="C362" t="s">
         <v>549</v>
       </c>
       <c r="D362" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E362" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
       <c r="F362" t="s">
         <v>129</v>
       </c>
       <c r="G362" t="s">
         <v>116</v>
       </c>
       <c r="H362">
         <v>2</v>
       </c>
       <c r="I362" t="s">
-        <v>1892</v>
+        <v>1891</v>
       </c>
       <c r="J362" t="s">
         <v>1781</v>
       </c>
       <c r="K362" t="s">
-        <v>1893</v>
+        <v>1892</v>
       </c>
       <c r="L362"/>
       <c r="M362"/>
       <c r="N362" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="363" spans="1:14">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>14</v>
       </c>
       <c r="C363" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D363" t="s">
         <v>1895</v>
       </c>
-      <c r="D363" t="s">
+      <c r="E363" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
       <c r="F363" t="s">
         <v>385</v>
       </c>
       <c r="G363" t="s">
         <v>291</v>
       </c>
       <c r="H363">
         <v>2</v>
       </c>
       <c r="I363" t="s">
+        <v>1897</v>
+      </c>
+      <c r="J363" t="s">
         <v>1898</v>
       </c>
-      <c r="J363" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K363" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
       <c r="L363"/>
       <c r="M363"/>
       <c r="N363" t="s">
-        <v>1900</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>14</v>
       </c>
       <c r="C364" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D364" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="E364"/>
       <c r="F364" t="s">
         <v>270</v>
       </c>
       <c r="G364" t="s">
         <v>291</v>
       </c>
       <c r="H364">
         <v>2</v>
       </c>
       <c r="I364" t="s">
+        <v>1902</v>
+      </c>
+      <c r="J364" t="s">
         <v>1903</v>
       </c>
-      <c r="J364" t="s">
+      <c r="K364" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="L364"/>
       <c r="M364"/>
       <c r="N364" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>14</v>
       </c>
       <c r="C365" t="s">
         <v>1338</v>
       </c>
       <c r="D365" t="s">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="E365"/>
       <c r="F365" t="s">
         <v>129</v>
       </c>
       <c r="G365" t="s">
         <v>291</v>
       </c>
       <c r="H365">
         <v>2</v>
       </c>
       <c r="I365" t="s">
+        <v>1907</v>
+      </c>
+      <c r="J365" t="s">
         <v>1908</v>
       </c>
-      <c r="J365" t="s">
+      <c r="K365" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="L365"/>
       <c r="M365"/>
       <c r="N365" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="366" spans="1:14">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>14</v>
       </c>
       <c r="C366" t="s">
         <v>1303</v>
       </c>
       <c r="D366" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="E366"/>
       <c r="F366" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="G366" t="s">
         <v>116</v>
       </c>
       <c r="H366">
         <v>2</v>
       </c>
       <c r="I366" t="s">
+        <v>1913</v>
+      </c>
+      <c r="J366" t="s">
         <v>1914</v>
       </c>
-      <c r="J366" t="s">
+      <c r="K366" t="s">
         <v>1915</v>
-      </c>
-[...1 lines deleted...]
-        <v>1916</v>
       </c>
       <c r="L366"/>
       <c r="M366"/>
       <c r="N366" t="s">
-        <v>1917</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>14</v>
       </c>
       <c r="C367" t="s">
         <v>112</v>
       </c>
       <c r="D367" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="E367"/>
       <c r="F367" t="s">
         <v>637</v>
       </c>
       <c r="G367" t="s">
         <v>116</v>
       </c>
       <c r="H367">
         <v>2</v>
       </c>
       <c r="I367" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J367" t="s">
         <v>1919</v>
       </c>
-      <c r="J367" t="s">
+      <c r="K367" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
       <c r="L367"/>
       <c r="M367"/>
       <c r="N367" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="368" spans="1:14">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
         <v>14</v>
       </c>
       <c r="C368" t="s">
         <v>351</v>
       </c>
       <c r="D368" t="s">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="E368"/>
       <c r="F368" t="s">
         <v>115</v>
       </c>
       <c r="G368" t="s">
         <v>291</v>
       </c>
       <c r="H368">
         <v>2</v>
       </c>
       <c r="I368" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J368" t="s">
         <v>1919</v>
       </c>
-      <c r="J368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K368" t="s">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="L368"/>
       <c r="M368"/>
       <c r="N368" t="s">
-        <v>1925</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="369" spans="1:14">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>14</v>
       </c>
       <c r="C369" t="s">
         <v>507</v>
       </c>
       <c r="D369" t="s">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="E369" t="s">
         <v>637</v>
       </c>
       <c r="F369" t="s">
         <v>637</v>
       </c>
       <c r="G369" t="s">
         <v>1066</v>
       </c>
       <c r="H369">
         <v>2</v>
       </c>
       <c r="I369" t="s">
+        <v>1926</v>
+      </c>
+      <c r="J369" t="s">
         <v>1927</v>
       </c>
-      <c r="J369" t="s">
+      <c r="K369" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
       <c r="L369"/>
       <c r="M369"/>
       <c r="N369" t="s">
-        <v>1930</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="370" spans="1:14">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>14</v>
       </c>
       <c r="C370" t="s">
         <v>542</v>
       </c>
       <c r="D370" t="s">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="E370"/>
       <c r="F370" t="s">
         <v>993</v>
       </c>
       <c r="G370" t="s">
         <v>291</v>
       </c>
       <c r="H370">
         <v>2</v>
       </c>
       <c r="I370" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J370" t="s">
         <v>1932</v>
       </c>
-      <c r="J370" t="s">
+      <c r="K370" t="s">
         <v>1933</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934</v>
       </c>
       <c r="L370"/>
       <c r="M370"/>
       <c r="N370" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="371" spans="1:14">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>14</v>
       </c>
       <c r="C371" t="s">
         <v>1237</v>
       </c>
       <c r="D371" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="E371"/>
       <c r="F371" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="G371" t="s">
         <v>116</v>
       </c>
       <c r="H371">
         <v>2</v>
       </c>
       <c r="I371" t="s">
+        <v>1937</v>
+      </c>
+      <c r="J371" t="s">
         <v>1938</v>
       </c>
-      <c r="J371" t="s">
+      <c r="K371" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
       <c r="L371"/>
       <c r="M371"/>
       <c r="N371" t="s">
-        <v>1941</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="372" spans="1:14">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>14</v>
       </c>
       <c r="C372" t="s">
         <v>1165</v>
       </c>
       <c r="D372" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="E372" t="s">
         <v>891</v>
       </c>
       <c r="F372" t="s">
         <v>115</v>
       </c>
       <c r="G372" t="s">
         <v>291</v>
       </c>
       <c r="H372">
         <v>2</v>
       </c>
       <c r="I372" t="s">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="J372" t="s">
         <v>32</v>
       </c>
       <c r="K372" t="s">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="L372"/>
       <c r="M372"/>
       <c r="N372" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="373" spans="1:14">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>14</v>
       </c>
       <c r="C373" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D373" t="s">
         <v>1946</v>
       </c>
-      <c r="D373" t="s">
+      <c r="E373" t="s">
         <v>1947</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948</v>
       </c>
       <c r="F373" t="s">
         <v>129</v>
       </c>
       <c r="G373" t="s">
         <v>291</v>
       </c>
       <c r="H373">
         <v>2</v>
       </c>
       <c r="I373" t="s">
+        <v>1948</v>
+      </c>
+      <c r="J373" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="K373" t="s">
         <v>95</v>
       </c>
       <c r="L373"/>
       <c r="M373"/>
       <c r="N373" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="374" spans="1:14">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>14</v>
       </c>
       <c r="C374" t="s">
         <v>444</v>
       </c>
       <c r="D374" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="E374"/>
       <c r="F374" t="s">
         <v>115</v>
       </c>
       <c r="G374" t="s">
         <v>18</v>
       </c>
       <c r="H374">
         <v>2</v>
       </c>
       <c r="I374" t="s">
+        <v>1952</v>
+      </c>
+      <c r="J374" t="s">
         <v>1953</v>
       </c>
-      <c r="J374" t="s">
+      <c r="K374" t="s">
         <v>1954</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955</v>
       </c>
       <c r="L374"/>
       <c r="M374"/>
       <c r="N374" t="s">
-        <v>1956</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="375" spans="1:14">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>14</v>
       </c>
       <c r="C375" t="s">
         <v>843</v>
       </c>
       <c r="D375" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E375" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
       <c r="F375" t="s">
         <v>205</v>
       </c>
       <c r="G375" t="s">
         <v>291</v>
       </c>
       <c r="H375">
         <v>2</v>
       </c>
       <c r="I375" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J375" t="s">
         <v>1959</v>
       </c>
-      <c r="J375" t="s">
+      <c r="K375" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961</v>
       </c>
       <c r="L375"/>
       <c r="M375"/>
       <c r="N375" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="376" spans="1:14">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>14</v>
       </c>
       <c r="C376" t="s">
         <v>910</v>
       </c>
       <c r="D376" t="s">
         <v>1308</v>
       </c>
       <c r="E376"/>
       <c r="F376" t="s">
         <v>129</v>
       </c>
       <c r="G376" t="s">
         <v>85</v>
       </c>
       <c r="H376">
         <v>2</v>
       </c>
       <c r="I376" t="s">
+        <v>1962</v>
+      </c>
+      <c r="J376" t="s">
         <v>1963</v>
       </c>
-      <c r="J376" t="s">
+      <c r="K376" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
       <c r="L376"/>
       <c r="M376"/>
       <c r="N376" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="377" spans="1:14">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>14</v>
       </c>
       <c r="C377" t="s">
         <v>210</v>
       </c>
       <c r="D377" t="s">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="E377" t="s">
         <v>615</v>
       </c>
       <c r="F377" t="s">
         <v>616</v>
       </c>
       <c r="G377" t="s">
         <v>291</v>
       </c>
       <c r="H377">
         <v>2</v>
       </c>
       <c r="I377" t="s">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="J377" t="s">
         <v>1705</v>
       </c>
       <c r="K377" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="L377"/>
       <c r="M377"/>
       <c r="N377" t="s">
-        <v>1970</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="378" spans="1:14">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>14</v>
       </c>
       <c r="C378" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D378" t="s">
         <v>1971</v>
-      </c>
-[...1 lines deleted...]
-        <v>1972</v>
       </c>
       <c r="E378"/>
       <c r="F378" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
       <c r="G378" t="s">
         <v>116</v>
       </c>
       <c r="H378">
         <v>2</v>
       </c>
       <c r="I378" t="s">
+        <v>1972</v>
+      </c>
+      <c r="J378" t="s">
         <v>1973</v>
       </c>
-      <c r="J378" t="s">
+      <c r="K378" t="s">
         <v>1974</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975</v>
       </c>
       <c r="L378"/>
       <c r="M378"/>
       <c r="N378" t="s">
-        <v>1976</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="379" spans="1:14">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>14</v>
       </c>
       <c r="C379" t="s">
         <v>723</v>
       </c>
       <c r="D379" t="s">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="E379"/>
       <c r="F379" t="s">
         <v>308</v>
       </c>
       <c r="G379" t="s">
         <v>291</v>
       </c>
       <c r="H379">
         <v>2</v>
       </c>
       <c r="I379" t="s">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="J379" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="K379" t="s">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="L379"/>
       <c r="M379"/>
       <c r="N379" t="s">
-        <v>1979</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="380" spans="1:14">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>14</v>
       </c>
       <c r="C380" t="s">
         <v>60</v>
       </c>
       <c r="D380" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="E380"/>
       <c r="F380" t="s">
         <v>243</v>
       </c>
       <c r="G380" t="s">
         <v>94</v>
       </c>
       <c r="H380">
         <v>2</v>
       </c>
       <c r="I380" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J380" t="s">
         <v>1981</v>
       </c>
-      <c r="J380" t="s">
+      <c r="K380" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
       <c r="L380"/>
       <c r="M380"/>
       <c r="N380" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="381" spans="1:14">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
         <v>14</v>
       </c>
       <c r="C381" t="s">
         <v>210</v>
       </c>
       <c r="D381" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="E381"/>
       <c r="F381" t="s">
         <v>101</v>
       </c>
       <c r="G381" t="s">
         <v>544</v>
       </c>
       <c r="H381">
         <v>2</v>
       </c>
       <c r="I381" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="J381" t="s">
         <v>124</v>
       </c>
       <c r="K381" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="L381"/>
       <c r="M381"/>
       <c r="N381" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="382" spans="1:14">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>14</v>
       </c>
       <c r="C382" t="s">
         <v>1434</v>
       </c>
       <c r="D382" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="E382" t="s">
         <v>197</v>
       </c>
       <c r="F382" t="s">
         <v>129</v>
       </c>
       <c r="G382" t="s">
         <v>544</v>
       </c>
       <c r="H382">
         <v>2</v>
       </c>
       <c r="I382" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J382" t="s">
         <v>1990</v>
       </c>
-      <c r="J382" t="s">
+      <c r="K382" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
       <c r="L382"/>
       <c r="M382"/>
       <c r="N382" t="s">
-        <v>1993</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="383" spans="1:14">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C383" t="s">
         <v>1994</v>
       </c>
-      <c r="C383" t="s">
+      <c r="D383" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
       <c r="E383"/>
       <c r="F383"/>
       <c r="G383" t="s">
         <v>85</v>
       </c>
       <c r="H383">
         <v>2</v>
       </c>
       <c r="I383" t="s">
+        <v>1996</v>
+      </c>
+      <c r="J383" t="s">
         <v>1997</v>
       </c>
-      <c r="J383" t="s">
+      <c r="K383" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
       <c r="L383"/>
       <c r="M383"/>
       <c r="N383" t="s">
-        <v>2000</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="384" spans="1:14">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C384" t="s">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="D384" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384" t="s">
         <v>94</v>
       </c>
       <c r="H384">
         <v>2</v>
       </c>
       <c r="I384" t="s">
+        <v>2001</v>
+      </c>
+      <c r="J384" t="s">
         <v>2002</v>
       </c>
-      <c r="J384" t="s">
+      <c r="K384" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="L384"/>
       <c r="M384"/>
       <c r="N384" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="385" spans="1:14">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>14</v>
       </c>
       <c r="C385" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D385" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
       <c r="E385" t="s">
         <v>609</v>
       </c>
       <c r="F385" t="s">
         <v>115</v>
       </c>
       <c r="G385" t="s">
         <v>116</v>
       </c>
       <c r="H385">
         <v>2</v>
       </c>
       <c r="I385" t="s">
+        <v>2007</v>
+      </c>
+      <c r="J385" t="s">
         <v>2008</v>
       </c>
-      <c r="J385" t="s">
+      <c r="K385" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
       <c r="L385"/>
       <c r="M385"/>
       <c r="N385" t="s">
-        <v>2011</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="386" spans="1:14">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>14</v>
       </c>
       <c r="C386" t="s">
         <v>1180</v>
       </c>
       <c r="D386" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="E386"/>
       <c r="F386" t="s">
         <v>1784</v>
       </c>
       <c r="G386" t="s">
         <v>300</v>
       </c>
       <c r="H386">
         <v>2</v>
       </c>
       <c r="I386" t="s">
+        <v>2012</v>
+      </c>
+      <c r="J386" t="s">
         <v>2013</v>
       </c>
-      <c r="J386" t="s">
+      <c r="K386" t="s">
         <v>2014</v>
-      </c>
-[...1 lines deleted...]
-        <v>2015</v>
       </c>
       <c r="L386"/>
       <c r="M386"/>
       <c r="N386" t="s">
-        <v>2016</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="387" spans="1:14">
       <c r="A387" t="s">
         <v>422</v>
       </c>
       <c r="B387" t="s">
         <v>14</v>
       </c>
       <c r="C387" t="s">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D387" t="s">
         <v>113</v>
       </c>
       <c r="E387" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="F387"/>
       <c r="G387" t="s">
         <v>48</v>
       </c>
       <c r="H387">
         <v>1</v>
       </c>
       <c r="I387" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J387" t="s">
         <v>118</v>
       </c>
       <c r="K387"/>
       <c r="L387"/>
       <c r="M387"/>
       <c r="N387" t="s">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="388" spans="1:14">
       <c r="A388" t="s">
         <v>422</v>
       </c>
       <c r="B388" t="s">
         <v>14</v>
       </c>
       <c r="C388" t="s">
         <v>216</v>
       </c>
       <c r="D388" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E388" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="F388" t="s">
         <v>115</v>
       </c>
       <c r="G388" t="s">
         <v>1066</v>
       </c>
       <c r="H388">
         <v>1</v>
       </c>
       <c r="I388" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J388" t="s">
         <v>795</v>
       </c>
       <c r="K388"/>
       <c r="L388"/>
       <c r="M388"/>
       <c r="N388" t="s">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="389" spans="1:14">
       <c r="A389" t="s">
         <v>422</v>
       </c>
       <c r="B389" t="s">
         <v>14</v>
       </c>
       <c r="C389" t="s">
         <v>676</v>
       </c>
       <c r="D389" t="s">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E389" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="F389" t="s">
         <v>385</v>
       </c>
       <c r="G389" t="s">
         <v>48</v>
       </c>
       <c r="H389"/>
       <c r="I389" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J389"/>
       <c r="K389"/>
       <c r="L389"/>
       <c r="M389"/>
       <c r="N389"/>
     </row>
     <row r="390" spans="1:14">
       <c r="A390" t="s">
         <v>422</v>
       </c>
       <c r="B390" t="s">
         <v>14</v>
       </c>
       <c r="C390" t="s">
         <v>849</v>
       </c>
       <c r="D390" t="s">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E390"/>
       <c r="F390" t="s">
         <v>960</v>
       </c>
       <c r="G390" t="s">
         <v>291</v>
       </c>
       <c r="H390"/>
       <c r="I390" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J390"/>
       <c r="K390"/>
       <c r="L390"/>
       <c r="M390"/>
       <c r="N390"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">